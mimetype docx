--- v1 (2026-02-27)
+++ v2 (2026-07-09)
@@ -1,3638 +1,17903 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="10060" w:type="dxa"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2488"/>
-        <w:gridCol w:w="7572"/>
+        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="1379"/>
+        <w:gridCol w:w="51"/>
+        <w:gridCol w:w="1011"/>
+        <w:gridCol w:w="1919"/>
+        <w:gridCol w:w="3440"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="1046"/>
+        <w:gridCol w:w="802"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="00291D65">
+      <w:tr w:rsidR="00BD4A10" w:rsidRPr="00050EAD" w14:paraId="33A945BA" w14:textId="77777777" w:rsidTr="00BD4A10">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2488" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A76846B" w14:textId="74756DAB" w:rsidR="00691DA6" w:rsidRPr="00215640" w:rsidRDefault="00691DA6" w:rsidP="00825091">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="663C5582" w14:textId="74D764FB" w:rsidR="00BD4A10" w:rsidRPr="00A55734" w:rsidRDefault="00BD4A10" w:rsidP="00BD4A10">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00215640">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CANDIDATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="6FC2CFBD" w14:textId="49C67265" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1929" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A76846B" w14:textId="721D75A3" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00BD4A10">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Name: </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7572" w:type="dxa"/>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8278" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00215640" w:rsidRDefault="00691DA6" w:rsidP="00825091">
-[...5 lines deleted...]
-              <w:ind w:left="113"/>
+          <w:p w14:paraId="5D1F7AC2" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00BD4A10">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00014CF9">
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="24CF843D" w14:textId="77777777" w:rsidTr="00BD4A10">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2488" w:type="dxa"/>
+            <w:tcW w:w="1929" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4527E" w14:textId="3F16A0D6" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00AC403E" w:rsidP="00BD4A10">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidR="00691DA6" w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8278" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00BD4A10">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1929" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35932C19" w14:textId="05BF2CFE" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00BD4A10">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3192"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8278" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00A55734" w:rsidRDefault="00691DA6" w:rsidP="00BD4A10">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="55BFAAC3" w14:textId="77777777" w:rsidTr="00BD4A10">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FC8EDDC" w14:textId="49B6A0C3" w:rsidR="000241D7" w:rsidRDefault="00603A88" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please tick/insert your answer for each question</w:t>
+            </w:r>
+            <w:r w:rsidR="00646D5D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00646D5D" w:rsidRPr="003E6B33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6B33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> column</w:t>
+            </w:r>
+            <w:r w:rsidR="001B06EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – selected answer </w:t>
+            </w:r>
+            <w:r w:rsidR="001B06EE" w:rsidRPr="001B06EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54461D72" w14:textId="05193794" w:rsidR="00981AFC" w:rsidRPr="00981AFC" w:rsidRDefault="00981AFC" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The number of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7928">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(marks)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indicates the number of answers required for each question</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F52601" w14:textId="50CAF79D" w:rsidR="00C16511" w:rsidRPr="004E4C65" w:rsidRDefault="00C16511" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tal marks</w:t>
+            </w:r>
+            <w:r w:rsidR="00384057">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidR="003E3BEC" w:rsidRPr="00F26400">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0059307D" w:rsidRPr="00F26400">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="005A28C2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77744" w:rsidRPr="00B02B61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">% Pass mark = </w:t>
+            </w:r>
+            <w:r w:rsidR="003E3BEC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F26400">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4A10" w:rsidRPr="00050EAD" w14:paraId="3E5D9961" w14:textId="77777777" w:rsidTr="00BD4A10">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3169AEA4" w14:textId="77777777" w:rsidR="00BD4A10" w:rsidRPr="00BD4A10" w:rsidRDefault="00BD4A10" w:rsidP="00BD4A10">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2487F" w:rsidRPr="00050EAD" w14:paraId="071747DA" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB501EA" w14:textId="09C876F6" w:rsidR="00E2487F" w:rsidRPr="00B15339" w:rsidRDefault="00491969" w:rsidP="0093189E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course </w:t>
+            </w:r>
+            <w:r w:rsidR="00C8314B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:r w:rsidR="00155544">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2487F" w:rsidRPr="00B15339">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="4F4726D7" w14:textId="1DCB3E77" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CD4527E" w14:textId="34297B98" w:rsidR="00691DA6" w:rsidRPr="00215640" w:rsidRDefault="00691DA6" w:rsidP="00825091">
-[...23 lines deleted...]
-            <w:tcW w:w="7572" w:type="dxa"/>
+          <w:p w14:paraId="3A6831B8" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00E20FAB" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4835DC" w14:textId="14DB9D61" w:rsidR="00D946B2" w:rsidRPr="00520807" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C67BF0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>What is the Course Directors principal role?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40A54">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40A54">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="299C6877" w14:textId="28E36AA5" w:rsidR="00D946B2" w:rsidRPr="00520807" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="486D512A" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00215640" w:rsidRDefault="00691DA6" w:rsidP="00825091">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="19282A0F" w14:textId="1FF18B41" w:rsidR="00D946B2" w:rsidRPr="00520807" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691DA6" w:rsidRPr="00050EAD" w14:paraId="743B231C" w14:textId="77777777" w:rsidTr="00291D65">
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="77D5E7D2" w14:textId="5A334350" w:rsidTr="0093189E">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2488" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35932C19" w14:textId="369EC596" w:rsidR="00691DA6" w:rsidRPr="00215640" w:rsidRDefault="00691DA6" w:rsidP="00825091">
-[...23 lines deleted...]
-            <w:tcW w:w="7572" w:type="dxa"/>
+          <w:p w14:paraId="77A9F1D9" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00DA4216" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB019AD" w14:textId="565DF063" w:rsidR="00D946B2" w:rsidRPr="00C27B31" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lead athletes around the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CBC8019" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A0F9E5C" w14:textId="77777777" w:rsidR="00691DA6" w:rsidRPr="00215640" w:rsidRDefault="00691DA6" w:rsidP="00825091">
-[...5 lines deleted...]
-              <w:ind w:left="113"/>
+          <w:p w14:paraId="7BAA3A90" w14:textId="0164A28C" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="2956C6E3" w14:textId="39E23FC0" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642B6BA8" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00DA4216" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CDFC59" w14:textId="34525C5A" w:rsidR="00D946B2" w:rsidRPr="00CB39E5" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Announcing, providing race commentary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B80D0E" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B46B96" w14:textId="55A143EF" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F4135" w:rsidRPr="00050EAD" w14:paraId="49CDA036" w14:textId="77777777" w:rsidTr="00123BAF">
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="4452E93D" w14:textId="39E2FCCE" w:rsidTr="0093189E">
         <w:trPr>
-          <w:trHeight w:val="150"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0118C351" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00DA4216" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E09AD87" w14:textId="21723829" w:rsidR="00D946B2" w:rsidRPr="00B01F28" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A42E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>afe management of all activities on the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45DF3CB4" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540935FD" w14:textId="58476449" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="71A612B9" w14:textId="56295304" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA9C4B" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00DA4216" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DAC435" w14:textId="13BEEACA" w:rsidR="00D946B2" w:rsidRPr="009D0DEF" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA3B34">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Deliver pre-race</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D00B38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">start line </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3B34">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>safety briefing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to competitors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="732D460C" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62ABC1" w14:textId="5CEFB630" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="0AC88B2E" w14:textId="1D639437" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD3C87" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3297F616" w14:textId="261208E0" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA131D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What experience should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA131D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Course Director have? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="281AD9DA" w14:textId="0E632D2A" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039CC50" w14:textId="0DC86526" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="29F34156" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="415FEC4B" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="003F53B7" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17F8D197" w14:textId="1C820D3F" w:rsidR="00D946B2" w:rsidRPr="003F53B7" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F53B7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Previous knowledge of the event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5086D234" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F8D4740" w14:textId="238C1824" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="269DC06F" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46A39E51" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="003F53B7" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFD5781" w14:textId="1E419AA8" w:rsidR="00D946B2" w:rsidRPr="00F664CD" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F664CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Exper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F664CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>organising Finnish funnels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EDF590" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B12ADAE" w14:textId="52C16935" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="52E7C63D" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30D321A3" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="003F53B7" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EBE410F" w14:textId="449BED33" w:rsidR="00D946B2" w:rsidRPr="00E16E50" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E16E50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>None required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F115FD" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53D2A3EE" w14:textId="55415F47" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="1BBB0770" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20ACF7C4" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="003F53B7" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A9D95F" w14:textId="764B8C85" w:rsidR="00D946B2" w:rsidRPr="005E2989" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E2989">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Experience in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> preparing Officials worksheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A3E440" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D04C9B5" w14:textId="285608FF" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="5B7CB491" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F64CAC5" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C3D689" w14:textId="1A395C69" w:rsidR="00D51E4C" w:rsidRPr="00EF1935" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF1935">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">key </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0087718F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsibilities </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>might a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1956">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Course Director</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1956">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>role entail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1935">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520807">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A901FE" w14:textId="183C70E9" w:rsidR="00D51E4C" w:rsidRPr="00EF1935" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0A200E" w14:textId="61C4474D" w:rsidR="00D51E4C" w:rsidRPr="001E0189" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="1ADBEAA2" w14:textId="72468E06" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A900760" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00DA4216" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1277D966" w14:textId="6B74950A" w:rsidR="00D946B2" w:rsidRPr="00D71162" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D2778D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Overall event management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F15B738" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C37FC2" w14:textId="449B2636" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D946B2" w:rsidRPr="00050EAD" w14:paraId="7C1F872F" w14:textId="6CA9A6D2" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C514C2" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00DA4216" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BA0A08" w14:textId="53B77004" w:rsidR="00D946B2" w:rsidRPr="0018666A" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018666A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Setting out the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E5077F" w14:textId="77777777" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4371C36B" w14:textId="656D9B20" w:rsidR="00D946B2" w:rsidRPr="00D946B2" w:rsidRDefault="00D946B2" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="033C5F6A" w14:textId="27B046ED" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="755AEC67" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C1C09" w14:textId="075D01B8" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E4D9A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Determining if a runner is medically unfit to continue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F1463C1" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309DB981" w14:textId="66FF66B7" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="2274B0E7" w14:textId="7781C815" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D573487" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0586E10F" w14:textId="5E31B154" w:rsidR="00D51E4C" w:rsidRPr="001B0283" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="470" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00882D47">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Ensure course route is adequately marshalled and brief sector marshals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="633E0619" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48E5BE52" w14:textId="7A85348D" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="0C0DDC4F" w14:textId="1413A83D" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="437AC5E3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58067D9D" w14:textId="3E313E14" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who might undertake the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E2279">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> role of Course Director </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E2279">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> smaller races? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27789">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC3126A" w14:textId="2713EA4C" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5129D751" w14:textId="42103A81" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="671E3EDB" w14:textId="656B0CB1" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AC9883C" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707C2ED9" w14:textId="34E2ED63" w:rsidR="00D51E4C" w:rsidRPr="00851131" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Traffic Management Company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ED30FF1" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D2C6B4" w14:textId="70740AE6" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="110F38E7" w14:textId="392631B8" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E5E3380" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA641B" w14:textId="790A7AFF" w:rsidR="00D51E4C" w:rsidRPr="002D4CAE" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4CAE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No one, not a required role in smaller races</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDA61F3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="094E2E5F" w14:textId="2F21B99C" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="787D9BFE" w14:textId="78269407" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0CA439" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3604FD7E" w14:textId="6830AAB4" w:rsidR="00D51E4C" w:rsidRPr="00034DF6" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B33B4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director and sector or individual marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34B318C9" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B09D29D" w14:textId="1F770979" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="675DF338" w14:textId="258F3443" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05D65B95" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8423CC" w14:textId="494C1618" w:rsidR="00D51E4C" w:rsidRPr="00B36E2C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36E2C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The Course Measurer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="252C4737" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4C0D7" w14:textId="7F70CB18" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="63B7312F" w14:textId="418C3348" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A488855" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD35D4F" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA4345">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>or larger races</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, who might</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA4345">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E2279">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Course Director</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s’ tasks be divided between</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E2279">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA2E850" w14:textId="329936AD" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B46864C" w14:textId="015FD0B1" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A981BB6" w14:textId="53D5C189" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="384D297A" w14:textId="764F0E95" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05E6B61D" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5286F" w14:textId="773FDFF1" w:rsidR="00D51E4C" w:rsidRPr="00A33049" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A33049">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sector Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="279CA4AE" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51EF4F95" w14:textId="525525EC" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="5A478F4A" w14:textId="19CC9F52" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="033D109B" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B2B145" w14:textId="437BEE16" w:rsidR="00D51E4C" w:rsidRPr="00A77F5C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A77F5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE69895" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A08C835" w14:textId="3F56AAE3" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="55C19C9B" w14:textId="142813F4" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0650F7F5" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B451EF5" w14:textId="6FEA5FED" w:rsidR="00D51E4C" w:rsidRPr="00912C81" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912C81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Event Traffic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="277C6D2B" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60923B86" w14:textId="4C1A4957" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="28599E0E" w14:textId="762DEDBA" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA1CD08" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D43AD3B" w14:textId="3071266D" w:rsidR="00D51E4C" w:rsidRPr="008E217C" w:rsidRDefault="00DF5D7C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875BD5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Catering Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="581ED18A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B05F34D" w14:textId="31FD291B" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="289EBE64" w14:textId="72D693F9" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11114F0A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011DED7" w14:textId="4C097F64" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What does a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C956CC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Course Director need a detailed understanding of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C956CC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00311489">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CD99A7" w14:textId="311E6B17" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF7BB2F" w14:textId="76FF23EC" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="54808667" w14:textId="2448CD59" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FEA994E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00311489" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16083907" w14:textId="0D85069E" w:rsidR="00D51E4C" w:rsidRPr="00780099" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0022309E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How to start </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022309E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F8CC674" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FA9F5C" w14:textId="293B35D4" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="08E7B251" w14:textId="7E620BEB" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="537DD5AA" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00311489" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7ABE6A" w14:textId="59DD30BA" w:rsidR="00D51E4C" w:rsidRPr="006212F8" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006212F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course route activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="497F1E3E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1270432A" w14:textId="2A097FF8" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="2C1983F3" w14:textId="6E11B33C" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BB07DAE" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00311489" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD25526" w14:textId="34101DEC" w:rsidR="00D51E4C" w:rsidRPr="008D156D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D156D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eam briefings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="70345BD6" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815F6C3" w14:textId="2F1C6AA7" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1DC2F1C2" w14:textId="7387C5F2" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABEC4A3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00311489" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A5A9B" w14:textId="031A738E" w:rsidR="00D51E4C" w:rsidRPr="00416139" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How race entries are processed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC214F2" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1D258" w14:textId="3BD31B10" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="5879AB33" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77166ABB" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32097E79" w14:textId="790E9998" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007345CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Race-day resources </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>will a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007345CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Course Director need</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007345CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B14FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B14FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B14FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E07B8DC" w14:textId="7D980472" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3145A939" w14:textId="4BEF93CE" w:rsidR="00D51E4C" w:rsidRPr="001E0189" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="3114D4D7" w14:textId="44F8F57F" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CFAC576" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B76367A" w14:textId="4FDF51D1" w:rsidR="00D51E4C" w:rsidRPr="00997403" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Event merchandise and marketing banners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E91C867" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEEE573" w14:textId="3CA48512" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="4C0CE641" w14:textId="38D11FFC" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="073612F3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4081BBC2" w14:textId="0D2E3596" w:rsidR="00D51E4C" w:rsidRPr="003B12C6" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B12C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Suitable clothing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="022B8568" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C4EAA7" w14:textId="648FF80A" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="5C7BC787" w14:textId="16330B33" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CEE4937" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0273D2A3" w14:textId="69FBAEA1" w:rsidR="00D51E4C" w:rsidRPr="0005307B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005307B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Manual place and time recording sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F310B23" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4172CD" w14:textId="7A2F2F28" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="74D2FF5E" w14:textId="5056F34E" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA8FADC" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ACCA1F" w14:textId="31914BF2" w:rsidR="00D51E4C" w:rsidRPr="008E1E1A" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E37F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ontact details for all key personnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0685FC" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C0CE67" w14:textId="5F5E9EFF" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="414DCCCA" w14:textId="75770BCA" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9BBFF1" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F7810" w14:textId="43A1AAD7" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">following </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786B28">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> part of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course Directors </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pre-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> preparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> duties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71781">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71898AF3" w14:textId="2929AF11" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C31B3" w14:textId="3F2DD8A5" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="21987C77" w14:textId="1A4E9890" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60B62617" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E02FD9" w14:textId="396BA845" w:rsidR="00D51E4C" w:rsidRPr="0001676C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001676C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Superv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ise</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001676C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sector Marshal briefings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3740FFDC" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543F906C" w14:textId="30D35A6E" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="32A6F13C" w14:textId="6F126BD4" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71EB9288" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7561592C" w14:textId="4B341A7F" w:rsidR="00D51E4C" w:rsidRPr="005F434D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3B0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Check course wide communications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13610614" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BFA4F8" w14:textId="09761DC7" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="0AE7D5C4" w14:textId="701E6C41" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BACB261" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B440104" w14:textId="2E1B62AD" w:rsidR="00D51E4C" w:rsidRPr="008215D6" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3B0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ollat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ion and return of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3B0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attendance records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F9C74EB" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BFEAF" w14:textId="547ECD72" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="4A02C404" w14:textId="3D29FFC5" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B007579" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA7A8C7" w14:textId="1CA31456" w:rsidR="00D51E4C" w:rsidRPr="005F434D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3B0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3B0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>course route against the course measurement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CC5979" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F45EF87" w14:textId="09491C39" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="302DBB41" w14:textId="30BCC9D8" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6726B29B" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="529EC664" w14:textId="6DFEB8A7" w:rsidR="00D51E4C" w:rsidRPr="002713E8" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What measures might be included under ‘Traffic Management’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272A18">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="33647828" w14:textId="0394BA8C" w:rsidR="00D51E4C" w:rsidRPr="002713E8" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="559843AD" w14:textId="7BC52C40" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="2B24A091" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1ADBC110" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00514404" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B8A3AC8" w14:textId="3D848AC6" w:rsidR="00D51E4C" w:rsidRPr="00340FFA" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67EB0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Road closures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64118F99" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00FDFECD" w14:textId="53F11DD0" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="7E11F62D" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78F5002E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00514404" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A14CF2F" w14:textId="1870F0BF" w:rsidR="00D51E4C" w:rsidRPr="00B263B9" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B263B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overrule traffic restriction orders </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B263B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allow small cars on the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E39A59" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5D1C42" w14:textId="592191CF" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="31D6FBA9" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3098831A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00514404" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65EA5755" w14:textId="633F256A" w:rsidR="00D51E4C" w:rsidRPr="00A71A80" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71A80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>emporary traffic lights</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44BEC403" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A253E61" w14:textId="1E1FCB16" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="40E0478A" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F8155DE" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00514404" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC7E676" w14:textId="11DABC71" w:rsidR="00D51E4C" w:rsidRPr="005F4A8E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Banning emergency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vehicles from the course route</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CF5C51" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E11B46" w14:textId="1EE3CA29" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1ABB77EC" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D317A91" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E38115F" w14:textId="4AA27A67" w:rsidR="00D51E4C" w:rsidRPr="00FE607E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">following </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course Director </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> day</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>duties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE607E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272A18">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="02833699" w14:textId="062D2DAF" w:rsidR="00D51E4C" w:rsidRPr="00FE607E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FF5DB9" w14:textId="0E3E47A0" w:rsidR="00D51E4C" w:rsidRPr="001E0189" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6626BEE6" w14:textId="17B2DCE4" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AD92180" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="006B68C4" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E6FA8E" w14:textId="457DBDF7" w:rsidR="00D51E4C" w:rsidRPr="001B0283" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF1229">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Monitor deployment of on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF1229">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>course first aid and medical resources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EDB42BD" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43D0C655" w14:textId="60BFF307" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6B4027A6" w14:textId="5B5492C7" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79FC8696" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="006B68C4" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C42805" w14:textId="4A5142FD" w:rsidR="00D51E4C" w:rsidRPr="00B52B15" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051A14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Provide a post-race debrief report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="315B94B8" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="568FBB4D" w14:textId="3D1A3477" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6F300674" w14:textId="5BE7C28D" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FF3D8" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="006B68C4" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350A8228" w14:textId="0F902137" w:rsidR="00D51E4C" w:rsidRPr="00AF3414" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C29C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Carry out final inspection of course route</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FEBBD2" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651F7702" w14:textId="7195AC45" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1C61DF17" w14:textId="7D65BC8F" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20748CC0" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="006B68C4" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="324857ED" w14:textId="14B7A75A" w:rsidR="00D51E4C" w:rsidRPr="000F0804" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2A68">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Obtain race day contact details for first aid and emergency services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3A086A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FFC385" w14:textId="27B0F1D4" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="77BA1E37" w14:textId="64D8AD03" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DCB5901" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D224B94" w14:textId="1AE330C6" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A25249">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> might course communication </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516A66">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>radio ‘dead spots’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be overcome?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A25249">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A587548" w14:textId="322B996D" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6772428D" w14:textId="4DA9C3E9" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="0003506D" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DF49DE" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05ECC042" w14:textId="2724FB63" w:rsidR="00D51E4C" w:rsidRPr="00BC5428" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295623">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Utili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00295623">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>e short-range Wi-Fi networks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="617F01B0" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6698690F" w14:textId="1E27373E" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="56CFF68C" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DF49DE" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD2F7A2" w14:textId="2447CDEA" w:rsidR="00D51E4C" w:rsidRPr="00051C8E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Marshals relay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> messages by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876F40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>semaphore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> signalling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F353161" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5472E535" w14:textId="34DF2257" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="4DC77577" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DF49DE" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3D1871" w14:textId="50C4051C" w:rsidR="00D51E4C" w:rsidRPr="004A0174" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Set up repeater stations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74546744" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DF9797" w14:textId="28D451D7" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="0D337759" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DF49DE" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2008A146" w14:textId="5B2DC0E3" w:rsidR="00D51E4C" w:rsidRPr="004A0174" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Runners relaying messages between marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C98277A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="061FCE21" w14:textId="1B8AF2FA" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6DF79A7D" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03DAB6A2" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="789D2643" w14:textId="59C1C633" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB723F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What does LA stand for? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048042E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="138B59AD" w14:textId="00FA3134" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD1C822" w14:textId="193E4CA5" w:rsidR="00D51E4C" w:rsidRPr="001E0189" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="2288FC1B" w14:textId="42EF9195" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ACD6A61" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6577085E" w14:textId="4C893B78" w:rsidR="00D51E4C" w:rsidRPr="00E93ED7" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Late Arrival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AE511F5" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0E77A" w14:textId="3655F6AD" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1E701907" w14:textId="32E05D5C" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02CD1D5B" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EBCEFA" w14:textId="55DE9F68" w:rsidR="00D51E4C" w:rsidRPr="00564DC5" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004008E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E4F05D" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A50FC" w14:textId="169E59BA" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="11A090C6" w14:textId="5BCFB271" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C0CFC6E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593CEEC3" w14:textId="2F8DB93E" w:rsidR="00D51E4C" w:rsidRPr="0062211C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B536C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Last Athlete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47935458" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0062211C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49FD8612" w14:textId="42621383" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="4CB3ACE6" w14:textId="7A256F9A" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57DEBEEA" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="174EFFAF" w14:textId="6168BAF8" w:rsidR="00D51E4C" w:rsidRPr="00F45338" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00352701">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Licensing Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D66D15" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09375A57" w14:textId="249D6272" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="5F30E69C" w14:textId="59ECA39A" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E4B4DD2" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5364C" w14:textId="016770FB" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">key race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">officials might a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Course Director</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D65AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interact with?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C11E90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="74102123" w14:textId="1765815A" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D42C1" w14:textId="2C2007ED" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="334B6050" w14:textId="72659EAA" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657566AE" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F118A5" w14:textId="157FAB2B" w:rsidR="00D51E4C" w:rsidRPr="00321A1F" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD60A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F12DE81" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F84CCEE" w14:textId="27450D10" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="5B62036A" w14:textId="0A14DDF2" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="075FCE25" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="017407F5" w14:textId="63421F95" w:rsidR="00D51E4C" w:rsidRPr="00F839D0" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Timekeepers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC31DAB" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9349AE" w14:textId="589AEEAC" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="266A30EF" w14:textId="2E432F14" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A29E94D" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E81494" w14:textId="74610365" w:rsidR="00D51E4C" w:rsidRPr="002E733E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Finish place recorders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="333E5226" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6271DC5E" w14:textId="78A0287E" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1FF34572" w14:textId="6DB45692" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E3F905" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED51780" w14:textId="028BC767" w:rsidR="00D51E4C" w:rsidRPr="002E733E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sector Marshals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE2EE2C" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6A12E1" w14:textId="451A6008" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6C4E2365" w14:textId="1DBDE526" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52BBE5E1" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6EBCD0" w14:textId="18CB2BB0" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571799">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who else might a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571799">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director interact with?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="35830BE0" w14:textId="3B600FB8" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="190C98FB" w14:textId="6F47E4A0" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="57F8C6C3" w14:textId="0147D32F" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0934B8F9" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00CD69A2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A8E227" w14:textId="5FA1E729" w:rsidR="00D51E4C" w:rsidRPr="00E83D09" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC4358">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start and Finish </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Area </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC4358">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Caterers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="735FCE54" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B7D5AC3" w14:textId="518EEE7B" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1E30BC9C" w14:textId="01D51B04" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4265C223" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00CD69A2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D583DE" w14:textId="49D6361E" w:rsidR="00D51E4C" w:rsidRPr="00A76D30" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Police</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73EAF462" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="677A1EB3" w14:textId="5CBDAEE2" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="522E694C" w14:textId="13764BDF" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4432D985" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00CD69A2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DCFA65E" w14:textId="1F34DDB7" w:rsidR="00D51E4C" w:rsidRPr="00330A64" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069772C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Elite Athlete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s Agents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B605D97" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C49570B" w14:textId="7F9E6A49" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="659C98A1" w14:textId="7EBE38EC" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598A59E8" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00CD69A2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA7F632" w14:textId="6ED92835" w:rsidR="00D51E4C" w:rsidRPr="0055726A" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0684B19C" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="629AB749" w14:textId="5DAE65CF" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="67E570BF" w14:textId="06F3FE59" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06234137" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1189A0AB" w14:textId="289DD120" w:rsidR="00D51E4C" w:rsidRPr="001731EA" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774A14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>should be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774A14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> follow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774A14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where road closures and/or parking suspensions and tow-aways are to be employed? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3628">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6136A8A0" w14:textId="6219F2B8" w:rsidR="00D51E4C" w:rsidRPr="001731EA" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59714A09" w14:textId="18817661" w:rsidR="00D51E4C" w:rsidRPr="001731EA" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="5990B179" w14:textId="4A1413D7" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEA7BD" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00023D20" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5DD1E" w14:textId="79BB7DB5" w:rsidR="00D51E4C" w:rsidRPr="00921EF3" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC25FF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lock </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>off the course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC25FF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for 4 days </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>before the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70E8DC06" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F49F079" w14:textId="7B25B6F5" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="4E615F67" w14:textId="4C10F973" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73BCD6DF" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="006E3D25" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8C107D" w14:textId="436BD486" w:rsidR="00D51E4C" w:rsidRPr="001F663C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>Enforce no-parking and tow-away suspensions for two weeks before the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AC2A1C" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="423E9C00" w14:textId="4E807F9B" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="67ADC608" w14:textId="476B8BA4" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0895E403" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="006E3D25" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795908A6" w14:textId="6E9F0FF6" w:rsidR="00D51E4C" w:rsidRPr="001B0283" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05B03">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>rect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> certified</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05B03">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> advance warning signs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and inspect weekly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F80B782" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D900A7" w14:textId="7028FD0C" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="7AEFFC20" w14:textId="4F3CC1BB" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C14333A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="006E3D25" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFE2C22" w14:textId="79777311" w:rsidR="00D51E4C" w:rsidRPr="009831FF" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D72FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>uthorize</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> course marshals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D72FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to immediately tow away any unauthorized vehicle using a privately hired flatbed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> truck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58758039" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1059D" w14:textId="3DA75BB2" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="592D49C2" w14:textId="2625EB27" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19537F21" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3340D4B7" w14:textId="4F88D2C0" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D42FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What does </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D42FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>traffic management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D42FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> refer to?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001731EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A8A53C" w14:textId="3E05FD7E" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB03D3" w14:textId="06DA9269" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="36FAD59E" w14:textId="4FD4D0E4" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39736E6E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C60571E" w14:textId="37C904DA" w:rsidR="00D51E4C" w:rsidRPr="0031254A" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031254A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporary traffic arrangements to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>allow the free flow of traffic along the race route</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55B65FD8" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325E92CC" w14:textId="2A0D27A3" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="0A70B4C8" w14:textId="034B0B12" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FE1DF52" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27412D39" w14:textId="0AD77F1D" w:rsidR="00D51E4C" w:rsidRPr="00D24B0F" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031254A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporary traffic arrangements to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>stop traffic when runners appear</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9A1A7B" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F466BC" w14:textId="7A1F44AA" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="66F9A79C" w14:textId="4BACE690" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20D424AA" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058F5698" w14:textId="3FCCB460" w:rsidR="00D51E4C" w:rsidRPr="001B0283" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF2148">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">emporary traffic arrangements to ensure safe segregation of competitors, motorists, pedestrians and other highway users </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A526C7C" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="431608E4" w14:textId="07B37314" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="5B6BAAA2" w14:textId="3D7E60F3" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57804827" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00DA4216" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5CEFE2" w14:textId="41A19F9B" w:rsidR="00D51E4C" w:rsidRPr="00006A85" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031254A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporary traffic arrangements to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>allow buses and taxis to continue uninterrupted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3B542D" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="345A2B63" w14:textId="2F4FFA1F" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="441B93DC" w14:textId="093C649F" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C7DFAAB" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="18064897" w14:textId="40B27BE5" w:rsidR="00D51E4C" w:rsidRPr="005C6E23" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What information might a Course Director find in the E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F04E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vent </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F04E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anagement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F04E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>lan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F04E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="511A3E89" w14:textId="7A214C54" w:rsidR="00D51E4C" w:rsidRPr="005C6E23" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CECDAC9" w14:textId="6A7A369D" w:rsidR="00D51E4C" w:rsidRPr="005C6E23" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="25827101" w14:textId="5F9CACB1" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="710431F1" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D46EC2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FCCE48" w14:textId="787B7048" w:rsidR="00D51E4C" w:rsidRPr="006F2727" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF7698">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prize-giving </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7698">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rrangements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144B03E7" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1899EF66" w14:textId="2FC0D8D4" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="76703D3F" w14:textId="2FE258F6" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18360CD5" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D46EC2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C96F635" w14:textId="0A4B4F47" w:rsidR="00D51E4C" w:rsidRPr="00607534" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B4A36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>vent safety and contingency plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F79980" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="197BA52B" w14:textId="4B91F883" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="3C73EF7C" w14:textId="2A7FC00A" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AEA8C9A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D46EC2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2320CD62" w14:textId="5123CB13" w:rsidR="00D51E4C" w:rsidRPr="001B0283" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E50B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rrangements to ensure access to/from adjoining properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="257EDF43" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F705B2" w14:textId="4F666007" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="33114C82" w14:textId="18451F99" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46B73B71" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D46EC2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E703E41" w14:textId="777E49E7" w:rsidR="00D51E4C" w:rsidRPr="00755905" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>‘Family reunion’ arrangements at the finish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CD95E3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED9F7D7" w14:textId="72B870D5" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="67FBB233" w14:textId="62FFE87E" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F8EA975" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F07C41E" w14:textId="55D2F701" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>What s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004920B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pare equipment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">should </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004920B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>a Course Director be prepared with in the event of part of the course markings being breached</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001857EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E53D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FC4BE6" w14:textId="65FBD3EE" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8704AA" w14:textId="08FE3964" w:rsidR="00D51E4C" w:rsidRPr="00520807" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1F24B291" w14:textId="6BAE0848" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF03FBF" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="001857EC" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CA4778" w14:textId="22CE0ABB" w:rsidR="00D51E4C" w:rsidRPr="0024348D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024348D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Loudspeakers or PA System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B1EF6F" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0024348D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E80901F" w14:textId="0F97A56D" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1CDBE6D7" w14:textId="460E2ABE" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DE334B3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="001857EC" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70699090" w14:textId="1ABC3C5E" w:rsidR="00D51E4C" w:rsidRPr="00DB25CE" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD7B4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Signage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E364F9E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A8A26" w14:textId="455F25B4" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="7C965C3E" w14:textId="30B76001" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B3389C4" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="001857EC" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4338FEDE" w14:textId="4DFEA641" w:rsidR="00D51E4C" w:rsidRPr="00CB13C1" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B1586E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hi-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Vis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B1586E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> marshal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B1586E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1166C89A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05EAD4D1" w14:textId="72FA8FAD" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="07DB63BE" w14:textId="6D58C316" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F5DAF4F" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="001857EC" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="381B3C0C" w14:textId="29F7B3D7" w:rsidR="00D51E4C" w:rsidRPr="00C370F3" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C370F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Barrier tape</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0E2D13" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01410C0C" w14:textId="140DAF63" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="762ED776" w14:textId="04AF6CC9" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="068E192A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14680906" w14:textId="142B088A" w:rsidR="00D51E4C" w:rsidRPr="00F3299C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716BDB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">resource </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>would a Course Director need</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52D9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52D9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure all kilometre markers are in the correct place? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B21B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4365E2" w14:textId="281618AA" w:rsidR="00D51E4C" w:rsidRPr="00F3299C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ED1636" w14:textId="72BD0B98" w:rsidR="00D51E4C" w:rsidRPr="00F3299C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6AEA813B" w14:textId="6601EB30" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E0CB11D" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E62E8E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F3B16D" w14:textId="62CD1666" w:rsidR="00D51E4C" w:rsidRPr="00A03446" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GPS watch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="775B45D9" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A884A6" w14:textId="51A9BA42" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="4162F682" w14:textId="3E197CDA" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="416C9E15" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E62E8E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF969F6" w14:textId="06719EDD" w:rsidR="00D51E4C" w:rsidRPr="00E62E8E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF5A7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Course Measurement Record</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF775C7" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D77C6D" w14:textId="0CE45E04" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="3702BB97" w14:textId="686F16FA" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C97A1B0" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E62E8E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="302282DA" w14:textId="6C074FE7" w:rsidR="00D51E4C" w:rsidRPr="00117D06" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tape measure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BC016DC" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D1661E" w14:textId="738A4D30" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="572E9586" w14:textId="47BD510E" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EE353E3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E62E8E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="721628F8" w14:textId="6F914940" w:rsidR="00D51E4C" w:rsidRPr="006D12A3" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Strava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D88EE53" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DB6B9D" w14:textId="10B36727" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="278226CE" w14:textId="48D4578D" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C050FEB" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="29406C29" w14:textId="7E2F1AF9" w:rsidR="00D51E4C" w:rsidRPr="00CA6109" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716BDB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">resource </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>might a Course Director need</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52D9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D041E2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D041E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ensure access to/from adjoining </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">land or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D041E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D041E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EDF982" w14:textId="4CDEB310" w:rsidR="00D51E4C" w:rsidRPr="00CA6109" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="152FA07B" w14:textId="16884010" w:rsidR="00D51E4C" w:rsidRPr="00CA6109" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="76174CE8" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AB63614" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="009B074D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B456B90" w14:textId="60EF875E" w:rsidR="00D51E4C" w:rsidRPr="005C62C4" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C62C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Public Right of Way Map</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3550C0B6" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="313C6C66" w14:textId="15C157C4" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="3D505259" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="773C960F" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="009B074D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A55BFF9" w14:textId="7F66EA82" w:rsidR="00D51E4C" w:rsidRPr="00655636" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655636">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Crowbar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="373B9731" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B29D7A" w14:textId="10D0D9AE" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="16D17611" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52F5A8A3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="009B074D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="355344A4" w14:textId="7D77495D" w:rsidR="00D51E4C" w:rsidRPr="005D0AE3" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0AE3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Bolt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D0AE3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>cutters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DB3C6D5" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="567D0FBC" w14:textId="13592381" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="7732CB24" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CAB2AB0" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="009B074D" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D918AD6" w14:textId="1A346B13" w:rsidR="00D51E4C" w:rsidRPr="00D041E2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D041E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Keys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and land/property owners contact details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0987B644" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="638818F8" w14:textId="78705C09" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6CB019A1" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10929E30" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CB4777" w14:textId="7BC0ACC4" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How might residents and adjoining property owners be advised of the event? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA7F7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EF41D8" w14:textId="12549459" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="08818AA2" w14:textId="51CBCB42" w:rsidR="00D51E4C" w:rsidRPr="001E0189" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="57F4AD22" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52EFA8D7" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F2D1FF0" w14:textId="1208DC95" w:rsidR="00D51E4C" w:rsidRPr="005B7543" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B7543">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assume the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7543">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Authority</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7543">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will automatically</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> circulate notification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE305FE" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="112F203E" w14:textId="49989D9A" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="3667FFC4" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55853D3C" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="738B062E" w14:textId="3B48EBEF" w:rsidR="00D51E4C" w:rsidRPr="00433508" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>On the morning of the race, p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00433508">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lace large warning signs </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>along</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00433508">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">race </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00433508">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>route</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A3A2B8" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3778F551" w14:textId="5A69530B" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="4B288772" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31991398" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58918416" w14:textId="5D2E31B0" w:rsidR="00D51E4C" w:rsidRPr="00AA42AE" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Deliver a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA42AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>dvance-warning leaflets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4208B510" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61851FF9" w14:textId="433421FD" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="391A7944" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CE10125" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF5D564" w14:textId="0ACD7774" w:rsidR="00D51E4C" w:rsidRPr="003B0F42" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0F42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>on Facebook community group sites</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B0F42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the night before the event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="715AA66E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08081501" w14:textId="6CC2343B" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="489CCE5C" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12F4B95F" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="51783E6D" w14:textId="0351FA22" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF5AD6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">procedures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>should a Course Director follow</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52D9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52D9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure all </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0094615B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">directional arrows </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52D9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kilometre markers are in the correct place? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA6109">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA6109">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA6109">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E683146" w14:textId="29FC0989" w:rsidR="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFFB3AE" w14:textId="4506A1D0" w:rsidR="00D51E4C" w:rsidRPr="001E0189" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="709C9817" w14:textId="09F1DDAC" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B0EBAC" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0017779B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="534DF429" w14:textId="22CF28CF" w:rsidR="00D51E4C" w:rsidRPr="00635DF6" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask the course de-rigging team to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B237A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">verify that the markers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>were</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B237A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the correct positions as they dismantle the course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53F0348B" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1D625" w14:textId="303DF517" w:rsidR="00D51E4C" w:rsidRPr="00CF45B6" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="04FECC7C" w14:textId="14B5B45F" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4283AA55" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0017779B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="502A6202" w14:textId="20A78B8F" w:rsidR="00D51E4C" w:rsidRPr="00FD6C04" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Supervis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B47BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A0D82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">setting out of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B47BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>course route signage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AE2BE2" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D551D1" w14:textId="3B661E88" w:rsidR="00D51E4C" w:rsidRPr="00CF45B6" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="058116AD" w14:textId="10582C6C" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF757C9" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0017779B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54EF9056" w14:textId="120FE1B6" w:rsidR="00D51E4C" w:rsidRPr="005E3AF5" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3AF5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Carry out final inspection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="213F581F" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21ACD233" w14:textId="6490C76C" w:rsidR="00D51E4C" w:rsidRPr="00CF45B6" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="492E7393" w14:textId="1DB86503" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212D2B6E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0017779B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7F1A7" w14:textId="6025704A" w:rsidR="00D51E4C" w:rsidRPr="000B20F1" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B20F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referee in the race lead vehicle </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B20F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to verify that the markers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B20F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the correct positions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as they pass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5B3EC7" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4607E548" w14:textId="49C96CAE" w:rsidR="00D51E4C" w:rsidRPr="00CF45B6" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6EEE4F90" w14:textId="0984B322" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1614BB6D" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="34670317" w14:textId="3856E17D" w:rsidR="00D51E4C" w:rsidRPr="00D80727" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2332">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who aut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2332">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>orises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843EEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>marshals and medical teams’ stand-down</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843EEF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2332">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D80727">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="30ED860D" w14:textId="4D4A5677" w:rsidR="00D51E4C" w:rsidRPr="00D80727" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D8E376" w14:textId="37E3ED5F" w:rsidR="00D51E4C" w:rsidRPr="00D80727" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="16B55032" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="395FD423" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C5A02C8" w14:textId="64CC18CB" w:rsidR="00D51E4C" w:rsidRPr="000557DD" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000557DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Local Authority/Council Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07B79BF1" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14297D37" w14:textId="0810CDE6" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="79D72989" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16D4F9AB" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="037AD125" w14:textId="04E0186A" w:rsidR="00D51E4C" w:rsidRPr="000557DD" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000557DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5953C5" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B61883" w14:textId="2F66A1C8" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="732DB364" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15145494" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47FD7A99" w14:textId="241546DE" w:rsidR="00D51E4C" w:rsidRPr="000557DD" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000557DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Timing and Results provider</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E236D09" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62550856" w14:textId="6BF34177" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="0B6AA137" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B47EF9A" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BFAC8E" w14:textId="0652C4C2" w:rsidR="00D51E4C" w:rsidRPr="000557DD" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000557DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Race Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="391A2A77" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="414B939C" w14:textId="5DB30D82" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="0CEC72BA" w14:textId="77777777" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61D96A1D" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00E20FAB" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC8CB73" w14:textId="43EF8AA6" w:rsidR="00D51E4C" w:rsidRPr="001D2332" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What should a Course Director include in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005035D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>post-race debrief report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005035D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AE1020" w14:textId="22940648" w:rsidR="00D51E4C" w:rsidRPr="001D2332" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0189">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E31F0B6" w14:textId="23C1D00D" w:rsidR="00D51E4C" w:rsidRPr="001E0189" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51E4C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="78702673" w14:textId="60F52645" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="476F28B8" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0017779B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E79F9C8" w14:textId="0FD35B21" w:rsidR="00D51E4C" w:rsidRPr="006B4F92" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6B9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eather forecast for next year's event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21A8D897" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37CA0E31" w14:textId="6CD42553" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="1B738F89" w14:textId="4741AFA7" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="017FFDD8" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0017779B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="263A08E2" w14:textId="7AF84F8D" w:rsidR="00D51E4C" w:rsidRPr="00FF052F" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0D0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eview of course route safety measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FE015E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFC66EB" w14:textId="2B0D9AF2" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="6A82748B" w14:textId="0C2FAE29" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20F68515" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0017779B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C5C42FB" w14:textId="1A5A1C98" w:rsidR="00D51E4C" w:rsidRPr="00D9675E" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>List of spectator dietary preferences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D998616" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C3922AE" w14:textId="06ABF318" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="05825495" w14:textId="0D7FB0F9" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34772513" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="0017779B" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D618CD" w14:textId="14C16185" w:rsidR="00D51E4C" w:rsidRPr="008C4039" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="470" w:right="113" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4ED0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ist of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">drop bag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4ED0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">items </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">left behind </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4ED0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>that were successfully claimed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6745C58E" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00D51E4C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B4F700" w14:textId="23469EC6" w:rsidR="00D51E4C" w:rsidRPr="00D946B2" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F1510" w:rsidRPr="00050EAD" w14:paraId="14441C98" w14:textId="77777777" w:rsidTr="001F1510">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E6F54C8" w14:textId="54D43876" w:rsidR="001F1510" w:rsidRPr="00D51E4C" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E47207D" w14:textId="617AE768" w:rsidR="001F1510" w:rsidRPr="00D51E4C" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4DCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>Total Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="30143A66" w14:textId="2CADB009" w:rsidR="001F1510" w:rsidRPr="00D51E4C" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1311284F" w14:textId="77777777" w:rsidR="001F1510" w:rsidRPr="00D946B2" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F1510" w:rsidRPr="00050EAD" w14:paraId="652CF2BB" w14:textId="77777777" w:rsidTr="001F1510">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16E2B41D" w14:textId="6C86EBDE" w:rsidR="001F1510" w:rsidRPr="00D51E4C" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB30E6A" w14:textId="4D7F8920" w:rsidR="001F1510" w:rsidRPr="00D51E4C" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pass / Fail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0088168F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% Pass mark = </w:t>
+            </w:r>
+            <w:r w:rsidR="0088168F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D025A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="12247269" w14:textId="1D97916F" w:rsidR="001F1510" w:rsidRPr="00D51E4C" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B45F0A0" w14:textId="77777777" w:rsidR="001F1510" w:rsidRPr="00D946B2" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F1510" w:rsidRPr="00050EAD" w14:paraId="2DF1052E" w14:textId="77777777" w:rsidTr="001F1510">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18591E6D" w14:textId="77777777" w:rsidR="001F1510" w:rsidRPr="00D946B2" w:rsidRDefault="001F1510" w:rsidP="0093189E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F1510" w:rsidRPr="00050EAD" w14:paraId="5E6737B4" w14:textId="77777777" w:rsidTr="004D1B3E">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="154E05A8" w14:textId="77777777" w:rsidR="008F4135" w:rsidRDefault="00497CF4" w:rsidP="00825091">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="07E1041B" w14:textId="7353A3B6" w:rsidR="001F1510" w:rsidRPr="00B111D1" w:rsidRDefault="004D1B3E" w:rsidP="00B111D1">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B111D1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ASSESSOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC6A0F" w:rsidRPr="00050EAD" w14:paraId="4C0FF933" w14:textId="4ACCA4B0" w:rsidTr="007740B2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19F0F5BC" w14:textId="3DBF1EEA" w:rsidR="00EC6A0F" w:rsidRPr="00D946B2" w:rsidRDefault="00EC6A0F" w:rsidP="00EB32CA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27D6CBD5" w14:textId="77777777" w:rsidR="00EC6A0F" w:rsidRPr="00D946B2" w:rsidRDefault="00EC6A0F" w:rsidP="009F178A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC6A0F" w:rsidRPr="00050EAD" w14:paraId="42DDDFB5" w14:textId="77777777" w:rsidTr="007740B2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FEDA7E3" w14:textId="38DC0B4E" w:rsidR="00EC6A0F" w:rsidRPr="00D51E4C" w:rsidRDefault="00EC6A0F" w:rsidP="00EB32CA">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Licence No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2930" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2426B05A" w14:textId="77777777" w:rsidR="00EC6A0F" w:rsidRPr="00D51E4C" w:rsidRDefault="00EC6A0F" w:rsidP="009F178A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4E6DCE" w14:textId="5EE14C09" w:rsidR="00EC6A0F" w:rsidRDefault="00D44763" w:rsidP="009F178A">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Endurance Qualification Level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="521D233E" w14:textId="77777777" w:rsidR="00EC6A0F" w:rsidRPr="00D946B2" w:rsidRDefault="00EC6A0F" w:rsidP="009F178A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E4DEA" w:rsidRPr="00050EAD" w14:paraId="28E0B2B5" w14:textId="77777777" w:rsidTr="00123BAF">
+      <w:tr w:rsidR="00EC6A0F" w:rsidRPr="00050EAD" w14:paraId="4F397EAD" w14:textId="212E28B9" w:rsidTr="007740B2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D479C06" w14:textId="6811C35C" w:rsidR="00EC6A0F" w:rsidRPr="00D946B2" w:rsidRDefault="00EC6A0F" w:rsidP="00EB32CA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8227" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02DD0A7E" w14:textId="77777777" w:rsidR="00EC6A0F" w:rsidRPr="00D946B2" w:rsidRDefault="00EC6A0F" w:rsidP="009F178A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="12D5C6A4" w14:textId="36467AD2" w:rsidTr="0093189E">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48E28B54" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00A55734" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="55867EA3" w14:textId="76C98F48" w:rsidTr="0093189E">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1381B8E9" w14:textId="71D23D79" w:rsidR="003E4DEA" w:rsidRPr="00215640" w:rsidRDefault="003E4DEA" w:rsidP="00825091">
-[...83 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="2D8AB0D9" w14:textId="0031F671" w:rsidR="00D51E4C" w:rsidRPr="007A065F" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:i/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>On completion of</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970AA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970AA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Course,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finish and Start Director </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>endurance module questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>please submit along with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Level 3 A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pplication form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, one Positive Level 3 Report and Record of Experience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A065F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Minimum of 10 experiences) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Home Country Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E4DEA" w:rsidRPr="00050EAD" w14:paraId="31C26C66" w14:textId="77777777" w:rsidTr="00123BAF">
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="3BAF6D41" w14:textId="64B84CD0" w:rsidTr="0093189E">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F34A59E" w14:textId="2B7CA0E7" w:rsidR="003E4DEA" w:rsidRPr="00215640" w:rsidRDefault="003E4DEA" w:rsidP="00825091">
-[...75 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="23B526D5" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00A55734" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>England</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7216" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D67B8C8" w14:textId="331A7E01" w:rsidR="00D51E4C" w:rsidRPr="00C818C3" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0023701F">
+              <w:rPr>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>officialsaccreditation@englandathletics.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E4DEA" w:rsidRPr="00050EAD" w14:paraId="5157A30B" w14:textId="77777777" w:rsidTr="00291D65">
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="06C3A4AD" w14:textId="2A214BBD" w:rsidTr="009B2CCF">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AC56245" w14:textId="4AD81792" w:rsidR="003E4DEA" w:rsidRPr="00215640" w:rsidRDefault="00F40A54" w:rsidP="00825091">
-[...30 lines deleted...]
-              <w:t>(1 mark)</w:t>
+          <w:p w14:paraId="53FF32B3" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00A55734" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7216" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6358B1" w14:textId="509AC5BC" w:rsidR="00D51E4C" w:rsidRPr="008E0278" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="008E0278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officials@athleticsni.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008E0278">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00050EAD" w:rsidRPr="00050EAD" w14:paraId="45541733" w14:textId="77777777" w:rsidTr="00291D65">
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="692C62C8" w14:textId="4A0C0AF3" w:rsidTr="0093189E">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A16BCC2" w14:textId="77777777" w:rsidR="00050EAD" w:rsidRPr="00215640" w:rsidRDefault="00050EAD" w:rsidP="00825091">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A9133F4" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00A55734" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090521B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Scotland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7216" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B0CD9C1" w14:textId="2E544AD0" w:rsidR="00D51E4C" w:rsidRPr="0014208C" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="0014208C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>officialsendurance@scottish-athletics.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0014208C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006411FD" w:rsidRPr="00050EAD" w14:paraId="2664BDCD" w14:textId="77777777" w:rsidTr="00291D65">
+      <w:tr w:rsidR="00D51E4C" w:rsidRPr="00050EAD" w14:paraId="70FB3635" w14:textId="02FA1C54" w:rsidTr="006035D6">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="460AC642" w14:textId="19A067DC" w:rsidR="006411FD" w:rsidRPr="00215640" w:rsidRDefault="00ED7516" w:rsidP="00825091">
-[...9 lines deleted...]
-              <w:ind w:left="357" w:hanging="357"/>
+          <w:p w14:paraId="66D681FF" w14:textId="77777777" w:rsidR="00D51E4C" w:rsidRPr="00A55734" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7516">
-[...50 lines deleted...]
-              <w:ind w:left="210" w:hanging="210"/>
+            <w:r w:rsidRPr="00A55734">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:ind w:left="210" w:hanging="210"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55734">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7216" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="501D7ADC" w14:textId="0D63419A" w:rsidR="00D51E4C" w:rsidRPr="001D4CB5" w:rsidRDefault="00D51E4C" w:rsidP="0093189E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-              </w:rPr>
-[...2461 lines deleted...]
-              <w:r w:rsidR="001974C9" w:rsidRPr="00224A20">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="001D4CB5">
                 <w:rPr>
-                  <w:color w:val="0563C1"/>
-                  <w:u w:val="single"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
                 </w:rPr>
-                <w:t>officialsaccreditation@englandathletics.org</w:t>
+                <w:t>officials@welshathletics.org</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="001D4CB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52469B6F" w14:textId="08B9845D" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00362187"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="52469B6F" w14:textId="46DE3947" w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidRDefault="006F5368" w:rsidP="00A95941"/>
+    <w:sectPr w:rsidR="006F5368" w:rsidRPr="00973120" w:rsidSect="00EC2D68">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="170" w:footer="822" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="558F4CC7" w14:textId="77777777" w:rsidR="00590B9A" w:rsidRDefault="00590B9A" w:rsidP="00E21610">
+    <w:p w14:paraId="0CDDD71E" w14:textId="77777777" w:rsidR="00F9437F" w:rsidRDefault="00F9437F" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EF20CE7" w14:textId="77777777" w:rsidR="00590B9A" w:rsidRDefault="00590B9A" w:rsidP="00E21610">
+    <w:p w14:paraId="4A75591D" w14:textId="77777777" w:rsidR="00F9437F" w:rsidRDefault="00F9437F" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60A4FE67" w14:textId="77777777" w:rsidR="00590B9A" w:rsidRDefault="00590B9A"/>
+    <w:p w14:paraId="7DB53E82" w14:textId="77777777" w:rsidR="00F9437F" w:rsidRDefault="00F9437F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...3 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...6 lines deleted...]
-  <w:font w:name="Lato Light">
+  <w:font w:name="Lato">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lato">
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ヒラギノ角ゴ Pro W3">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05BA3B74" w14:textId="4453226E" w:rsidR="00C84BA3" w:rsidRDefault="00590B9A" w:rsidP="00C84BA3">
-[...18 lines deleted...]
-          </w:rPr>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1459954746"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="2EE422EA" w14:textId="745C8101" w:rsidR="00A621A9" w:rsidRDefault="00A621A9" w:rsidP="00612F4B">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F922E2" w:rsidRPr="00490BF0">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00F922E2" w:rsidRPr="00490BF0">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F922E2" w:rsidRPr="00490BF0">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00F922E2" w:rsidRPr="00490BF0">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:sdtContent>
-[...2 lines deleted...]
-  <w:p w14:paraId="09CA7BE3" w14:textId="387AACCE" w:rsidR="00F922E2" w:rsidRPr="00362674" w:rsidRDefault="00C84BA3" w:rsidP="00362674">
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="66E32E9D" w14:textId="3D61DDCA" w:rsidR="00E21610" w:rsidRPr="00E21610" w:rsidRDefault="00CC6228" w:rsidP="00AD1C98">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="100"/>
+      <w:ind w:left="880"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00803997">
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="004102A6" w:rsidRPr="00D521F9">
+    <w:r w:rsidR="00612F4B">
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01/02/2026</w:t>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="00E34BF5">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00612F4B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45E052C8" w14:textId="77777777" w:rsidR="00590B9A" w:rsidRDefault="00590B9A" w:rsidP="00E21610">
+    <w:p w14:paraId="2FFF023E" w14:textId="77777777" w:rsidR="00F9437F" w:rsidRDefault="00F9437F" w:rsidP="00E21610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79FDC2E7" w14:textId="77777777" w:rsidR="00590B9A" w:rsidRDefault="00590B9A" w:rsidP="00E21610">
+    <w:p w14:paraId="2DE85F2E" w14:textId="77777777" w:rsidR="00F9437F" w:rsidRDefault="00F9437F" w:rsidP="00E21610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C320475" w14:textId="77777777" w:rsidR="00590B9A" w:rsidRDefault="00590B9A"/>
+    <w:p w14:paraId="5ABE4864" w14:textId="77777777" w:rsidR="00F9437F" w:rsidRDefault="00F9437F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="276EDEF1" w14:textId="18F8020D" w:rsidR="00CC2339" w:rsidRDefault="00CC2339">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9922" w:type="dxa"/>
+      <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="9498" w:type="dxa"/>
       <w:jc w:val="center"/>
-      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4678"/>
-      <w:gridCol w:w="5244"/>
+      <w:gridCol w:w="4111"/>
+      <w:gridCol w:w="5387"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="004719DB">
+    <w:tr w:rsidR="00801191" w14:paraId="7415A24C" w14:textId="77777777" w:rsidTr="002529CE">
       <w:trPr>
         <w:trHeight w:val="360"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4678" w:type="dxa"/>
+          <w:tcW w:w="4111" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="22AE1A19" w14:textId="46FDB772" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="00017655">
+        <w:p w14:paraId="22AE1A19" w14:textId="1326FE3D" w:rsidR="00801191" w:rsidRPr="001B3595" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:spacing w:before="240"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Endurance Officials: Level </w:t>
           </w:r>
-          <w:r w:rsidR="00A66330">
+          <w:r w:rsidR="00A01318">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0B5C2E95" w14:textId="2D1335DD" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="00A66330" w:rsidP="00017655">
+        <w:p w14:paraId="36B24380" w14:textId="77181AFC" w:rsidR="00D53515" w:rsidRDefault="00491969" w:rsidP="002529CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Course Director</w:t>
+            <w:t>Course</w:t>
+          </w:r>
+          <w:r w:rsidR="00A01318">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0070C0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Director</w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007B2F30">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Module</w:t>
           </w:r>
-          <w:r w:rsidR="001C3B1B">
+        </w:p>
+        <w:p w14:paraId="0B5C2E95" w14:textId="3ADABBD2" w:rsidR="00801191" w:rsidRPr="00D53515" w:rsidRDefault="007B2F30" w:rsidP="002529CE">
+          <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="007B2F30">
+          </w:pPr>
+          <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Question</w:t>
-[...32 lines deleted...]
-            <w:t xml:space="preserve">Answer </w:t>
+            <w:t xml:space="preserve">Question </w:t>
           </w:r>
           <w:r w:rsidR="00801191" w:rsidRPr="001B3595">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Return Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5244" w:type="dxa"/>
+          <w:tcW w:w="5387" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="00017655">
+        <w:p w14:paraId="6A73B5E3" w14:textId="77777777" w:rsidR="00801191" w:rsidRDefault="00801191" w:rsidP="002529CE">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:spacing w:before="120"/>
             <w:ind w:left="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="3C3C3B"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D003FD5" wp14:editId="0D9DC2E5">
                 <wp:extent cx="3249328" cy="795020"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="5080"/>
                 <wp:docPr id="281530896" name="Picture 2" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3653,67 +17918,67 @@
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3323424" cy="813149"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="74B551AB" w14:textId="094C84B4" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
+  <w:p w14:paraId="74B551AB" w14:textId="7D736FC8" w:rsidR="00FD6262" w:rsidRPr="009B3890" w:rsidRDefault="00814768" w:rsidP="001738B9">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:spacing w:before="0"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:color w:val="3C3C3B"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114299" distR="114299" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EEFB0" wp14:editId="6DD3EA18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4619624</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1423669</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Straight Connector 3">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
@@ -3730,326 +17995,441 @@
                       <a:ln w="3175">
                         <a:solidFill>
                           <a:srgbClr val="3C3C3B"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="4B3A3E49" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
+            <v:line w14:anchorId="6155BE01" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17497mm;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:3.17497mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="363.75pt,112.1pt" to="363.75pt,112.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyry0nqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03jhpsQuMOAWWrHtp&#10;twDdPoCR5FiYLAqkEjt/P0lOsq17GwYBgnjRIc8hlw9j78TREFv0jVzM5lIYr1Bbv2/k92+Ptx+k&#10;4Aheg0NvGnkyLB9WN2+WQ6jNHXbotCGRQDzXQ2hkF2Ooq4pVZ3rgGQbjU7BF6iEmk/aVJhgSeu+q&#10;u/n8XTUg6UCoDHPybqagXBX8tjUqfm1bNlG4RqbeYrmp3Lt8V6sl1HuC0Fl1bgP+oYserE9Fr1Ab&#10;iCAOZP+C6q0iZGzjTGFfYdtaZQqHxGYxf8XmpYNgCpckDoerTPz/YNWX49pvKbeuRv8SnlD94CRK&#10;NQSur8FscNiS2A3PqNMY4RCx8B1b6vPnxESMRdbTVVYzRqEmp7p4K6gvXwJx/GywF/nRSGd95go1&#10;HJ845hagvqRkt8dH61yZl/NiaOT94v3b8oHRWZ2DOY1pv1s7EkdIE79fp/MxDzmB/ZGWkTfA3ZRX&#10;QtMuEB68LlU6A/rT+R3BuumdgJw/65MlyZvG9Q71aUu5TrbSrErF817lZfjdLlm/tn/1EwAA//8D&#10;AFBLAwQUAAYACAAAACEAJZAbeNsAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrEMBBF3wX/&#10;IYzgy+KmBmuXbtNFBX1aka1+wLQZ22IzKU26W//eiII+zp3DnTPFbrGDONLke8cartcJCOLGmZ5b&#10;DW+vj1cbED4gGxwck4ZP8rArz88KzI078YGOVWhFLGGfo4YuhDGX0jcdWfRrNxLH3bubLIY4Tq00&#10;E55iuR2kSpJbabHneKHDkR46aj6q2Wq4T58Z22z1cnD7JyurZrVP61nry4vlbgsi0BL+YPjWj+pQ&#10;RqfazWy8GDRkKksjqkGpGwUiEj9J/ZvIspD/fyi/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKvLSepAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWQG3jbAAAACwEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" strokecolor="#3c3c3b" strokeweight=".25pt">
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="50A3B40B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E2547" wp14:editId="742A6FA4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>826135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>2747645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8942070" cy="5867400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="273919346" name="Picture 273919346">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
+                    <a:duotone>
+                      <a:schemeClr val="accent1">
+                        <a:shade val="45000"/>
+                        <a:satMod val="135000"/>
+                      </a:schemeClr>
+                      <a:prstClr val="white"/>
+                    </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8942070" cy="5867400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6017D090" w14:textId="144793A6" w:rsidR="00CC2339" w:rsidRDefault="00CC2339">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01984164"/>
+    <w:nsid w:val="01793266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A57C319E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="55FC402C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1797" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03893FDB"/>
+    <w:nsid w:val="06C31401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E5408E2A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="014C04AE"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047C33F5"/>
+    <w:nsid w:val="077E15E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFAC19D6"/>
-[...1 lines deleted...]
-      <w:start w:val="7"/>
+    <w:tmpl w:val="C88C3376"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EA62379"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF46D6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="E0F0E53A">
+      <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -4081,1139 +18461,419 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C80CBC"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FDE71C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F57661DA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="984ADA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA6334C"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18896237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60FAB5A4"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="5BA644C0"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:hint="default"/>
-[...3 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...116 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16380D26"/>
+    <w:nsid w:val="1CAA6B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7FA66D36"/>
-[...118 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="DFE27972"/>
+    <w:lvl w:ilvl="0" w:tplc="71F89258">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2A22D8"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8229FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ECA298C4"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="7D30FA50"/>
+    <w:lvl w:ilvl="0" w:tplc="9A1499BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
+        <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D42204B"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C6278E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5328943E"/>
-[...492 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A6C8BEAE">
+    <w:tmpl w:val="2F38F0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="6CA8F154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5280,150 +18940,1245 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25462E4C"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32791C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C3483D8A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="723250CC"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359E2B4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE34F922"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38211B68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E22C4A2"/>
+    <w:lvl w:ilvl="0" w:tplc="10EA4264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397E5226"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4169774"/>
+    <w:lvl w:ilvl="0" w:tplc="E6F8401C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC26DBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0BA9774"/>
+    <w:lvl w:ilvl="0" w:tplc="AA7CD24C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="464A449E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="402A127A"/>
+    <w:lvl w:ilvl="0" w:tplc="64A0D870">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472B7DE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D6015A6"/>
+    <w:lvl w:ilvl="0" w:tplc="C1C2D784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297E6E63"/>
+    <w:nsid w:val="4FB05A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C4C2CEFE"/>
-[...1 lines deleted...]
-      <w:start w:val="8"/>
+    <w:tmpl w:val="0A8C0E86"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63661B30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51386310"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640C6818"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46D00C96"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B91DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2EAE966"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE461C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B39033F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="720B72FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA222B82"/>
+    <w:lvl w:ilvl="0" w:tplc="8AB01142">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A501B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC9A3916"/>
+    <w:lvl w:ilvl="0" w:tplc="9498398A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -5455,4587 +20210,2403 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB62342"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAF5B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A488885A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="2DCEBE0E"/>
+    <w:lvl w:ilvl="0" w:tplc="5C908EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30003EA9"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB777A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11206428"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="1734801C"/>
+    <w:lvl w:ilvl="0" w:tplc="5A6675C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2993" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3713" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4433" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6593" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31763924"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A6056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="57FCE3C8"/>
-[...118 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="48D6CA2A"/>
+    <w:lvl w:ilvl="0" w:tplc="4A24B268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC72D85"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E8B5D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9A38FA7E"/>
-[...230 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="CDA48056"/>
+    <w:lvl w:ilvl="0" w:tplc="C444F82E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2330" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4490" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6650" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...3254 lines deleted...]
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="1" w16cid:durableId="2116900577">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1175463980">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1249147903">
+  <w:num w:numId="2" w16cid:durableId="1027290274">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1668896358">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1389954796">
+  <w:num w:numId="3" w16cid:durableId="60712613">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1269653498">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="4" w16cid:durableId="1406730923">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1353847412">
+  <w:num w:numId="5" w16cid:durableId="170023848">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="552346768">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2132166943">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1594046281">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="181212148">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="9" w16cid:durableId="261454745">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="617446159">
+  <w:num w:numId="10" w16cid:durableId="167332626">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1731422787">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1976636470">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2126078901">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1811633960">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="782068067">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="159540661">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1770353156">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="176189999">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="154761959">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1147359995">
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="20" w16cid:durableId="1845701717">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1807817043">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="21" w16cid:durableId="854343206">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1983189439">
-[...2 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="2014330586">
+  <w:num w:numId="22" w16cid:durableId="1073818516">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="882906833">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="23" w16cid:durableId="877401360">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="737435729">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="24" w16cid:durableId="91703101">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="266155888">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="25" w16cid:durableId="590356652">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1149634061">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="26" w16cid:durableId="1361129787">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="875387929">
+  <w:num w:numId="27" w16cid:durableId="2020696230">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="655377703">
-[...109 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027647D"/>
-    <w:rsid w:val="000049EE"/>
+    <w:rsid w:val="00000EB8"/>
+    <w:rsid w:val="00000F1F"/>
+    <w:rsid w:val="00006095"/>
+    <w:rsid w:val="00006A85"/>
+    <w:rsid w:val="0000791D"/>
+    <w:rsid w:val="0001171A"/>
+    <w:rsid w:val="00011B33"/>
     <w:rsid w:val="00013D9C"/>
-    <w:rsid w:val="00014CF9"/>
+    <w:rsid w:val="00013FCA"/>
+    <w:rsid w:val="000145F7"/>
+    <w:rsid w:val="00015163"/>
+    <w:rsid w:val="00015ACF"/>
+    <w:rsid w:val="000164FD"/>
+    <w:rsid w:val="0001676C"/>
+    <w:rsid w:val="00016D08"/>
     <w:rsid w:val="00017655"/>
     <w:rsid w:val="00017A45"/>
+    <w:rsid w:val="00017C16"/>
+    <w:rsid w:val="00021307"/>
     <w:rsid w:val="000225B0"/>
+    <w:rsid w:val="0002328D"/>
+    <w:rsid w:val="00023D20"/>
+    <w:rsid w:val="000241D7"/>
+    <w:rsid w:val="00024CBE"/>
+    <w:rsid w:val="00026A48"/>
+    <w:rsid w:val="00027046"/>
     <w:rsid w:val="00030F7F"/>
-    <w:rsid w:val="00040FA2"/>
+    <w:rsid w:val="00031F5B"/>
+    <w:rsid w:val="00033927"/>
+    <w:rsid w:val="00033AEA"/>
+    <w:rsid w:val="00033FA5"/>
+    <w:rsid w:val="00034DF6"/>
     <w:rsid w:val="000422AA"/>
+    <w:rsid w:val="00042358"/>
+    <w:rsid w:val="00044BC7"/>
+    <w:rsid w:val="00046A00"/>
+    <w:rsid w:val="00050068"/>
+    <w:rsid w:val="00050337"/>
     <w:rsid w:val="00050EAD"/>
-    <w:rsid w:val="00051209"/>
+    <w:rsid w:val="00051A14"/>
+    <w:rsid w:val="00051C8E"/>
+    <w:rsid w:val="0005307B"/>
     <w:rsid w:val="000536FB"/>
+    <w:rsid w:val="00054E7E"/>
+    <w:rsid w:val="000557DD"/>
+    <w:rsid w:val="00056878"/>
+    <w:rsid w:val="000570BB"/>
+    <w:rsid w:val="000617C3"/>
+    <w:rsid w:val="000628BE"/>
+    <w:rsid w:val="00063F0D"/>
+    <w:rsid w:val="00063FCF"/>
+    <w:rsid w:val="00065565"/>
+    <w:rsid w:val="00066A73"/>
+    <w:rsid w:val="00066EA6"/>
+    <w:rsid w:val="00067A9A"/>
+    <w:rsid w:val="00067D83"/>
+    <w:rsid w:val="00070475"/>
+    <w:rsid w:val="0007092C"/>
+    <w:rsid w:val="00073127"/>
+    <w:rsid w:val="00074066"/>
+    <w:rsid w:val="00074A97"/>
+    <w:rsid w:val="00075393"/>
+    <w:rsid w:val="0007619F"/>
+    <w:rsid w:val="000764F6"/>
+    <w:rsid w:val="00080FD0"/>
     <w:rsid w:val="000825AE"/>
-    <w:rsid w:val="000832E8"/>
     <w:rsid w:val="00084BDC"/>
-    <w:rsid w:val="000851FE"/>
+    <w:rsid w:val="000856E9"/>
+    <w:rsid w:val="000867E9"/>
     <w:rsid w:val="0009099F"/>
-    <w:rsid w:val="000A1E61"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000B5075"/>
+    <w:rsid w:val="000909D2"/>
+    <w:rsid w:val="00090B6D"/>
+    <w:rsid w:val="000918C2"/>
+    <w:rsid w:val="00091F96"/>
+    <w:rsid w:val="00094C6E"/>
+    <w:rsid w:val="000955FF"/>
+    <w:rsid w:val="0009650C"/>
+    <w:rsid w:val="000A3109"/>
+    <w:rsid w:val="000A3E6B"/>
+    <w:rsid w:val="000A5F0B"/>
+    <w:rsid w:val="000A76CE"/>
+    <w:rsid w:val="000B10F8"/>
+    <w:rsid w:val="000B159A"/>
+    <w:rsid w:val="000B209E"/>
+    <w:rsid w:val="000B20F1"/>
+    <w:rsid w:val="000B33B4"/>
+    <w:rsid w:val="000B52F6"/>
+    <w:rsid w:val="000B5427"/>
+    <w:rsid w:val="000B5770"/>
+    <w:rsid w:val="000C0370"/>
+    <w:rsid w:val="000C140A"/>
+    <w:rsid w:val="000C1A56"/>
+    <w:rsid w:val="000C3678"/>
     <w:rsid w:val="000C5795"/>
-    <w:rsid w:val="000D6EA3"/>
+    <w:rsid w:val="000C5BB8"/>
+    <w:rsid w:val="000C6A26"/>
+    <w:rsid w:val="000C6B9B"/>
+    <w:rsid w:val="000D309A"/>
+    <w:rsid w:val="000D360F"/>
+    <w:rsid w:val="000D6678"/>
+    <w:rsid w:val="000E00FE"/>
+    <w:rsid w:val="000E105C"/>
+    <w:rsid w:val="000E2279"/>
+    <w:rsid w:val="000E3628"/>
     <w:rsid w:val="000E3AF0"/>
-    <w:rsid w:val="000F06F0"/>
-    <w:rsid w:val="000F15D3"/>
+    <w:rsid w:val="000E53A8"/>
+    <w:rsid w:val="000E5959"/>
+    <w:rsid w:val="000E63E1"/>
+    <w:rsid w:val="000F043A"/>
+    <w:rsid w:val="000F0723"/>
+    <w:rsid w:val="000F0804"/>
+    <w:rsid w:val="000F0FED"/>
+    <w:rsid w:val="000F2042"/>
+    <w:rsid w:val="000F294F"/>
+    <w:rsid w:val="000F3A62"/>
+    <w:rsid w:val="000F53C0"/>
+    <w:rsid w:val="000F552B"/>
+    <w:rsid w:val="000F694B"/>
+    <w:rsid w:val="00101B93"/>
+    <w:rsid w:val="0010519A"/>
+    <w:rsid w:val="00107416"/>
+    <w:rsid w:val="00107418"/>
+    <w:rsid w:val="00107D8C"/>
+    <w:rsid w:val="00110D4E"/>
+    <w:rsid w:val="001118EF"/>
     <w:rsid w:val="001157D2"/>
-    <w:rsid w:val="00123BAF"/>
+    <w:rsid w:val="00115B47"/>
+    <w:rsid w:val="001166DA"/>
+    <w:rsid w:val="001178B8"/>
+    <w:rsid w:val="00117D06"/>
+    <w:rsid w:val="00121EB6"/>
+    <w:rsid w:val="00121FF9"/>
+    <w:rsid w:val="00122D75"/>
+    <w:rsid w:val="00123E37"/>
     <w:rsid w:val="00124EA0"/>
+    <w:rsid w:val="0012503D"/>
+    <w:rsid w:val="00125EC1"/>
+    <w:rsid w:val="001271A8"/>
+    <w:rsid w:val="001275BE"/>
     <w:rsid w:val="00130B9F"/>
-    <w:rsid w:val="00131BAB"/>
+    <w:rsid w:val="00132C64"/>
+    <w:rsid w:val="00132D3C"/>
+    <w:rsid w:val="00133603"/>
+    <w:rsid w:val="00133D06"/>
+    <w:rsid w:val="00134068"/>
     <w:rsid w:val="0013616E"/>
+    <w:rsid w:val="0014152C"/>
+    <w:rsid w:val="0014208C"/>
+    <w:rsid w:val="001430BB"/>
+    <w:rsid w:val="00143283"/>
+    <w:rsid w:val="00143679"/>
+    <w:rsid w:val="00143B90"/>
+    <w:rsid w:val="00143D78"/>
+    <w:rsid w:val="00143FA8"/>
+    <w:rsid w:val="00144C5C"/>
+    <w:rsid w:val="00146055"/>
+    <w:rsid w:val="00146093"/>
+    <w:rsid w:val="001468D3"/>
+    <w:rsid w:val="00147692"/>
+    <w:rsid w:val="00152B48"/>
+    <w:rsid w:val="00155544"/>
+    <w:rsid w:val="00157047"/>
+    <w:rsid w:val="00163929"/>
+    <w:rsid w:val="00166606"/>
+    <w:rsid w:val="00167B60"/>
     <w:rsid w:val="00167D96"/>
+    <w:rsid w:val="0017075F"/>
+    <w:rsid w:val="00171D06"/>
+    <w:rsid w:val="00172CFC"/>
+    <w:rsid w:val="001731EA"/>
+    <w:rsid w:val="001737E0"/>
     <w:rsid w:val="001738B9"/>
-    <w:rsid w:val="00177E66"/>
+    <w:rsid w:val="001740F6"/>
+    <w:rsid w:val="00174A1C"/>
+    <w:rsid w:val="001760BB"/>
+    <w:rsid w:val="0017779B"/>
+    <w:rsid w:val="00177B0B"/>
+    <w:rsid w:val="001802B8"/>
+    <w:rsid w:val="00180335"/>
+    <w:rsid w:val="00181C2C"/>
+    <w:rsid w:val="001857EC"/>
+    <w:rsid w:val="00185F3B"/>
+    <w:rsid w:val="0018666A"/>
+    <w:rsid w:val="0018760E"/>
     <w:rsid w:val="00187F81"/>
-    <w:rsid w:val="00196D3F"/>
-    <w:rsid w:val="001974C9"/>
+    <w:rsid w:val="00190CB2"/>
+    <w:rsid w:val="00190D36"/>
+    <w:rsid w:val="00191BF2"/>
+    <w:rsid w:val="00194382"/>
+    <w:rsid w:val="001968AD"/>
+    <w:rsid w:val="00197D9E"/>
+    <w:rsid w:val="001A0A2E"/>
+    <w:rsid w:val="001A12DA"/>
+    <w:rsid w:val="001A18EE"/>
+    <w:rsid w:val="001A1DB7"/>
+    <w:rsid w:val="001A42E0"/>
+    <w:rsid w:val="001A58A7"/>
+    <w:rsid w:val="001A5C65"/>
+    <w:rsid w:val="001A6DF6"/>
+    <w:rsid w:val="001B0283"/>
+    <w:rsid w:val="001B06EE"/>
+    <w:rsid w:val="001B099F"/>
+    <w:rsid w:val="001B1F7E"/>
     <w:rsid w:val="001B3595"/>
+    <w:rsid w:val="001B3F29"/>
     <w:rsid w:val="001B6B88"/>
-    <w:rsid w:val="001C24B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001D0F28"/>
+    <w:rsid w:val="001B791E"/>
+    <w:rsid w:val="001B7E67"/>
+    <w:rsid w:val="001C255E"/>
+    <w:rsid w:val="001C3C6E"/>
+    <w:rsid w:val="001C6A45"/>
+    <w:rsid w:val="001D0D0B"/>
+    <w:rsid w:val="001D104D"/>
+    <w:rsid w:val="001D1585"/>
+    <w:rsid w:val="001D172A"/>
+    <w:rsid w:val="001D1FC5"/>
+    <w:rsid w:val="001D2051"/>
+    <w:rsid w:val="001D2332"/>
     <w:rsid w:val="001D282F"/>
-    <w:rsid w:val="001E6453"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002102E3"/>
+    <w:rsid w:val="001D2D68"/>
+    <w:rsid w:val="001D31C5"/>
+    <w:rsid w:val="001D3B78"/>
+    <w:rsid w:val="001D4B2C"/>
+    <w:rsid w:val="001D4CB5"/>
+    <w:rsid w:val="001D53A9"/>
+    <w:rsid w:val="001D5419"/>
+    <w:rsid w:val="001D5F45"/>
+    <w:rsid w:val="001E0189"/>
+    <w:rsid w:val="001E0757"/>
+    <w:rsid w:val="001E26DB"/>
+    <w:rsid w:val="001E3862"/>
+    <w:rsid w:val="001E3E51"/>
+    <w:rsid w:val="001E53D2"/>
+    <w:rsid w:val="001E6587"/>
+    <w:rsid w:val="001E67F6"/>
+    <w:rsid w:val="001E690F"/>
+    <w:rsid w:val="001F1379"/>
+    <w:rsid w:val="001F1510"/>
+    <w:rsid w:val="001F2040"/>
+    <w:rsid w:val="001F429C"/>
+    <w:rsid w:val="001F60C3"/>
+    <w:rsid w:val="001F663C"/>
+    <w:rsid w:val="001F6AF1"/>
+    <w:rsid w:val="001F7A7C"/>
+    <w:rsid w:val="0020152F"/>
+    <w:rsid w:val="00201F09"/>
+    <w:rsid w:val="00203540"/>
+    <w:rsid w:val="0020408B"/>
+    <w:rsid w:val="00205783"/>
+    <w:rsid w:val="0020749C"/>
+    <w:rsid w:val="00207AC5"/>
+    <w:rsid w:val="00207B13"/>
+    <w:rsid w:val="002111A9"/>
     <w:rsid w:val="00212032"/>
     <w:rsid w:val="00212324"/>
-    <w:rsid w:val="00214674"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00254397"/>
+    <w:rsid w:val="00212540"/>
+    <w:rsid w:val="00212DC1"/>
+    <w:rsid w:val="00214CBD"/>
+    <w:rsid w:val="00215FA4"/>
+    <w:rsid w:val="00216131"/>
+    <w:rsid w:val="00217D42"/>
+    <w:rsid w:val="00217EAC"/>
+    <w:rsid w:val="00220980"/>
+    <w:rsid w:val="00221AFB"/>
+    <w:rsid w:val="00222911"/>
+    <w:rsid w:val="0022309E"/>
+    <w:rsid w:val="002240BB"/>
+    <w:rsid w:val="0022661F"/>
+    <w:rsid w:val="002307DF"/>
+    <w:rsid w:val="002317F1"/>
+    <w:rsid w:val="00232389"/>
+    <w:rsid w:val="002365AF"/>
+    <w:rsid w:val="00236B44"/>
+    <w:rsid w:val="0023701F"/>
+    <w:rsid w:val="002376AD"/>
+    <w:rsid w:val="002410B9"/>
+    <w:rsid w:val="0024348D"/>
+    <w:rsid w:val="00246113"/>
+    <w:rsid w:val="00246630"/>
+    <w:rsid w:val="00247D2D"/>
+    <w:rsid w:val="00250027"/>
+    <w:rsid w:val="00252573"/>
+    <w:rsid w:val="002529CE"/>
+    <w:rsid w:val="002548E7"/>
     <w:rsid w:val="00255B53"/>
+    <w:rsid w:val="00256A03"/>
+    <w:rsid w:val="00257313"/>
+    <w:rsid w:val="00261FC4"/>
+    <w:rsid w:val="002713E8"/>
+    <w:rsid w:val="00271A81"/>
+    <w:rsid w:val="00271A9E"/>
+    <w:rsid w:val="00272A18"/>
+    <w:rsid w:val="00272EE7"/>
+    <w:rsid w:val="00273DD2"/>
+    <w:rsid w:val="002757DD"/>
+    <w:rsid w:val="00275B9B"/>
+    <w:rsid w:val="00275D55"/>
     <w:rsid w:val="0027647D"/>
-    <w:rsid w:val="00291D65"/>
+    <w:rsid w:val="00277C8F"/>
+    <w:rsid w:val="00284C43"/>
+    <w:rsid w:val="00287821"/>
+    <w:rsid w:val="00287B4B"/>
+    <w:rsid w:val="00287D2C"/>
+    <w:rsid w:val="00291420"/>
+    <w:rsid w:val="00292CED"/>
+    <w:rsid w:val="002936CB"/>
+    <w:rsid w:val="0029371D"/>
+    <w:rsid w:val="00295623"/>
+    <w:rsid w:val="002959C4"/>
+    <w:rsid w:val="00296549"/>
+    <w:rsid w:val="00296602"/>
     <w:rsid w:val="002973C8"/>
-    <w:rsid w:val="002B4FD2"/>
+    <w:rsid w:val="00297B5A"/>
+    <w:rsid w:val="002A0D82"/>
+    <w:rsid w:val="002A1F5E"/>
+    <w:rsid w:val="002A222A"/>
+    <w:rsid w:val="002A4884"/>
+    <w:rsid w:val="002A4FFA"/>
+    <w:rsid w:val="002A65FB"/>
+    <w:rsid w:val="002A67E5"/>
+    <w:rsid w:val="002A6D5E"/>
+    <w:rsid w:val="002A7868"/>
+    <w:rsid w:val="002A78D2"/>
+    <w:rsid w:val="002A7BAE"/>
+    <w:rsid w:val="002A7D2A"/>
+    <w:rsid w:val="002B0D1E"/>
+    <w:rsid w:val="002B1CCF"/>
+    <w:rsid w:val="002B1DC7"/>
+    <w:rsid w:val="002B4A36"/>
+    <w:rsid w:val="002B59C6"/>
+    <w:rsid w:val="002B6054"/>
+    <w:rsid w:val="002C22C8"/>
     <w:rsid w:val="002C2C4A"/>
     <w:rsid w:val="002C69FC"/>
-    <w:rsid w:val="002D4E0F"/>
+    <w:rsid w:val="002D2045"/>
+    <w:rsid w:val="002D4620"/>
+    <w:rsid w:val="002D4CAE"/>
+    <w:rsid w:val="002D5A3C"/>
+    <w:rsid w:val="002D68BE"/>
+    <w:rsid w:val="002D6B6C"/>
+    <w:rsid w:val="002D7985"/>
+    <w:rsid w:val="002E00C2"/>
+    <w:rsid w:val="002E16B9"/>
+    <w:rsid w:val="002E1AC1"/>
+    <w:rsid w:val="002E318F"/>
     <w:rsid w:val="002E345A"/>
+    <w:rsid w:val="002E641D"/>
+    <w:rsid w:val="002E733E"/>
+    <w:rsid w:val="002E757A"/>
+    <w:rsid w:val="002F0E87"/>
+    <w:rsid w:val="002F3EF8"/>
+    <w:rsid w:val="002F60D1"/>
+    <w:rsid w:val="002F6B85"/>
     <w:rsid w:val="002F6C5A"/>
-    <w:rsid w:val="00302D0E"/>
+    <w:rsid w:val="002F6DA7"/>
+    <w:rsid w:val="0030095D"/>
+    <w:rsid w:val="003015B9"/>
+    <w:rsid w:val="00301AA9"/>
+    <w:rsid w:val="00302083"/>
+    <w:rsid w:val="00302F49"/>
+    <w:rsid w:val="00307448"/>
     <w:rsid w:val="00310760"/>
+    <w:rsid w:val="00311489"/>
+    <w:rsid w:val="0031254A"/>
+    <w:rsid w:val="00312621"/>
+    <w:rsid w:val="00313630"/>
+    <w:rsid w:val="003138B0"/>
+    <w:rsid w:val="00314826"/>
+    <w:rsid w:val="003156D2"/>
+    <w:rsid w:val="0031573E"/>
     <w:rsid w:val="0031606A"/>
-    <w:rsid w:val="00320742"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00347750"/>
+    <w:rsid w:val="00317771"/>
+    <w:rsid w:val="00317CE0"/>
+    <w:rsid w:val="00317FA9"/>
+    <w:rsid w:val="003204BA"/>
+    <w:rsid w:val="00320898"/>
+    <w:rsid w:val="00321A1F"/>
+    <w:rsid w:val="00323008"/>
+    <w:rsid w:val="00323EF4"/>
+    <w:rsid w:val="00324260"/>
+    <w:rsid w:val="0032428F"/>
+    <w:rsid w:val="00324DEF"/>
+    <w:rsid w:val="00330854"/>
+    <w:rsid w:val="00330A64"/>
+    <w:rsid w:val="00331D7C"/>
+    <w:rsid w:val="00333BBF"/>
+    <w:rsid w:val="00335A19"/>
+    <w:rsid w:val="00340FFA"/>
+    <w:rsid w:val="0034115A"/>
+    <w:rsid w:val="00341297"/>
+    <w:rsid w:val="00341B6A"/>
+    <w:rsid w:val="00341DF5"/>
+    <w:rsid w:val="00342F6E"/>
+    <w:rsid w:val="00344ECC"/>
+    <w:rsid w:val="00347B4F"/>
     <w:rsid w:val="00350D7A"/>
-    <w:rsid w:val="00354623"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0038750E"/>
+    <w:rsid w:val="00352701"/>
+    <w:rsid w:val="00353FB1"/>
+    <w:rsid w:val="003568D8"/>
+    <w:rsid w:val="00360B98"/>
+    <w:rsid w:val="0036274D"/>
+    <w:rsid w:val="00363411"/>
+    <w:rsid w:val="00364142"/>
+    <w:rsid w:val="00364C47"/>
+    <w:rsid w:val="00364DDE"/>
+    <w:rsid w:val="00377A86"/>
+    <w:rsid w:val="003813B9"/>
+    <w:rsid w:val="00381675"/>
+    <w:rsid w:val="0038182F"/>
+    <w:rsid w:val="00381923"/>
+    <w:rsid w:val="0038260F"/>
+    <w:rsid w:val="00382E83"/>
+    <w:rsid w:val="00384057"/>
+    <w:rsid w:val="003859E5"/>
     <w:rsid w:val="00387655"/>
+    <w:rsid w:val="003913E7"/>
+    <w:rsid w:val="00391864"/>
+    <w:rsid w:val="00392338"/>
+    <w:rsid w:val="00396715"/>
+    <w:rsid w:val="00397589"/>
+    <w:rsid w:val="003A11E1"/>
+    <w:rsid w:val="003A1854"/>
     <w:rsid w:val="003A1D83"/>
-    <w:rsid w:val="003A4850"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D4CEB"/>
+    <w:rsid w:val="003A408E"/>
+    <w:rsid w:val="003A4D34"/>
+    <w:rsid w:val="003A7CE9"/>
+    <w:rsid w:val="003B0F42"/>
+    <w:rsid w:val="003B115A"/>
+    <w:rsid w:val="003B12C6"/>
+    <w:rsid w:val="003B1E1E"/>
+    <w:rsid w:val="003B1F20"/>
+    <w:rsid w:val="003B20AB"/>
+    <w:rsid w:val="003B227F"/>
+    <w:rsid w:val="003B26B5"/>
+    <w:rsid w:val="003B2888"/>
+    <w:rsid w:val="003B3058"/>
+    <w:rsid w:val="003B3435"/>
+    <w:rsid w:val="003B4254"/>
+    <w:rsid w:val="003B4924"/>
+    <w:rsid w:val="003B4990"/>
+    <w:rsid w:val="003B7233"/>
+    <w:rsid w:val="003B7A6B"/>
+    <w:rsid w:val="003C2AB3"/>
+    <w:rsid w:val="003C31F2"/>
+    <w:rsid w:val="003C383B"/>
+    <w:rsid w:val="003D1323"/>
+    <w:rsid w:val="003D2CCE"/>
+    <w:rsid w:val="003D5198"/>
     <w:rsid w:val="003D552E"/>
-    <w:rsid w:val="003E4DEA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004102A6"/>
+    <w:rsid w:val="003D56C5"/>
+    <w:rsid w:val="003D72FD"/>
+    <w:rsid w:val="003D7947"/>
+    <w:rsid w:val="003E0145"/>
+    <w:rsid w:val="003E3BEC"/>
+    <w:rsid w:val="003E507C"/>
+    <w:rsid w:val="003E60E2"/>
+    <w:rsid w:val="003E684D"/>
+    <w:rsid w:val="003E6B33"/>
+    <w:rsid w:val="003E7010"/>
+    <w:rsid w:val="003F07DE"/>
+    <w:rsid w:val="003F1643"/>
+    <w:rsid w:val="003F25A0"/>
+    <w:rsid w:val="003F53B7"/>
+    <w:rsid w:val="003F6ADC"/>
+    <w:rsid w:val="003F7D82"/>
+    <w:rsid w:val="004008E5"/>
+    <w:rsid w:val="00400FFE"/>
+    <w:rsid w:val="00403032"/>
+    <w:rsid w:val="00403B1F"/>
+    <w:rsid w:val="00405278"/>
+    <w:rsid w:val="0040654B"/>
     <w:rsid w:val="004103EF"/>
-    <w:rsid w:val="00431EBB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00446B52"/>
+    <w:rsid w:val="004126FB"/>
+    <w:rsid w:val="00414119"/>
+    <w:rsid w:val="004153AF"/>
+    <w:rsid w:val="00415585"/>
+    <w:rsid w:val="004160B2"/>
+    <w:rsid w:val="00416139"/>
+    <w:rsid w:val="00417214"/>
+    <w:rsid w:val="00417A30"/>
+    <w:rsid w:val="0042011D"/>
+    <w:rsid w:val="00420623"/>
+    <w:rsid w:val="00420ADB"/>
+    <w:rsid w:val="00422446"/>
+    <w:rsid w:val="00425612"/>
+    <w:rsid w:val="00425708"/>
+    <w:rsid w:val="00430888"/>
+    <w:rsid w:val="00431651"/>
+    <w:rsid w:val="00433508"/>
+    <w:rsid w:val="00433F19"/>
+    <w:rsid w:val="00435C7C"/>
+    <w:rsid w:val="00440917"/>
+    <w:rsid w:val="00440F16"/>
+    <w:rsid w:val="0044539A"/>
+    <w:rsid w:val="00445C57"/>
+    <w:rsid w:val="00445FC2"/>
+    <w:rsid w:val="00446E67"/>
+    <w:rsid w:val="00450A18"/>
     <w:rsid w:val="00452D7A"/>
-    <w:rsid w:val="00452F77"/>
-    <w:rsid w:val="0045308B"/>
+    <w:rsid w:val="00452E82"/>
     <w:rsid w:val="00454E23"/>
-    <w:rsid w:val="004573F1"/>
+    <w:rsid w:val="00455003"/>
+    <w:rsid w:val="004569CA"/>
+    <w:rsid w:val="0045766D"/>
+    <w:rsid w:val="00460FA5"/>
+    <w:rsid w:val="0046137F"/>
+    <w:rsid w:val="00461DF0"/>
+    <w:rsid w:val="0046232A"/>
     <w:rsid w:val="00462B3C"/>
-    <w:rsid w:val="004719DB"/>
-[...8 lines deleted...]
-    <w:rsid w:val="004E4311"/>
+    <w:rsid w:val="00462EE3"/>
+    <w:rsid w:val="004653A3"/>
+    <w:rsid w:val="00470F87"/>
+    <w:rsid w:val="004728D7"/>
+    <w:rsid w:val="0047331D"/>
+    <w:rsid w:val="004746FE"/>
+    <w:rsid w:val="00476D94"/>
+    <w:rsid w:val="004771E3"/>
+    <w:rsid w:val="00477265"/>
+    <w:rsid w:val="0048042E"/>
+    <w:rsid w:val="004809B1"/>
+    <w:rsid w:val="00482D82"/>
+    <w:rsid w:val="0048611B"/>
+    <w:rsid w:val="00486FE3"/>
+    <w:rsid w:val="00487DB3"/>
+    <w:rsid w:val="004901E2"/>
+    <w:rsid w:val="00491969"/>
+    <w:rsid w:val="004920B0"/>
+    <w:rsid w:val="00493A04"/>
+    <w:rsid w:val="0049419B"/>
+    <w:rsid w:val="004949D1"/>
+    <w:rsid w:val="00494C4E"/>
+    <w:rsid w:val="00495C3E"/>
+    <w:rsid w:val="00496D87"/>
+    <w:rsid w:val="004A0174"/>
+    <w:rsid w:val="004A0FE3"/>
+    <w:rsid w:val="004A223C"/>
+    <w:rsid w:val="004A264B"/>
+    <w:rsid w:val="004A2734"/>
+    <w:rsid w:val="004A4E03"/>
+    <w:rsid w:val="004A56D4"/>
+    <w:rsid w:val="004B18A6"/>
+    <w:rsid w:val="004B4C64"/>
+    <w:rsid w:val="004B5A65"/>
+    <w:rsid w:val="004B6DA6"/>
+    <w:rsid w:val="004B7C84"/>
+    <w:rsid w:val="004C1826"/>
+    <w:rsid w:val="004C6D39"/>
+    <w:rsid w:val="004D1B3E"/>
+    <w:rsid w:val="004D206C"/>
+    <w:rsid w:val="004D3C38"/>
+    <w:rsid w:val="004E1741"/>
+    <w:rsid w:val="004E3B5A"/>
+    <w:rsid w:val="004E4C65"/>
+    <w:rsid w:val="004E5DCD"/>
+    <w:rsid w:val="004E618E"/>
     <w:rsid w:val="004E6B13"/>
-    <w:rsid w:val="004E7DFA"/>
+    <w:rsid w:val="004F0BD0"/>
+    <w:rsid w:val="004F112F"/>
+    <w:rsid w:val="004F2EF8"/>
+    <w:rsid w:val="004F3B8C"/>
+    <w:rsid w:val="004F4AF9"/>
+    <w:rsid w:val="004F7A7D"/>
+    <w:rsid w:val="0050344C"/>
+    <w:rsid w:val="005035D4"/>
+    <w:rsid w:val="00505CE1"/>
+    <w:rsid w:val="005065A1"/>
+    <w:rsid w:val="0051296C"/>
+    <w:rsid w:val="00514404"/>
+    <w:rsid w:val="005153BF"/>
     <w:rsid w:val="00515974"/>
-    <w:rsid w:val="00530483"/>
-    <w:rsid w:val="00531952"/>
+    <w:rsid w:val="00515B10"/>
+    <w:rsid w:val="00516928"/>
+    <w:rsid w:val="00516A66"/>
+    <w:rsid w:val="00517167"/>
+    <w:rsid w:val="00520807"/>
+    <w:rsid w:val="00522F4E"/>
+    <w:rsid w:val="00523AF2"/>
+    <w:rsid w:val="0052410D"/>
+    <w:rsid w:val="0052438B"/>
+    <w:rsid w:val="0052483B"/>
+    <w:rsid w:val="00524C9C"/>
+    <w:rsid w:val="00524F0F"/>
+    <w:rsid w:val="00526493"/>
+    <w:rsid w:val="005264B1"/>
+    <w:rsid w:val="0052734F"/>
+    <w:rsid w:val="005307B8"/>
+    <w:rsid w:val="005312DF"/>
+    <w:rsid w:val="00532E4B"/>
+    <w:rsid w:val="00533B88"/>
+    <w:rsid w:val="005349A7"/>
+    <w:rsid w:val="005360E4"/>
+    <w:rsid w:val="00537C1F"/>
+    <w:rsid w:val="005402A1"/>
+    <w:rsid w:val="005428FB"/>
+    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00543E5E"/>
+    <w:rsid w:val="005463E3"/>
+    <w:rsid w:val="00546827"/>
+    <w:rsid w:val="00546B5F"/>
+    <w:rsid w:val="00550A72"/>
+    <w:rsid w:val="00551695"/>
+    <w:rsid w:val="00552D9B"/>
+    <w:rsid w:val="00553640"/>
+    <w:rsid w:val="00554052"/>
+    <w:rsid w:val="005550A9"/>
+    <w:rsid w:val="005558B4"/>
+    <w:rsid w:val="0055726A"/>
+    <w:rsid w:val="0056041F"/>
+    <w:rsid w:val="00562705"/>
+    <w:rsid w:val="0056285F"/>
+    <w:rsid w:val="00563A29"/>
+    <w:rsid w:val="0056446A"/>
+    <w:rsid w:val="00564634"/>
+    <w:rsid w:val="00564DC5"/>
+    <w:rsid w:val="00570028"/>
+    <w:rsid w:val="00570D64"/>
     <w:rsid w:val="005714B2"/>
-    <w:rsid w:val="00581D91"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00593AC5"/>
+    <w:rsid w:val="005714DC"/>
+    <w:rsid w:val="005715C1"/>
+    <w:rsid w:val="00571799"/>
+    <w:rsid w:val="00572528"/>
+    <w:rsid w:val="00576A46"/>
+    <w:rsid w:val="0058152E"/>
+    <w:rsid w:val="00585479"/>
+    <w:rsid w:val="00586589"/>
+    <w:rsid w:val="00586626"/>
+    <w:rsid w:val="00587468"/>
+    <w:rsid w:val="00590096"/>
+    <w:rsid w:val="00590783"/>
+    <w:rsid w:val="0059307D"/>
+    <w:rsid w:val="00593FE9"/>
+    <w:rsid w:val="0059665B"/>
+    <w:rsid w:val="005969CB"/>
+    <w:rsid w:val="00596C42"/>
+    <w:rsid w:val="00597B2A"/>
+    <w:rsid w:val="005A1C3F"/>
+    <w:rsid w:val="005A28C2"/>
     <w:rsid w:val="005A2D7B"/>
+    <w:rsid w:val="005A5B75"/>
+    <w:rsid w:val="005A6946"/>
+    <w:rsid w:val="005B04FE"/>
+    <w:rsid w:val="005B07A0"/>
+    <w:rsid w:val="005B14FB"/>
+    <w:rsid w:val="005B26AC"/>
+    <w:rsid w:val="005B4108"/>
+    <w:rsid w:val="005B536C"/>
+    <w:rsid w:val="005B7543"/>
+    <w:rsid w:val="005C1037"/>
+    <w:rsid w:val="005C39C4"/>
+    <w:rsid w:val="005C62C4"/>
+    <w:rsid w:val="005C62CA"/>
+    <w:rsid w:val="005C67F2"/>
+    <w:rsid w:val="005C699A"/>
+    <w:rsid w:val="005C6E23"/>
+    <w:rsid w:val="005C7E60"/>
+    <w:rsid w:val="005C7F55"/>
+    <w:rsid w:val="005D02C4"/>
+    <w:rsid w:val="005D0AE3"/>
+    <w:rsid w:val="005D3B6B"/>
+    <w:rsid w:val="005D3DA4"/>
+    <w:rsid w:val="005D4267"/>
+    <w:rsid w:val="005D62EA"/>
     <w:rsid w:val="005D7E56"/>
-    <w:rsid w:val="005E20CE"/>
-    <w:rsid w:val="005F0970"/>
+    <w:rsid w:val="005E0144"/>
+    <w:rsid w:val="005E1C37"/>
+    <w:rsid w:val="005E2989"/>
+    <w:rsid w:val="005E3AF5"/>
+    <w:rsid w:val="005E447F"/>
+    <w:rsid w:val="005E5C05"/>
+    <w:rsid w:val="005F3257"/>
     <w:rsid w:val="005F4030"/>
-    <w:rsid w:val="006023D3"/>
+    <w:rsid w:val="005F434D"/>
+    <w:rsid w:val="005F4A8E"/>
+    <w:rsid w:val="005F66EB"/>
+    <w:rsid w:val="00601488"/>
+    <w:rsid w:val="006019F0"/>
+    <w:rsid w:val="006035D6"/>
+    <w:rsid w:val="00603A88"/>
+    <w:rsid w:val="00603C7D"/>
+    <w:rsid w:val="0060427C"/>
+    <w:rsid w:val="006058F9"/>
     <w:rsid w:val="00605936"/>
-    <w:rsid w:val="00630550"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006411FD"/>
+    <w:rsid w:val="006060AD"/>
+    <w:rsid w:val="00607534"/>
+    <w:rsid w:val="00610203"/>
+    <w:rsid w:val="00611FD7"/>
+    <w:rsid w:val="00612F4B"/>
+    <w:rsid w:val="00615C83"/>
+    <w:rsid w:val="00617987"/>
+    <w:rsid w:val="0062091C"/>
+    <w:rsid w:val="006212F8"/>
+    <w:rsid w:val="006213E7"/>
+    <w:rsid w:val="006213F8"/>
+    <w:rsid w:val="00621710"/>
+    <w:rsid w:val="0062211C"/>
+    <w:rsid w:val="00623920"/>
+    <w:rsid w:val="0062436D"/>
+    <w:rsid w:val="00624382"/>
+    <w:rsid w:val="00624412"/>
+    <w:rsid w:val="006305F9"/>
+    <w:rsid w:val="0063207B"/>
+    <w:rsid w:val="006327A7"/>
+    <w:rsid w:val="00635DF6"/>
+    <w:rsid w:val="006365DB"/>
+    <w:rsid w:val="00637145"/>
+    <w:rsid w:val="00641232"/>
+    <w:rsid w:val="00641EA1"/>
+    <w:rsid w:val="00641EDD"/>
+    <w:rsid w:val="0064229E"/>
+    <w:rsid w:val="00643B98"/>
+    <w:rsid w:val="006445A0"/>
+    <w:rsid w:val="0064483F"/>
+    <w:rsid w:val="006451E1"/>
+    <w:rsid w:val="00645221"/>
+    <w:rsid w:val="00645ECF"/>
+    <w:rsid w:val="0064615F"/>
+    <w:rsid w:val="00646D5D"/>
     <w:rsid w:val="00650EEF"/>
-    <w:rsid w:val="006606A7"/>
+    <w:rsid w:val="00651754"/>
+    <w:rsid w:val="00653496"/>
+    <w:rsid w:val="00653749"/>
+    <w:rsid w:val="00655636"/>
+    <w:rsid w:val="00657160"/>
+    <w:rsid w:val="006616AC"/>
     <w:rsid w:val="00663B83"/>
+    <w:rsid w:val="00664CB9"/>
+    <w:rsid w:val="006664F5"/>
+    <w:rsid w:val="0067013E"/>
+    <w:rsid w:val="0067037F"/>
     <w:rsid w:val="006709EE"/>
+    <w:rsid w:val="00670F53"/>
+    <w:rsid w:val="00671F46"/>
+    <w:rsid w:val="00673885"/>
+    <w:rsid w:val="0067399D"/>
     <w:rsid w:val="00674134"/>
-    <w:rsid w:val="00676126"/>
+    <w:rsid w:val="0067470A"/>
+    <w:rsid w:val="006760CC"/>
+    <w:rsid w:val="006768CF"/>
+    <w:rsid w:val="00677ADC"/>
     <w:rsid w:val="00680645"/>
-    <w:rsid w:val="00687DBB"/>
-    <w:rsid w:val="006905D6"/>
+    <w:rsid w:val="006810B3"/>
+    <w:rsid w:val="00682B43"/>
+    <w:rsid w:val="0068386D"/>
+    <w:rsid w:val="00686790"/>
+    <w:rsid w:val="0069147D"/>
+    <w:rsid w:val="0069179D"/>
     <w:rsid w:val="00691DA6"/>
-    <w:rsid w:val="006972F7"/>
+    <w:rsid w:val="006958A6"/>
+    <w:rsid w:val="00695B62"/>
+    <w:rsid w:val="006975AC"/>
+    <w:rsid w:val="0069772C"/>
+    <w:rsid w:val="006A0BDA"/>
+    <w:rsid w:val="006A1A58"/>
+    <w:rsid w:val="006A1BC8"/>
+    <w:rsid w:val="006A25E8"/>
+    <w:rsid w:val="006A36A6"/>
+    <w:rsid w:val="006A5273"/>
+    <w:rsid w:val="006A7139"/>
+    <w:rsid w:val="006A7529"/>
+    <w:rsid w:val="006A7722"/>
+    <w:rsid w:val="006B460C"/>
+    <w:rsid w:val="006B460F"/>
+    <w:rsid w:val="006B4ED0"/>
+    <w:rsid w:val="006B4F92"/>
+    <w:rsid w:val="006B53EA"/>
+    <w:rsid w:val="006B68C4"/>
     <w:rsid w:val="006B7C3E"/>
+    <w:rsid w:val="006C07CC"/>
+    <w:rsid w:val="006C0D4F"/>
     <w:rsid w:val="006C14CE"/>
-    <w:rsid w:val="006C4ECE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E76E5"/>
+    <w:rsid w:val="006C326F"/>
+    <w:rsid w:val="006C4491"/>
+    <w:rsid w:val="006C5A63"/>
+    <w:rsid w:val="006C6757"/>
+    <w:rsid w:val="006C7E79"/>
+    <w:rsid w:val="006D01EE"/>
+    <w:rsid w:val="006D12A3"/>
+    <w:rsid w:val="006D1A76"/>
+    <w:rsid w:val="006D34F6"/>
+    <w:rsid w:val="006D6C5C"/>
+    <w:rsid w:val="006E0D53"/>
+    <w:rsid w:val="006E37F5"/>
+    <w:rsid w:val="006E3D25"/>
+    <w:rsid w:val="006E465B"/>
+    <w:rsid w:val="006E4BE4"/>
+    <w:rsid w:val="006E4D9A"/>
+    <w:rsid w:val="006E61CA"/>
+    <w:rsid w:val="006F0D31"/>
+    <w:rsid w:val="006F1E42"/>
+    <w:rsid w:val="006F2129"/>
+    <w:rsid w:val="006F2727"/>
+    <w:rsid w:val="006F2EB6"/>
     <w:rsid w:val="006F5368"/>
-    <w:rsid w:val="006F70EA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00720676"/>
+    <w:rsid w:val="006F5558"/>
+    <w:rsid w:val="006F6853"/>
+    <w:rsid w:val="00704E0C"/>
+    <w:rsid w:val="00705E09"/>
+    <w:rsid w:val="00706AF5"/>
+    <w:rsid w:val="0071069B"/>
+    <w:rsid w:val="007112F8"/>
+    <w:rsid w:val="00714B2F"/>
+    <w:rsid w:val="00714CB1"/>
+    <w:rsid w:val="0071558F"/>
+    <w:rsid w:val="0071563E"/>
+    <w:rsid w:val="00716A99"/>
+    <w:rsid w:val="00716BDB"/>
     <w:rsid w:val="00721314"/>
-    <w:rsid w:val="007228F9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00750F4E"/>
+    <w:rsid w:val="0072141D"/>
+    <w:rsid w:val="0072308C"/>
+    <w:rsid w:val="0072380E"/>
+    <w:rsid w:val="0072767E"/>
+    <w:rsid w:val="00727739"/>
+    <w:rsid w:val="00727DF8"/>
+    <w:rsid w:val="007302D5"/>
+    <w:rsid w:val="00732437"/>
+    <w:rsid w:val="00733463"/>
+    <w:rsid w:val="007341D9"/>
+    <w:rsid w:val="007345CA"/>
+    <w:rsid w:val="00741111"/>
+    <w:rsid w:val="007414CB"/>
+    <w:rsid w:val="00743EED"/>
+    <w:rsid w:val="00746171"/>
+    <w:rsid w:val="00746235"/>
+    <w:rsid w:val="007505A8"/>
     <w:rsid w:val="00751CF0"/>
-    <w:rsid w:val="00763A7F"/>
+    <w:rsid w:val="00752B87"/>
+    <w:rsid w:val="00755905"/>
+    <w:rsid w:val="00760C43"/>
+    <w:rsid w:val="007612B8"/>
     <w:rsid w:val="007665C0"/>
+    <w:rsid w:val="00767463"/>
+    <w:rsid w:val="00767899"/>
+    <w:rsid w:val="0077045B"/>
+    <w:rsid w:val="0077056E"/>
+    <w:rsid w:val="00771194"/>
+    <w:rsid w:val="007714B6"/>
+    <w:rsid w:val="007740B2"/>
+    <w:rsid w:val="00774A14"/>
     <w:rsid w:val="00775BB5"/>
+    <w:rsid w:val="00776319"/>
+    <w:rsid w:val="00777D17"/>
+    <w:rsid w:val="00780099"/>
+    <w:rsid w:val="00782B81"/>
+    <w:rsid w:val="00786521"/>
+    <w:rsid w:val="00786B28"/>
+    <w:rsid w:val="00786EE2"/>
+    <w:rsid w:val="00787EAC"/>
+    <w:rsid w:val="00792491"/>
     <w:rsid w:val="00792525"/>
-    <w:rsid w:val="0079305F"/>
+    <w:rsid w:val="00793FA3"/>
+    <w:rsid w:val="00797927"/>
+    <w:rsid w:val="00797B94"/>
+    <w:rsid w:val="00797EBE"/>
+    <w:rsid w:val="007A065F"/>
+    <w:rsid w:val="007A1DEC"/>
+    <w:rsid w:val="007A2479"/>
+    <w:rsid w:val="007A2D87"/>
     <w:rsid w:val="007A48E7"/>
+    <w:rsid w:val="007A5932"/>
+    <w:rsid w:val="007A7A3D"/>
+    <w:rsid w:val="007B0649"/>
+    <w:rsid w:val="007B2958"/>
     <w:rsid w:val="007B2F30"/>
-    <w:rsid w:val="007B4D6D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007D7691"/>
+    <w:rsid w:val="007B47BE"/>
+    <w:rsid w:val="007C138B"/>
+    <w:rsid w:val="007C29C8"/>
+    <w:rsid w:val="007C38D8"/>
+    <w:rsid w:val="007C3E63"/>
+    <w:rsid w:val="007C5FA8"/>
+    <w:rsid w:val="007C78EA"/>
+    <w:rsid w:val="007D32A3"/>
+    <w:rsid w:val="007D3A3B"/>
+    <w:rsid w:val="007D42FA"/>
+    <w:rsid w:val="007D4F44"/>
+    <w:rsid w:val="007D560E"/>
+    <w:rsid w:val="007D5731"/>
+    <w:rsid w:val="007D5856"/>
+    <w:rsid w:val="007D6619"/>
     <w:rsid w:val="007D76ED"/>
-    <w:rsid w:val="007F3B0C"/>
+    <w:rsid w:val="007E10E4"/>
+    <w:rsid w:val="007E3B62"/>
+    <w:rsid w:val="007E4885"/>
+    <w:rsid w:val="007E50B3"/>
+    <w:rsid w:val="007E5687"/>
+    <w:rsid w:val="007E62A6"/>
+    <w:rsid w:val="007E6634"/>
+    <w:rsid w:val="007F0717"/>
+    <w:rsid w:val="007F177D"/>
+    <w:rsid w:val="007F3E9A"/>
+    <w:rsid w:val="007F578A"/>
+    <w:rsid w:val="007F74DA"/>
     <w:rsid w:val="00801191"/>
-    <w:rsid w:val="0080398D"/>
+    <w:rsid w:val="0080294F"/>
+    <w:rsid w:val="00803997"/>
+    <w:rsid w:val="00806266"/>
+    <w:rsid w:val="00810CB0"/>
+    <w:rsid w:val="008132C6"/>
+    <w:rsid w:val="00813483"/>
+    <w:rsid w:val="00813C93"/>
     <w:rsid w:val="00814768"/>
-    <w:rsid w:val="00816B8C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00835E96"/>
+    <w:rsid w:val="00817E6C"/>
+    <w:rsid w:val="00820F4C"/>
+    <w:rsid w:val="00821578"/>
+    <w:rsid w:val="008215D6"/>
+    <w:rsid w:val="008220F0"/>
+    <w:rsid w:val="00823A3C"/>
+    <w:rsid w:val="00825D9B"/>
+    <w:rsid w:val="00826926"/>
+    <w:rsid w:val="00826A16"/>
+    <w:rsid w:val="00830CC4"/>
+    <w:rsid w:val="008371C7"/>
+    <w:rsid w:val="00840AD2"/>
+    <w:rsid w:val="00841FA5"/>
+    <w:rsid w:val="008420B7"/>
+    <w:rsid w:val="00842C7E"/>
+    <w:rsid w:val="00842E83"/>
+    <w:rsid w:val="008438C2"/>
+    <w:rsid w:val="0084399A"/>
+    <w:rsid w:val="00843EEF"/>
+    <w:rsid w:val="00844076"/>
+    <w:rsid w:val="008448B1"/>
+    <w:rsid w:val="00845473"/>
+    <w:rsid w:val="00845E1D"/>
+    <w:rsid w:val="008460CF"/>
+    <w:rsid w:val="00847C8D"/>
+    <w:rsid w:val="00847FB7"/>
     <w:rsid w:val="00850B65"/>
+    <w:rsid w:val="00851131"/>
+    <w:rsid w:val="0085377E"/>
     <w:rsid w:val="00855564"/>
-    <w:rsid w:val="00861794"/>
-    <w:rsid w:val="00861A35"/>
+    <w:rsid w:val="008562C3"/>
+    <w:rsid w:val="00856A5F"/>
+    <w:rsid w:val="00857687"/>
     <w:rsid w:val="00861B49"/>
     <w:rsid w:val="00863DA1"/>
-    <w:rsid w:val="00876E85"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rsid w:val="008651BB"/>
+    <w:rsid w:val="00867C31"/>
+    <w:rsid w:val="00870C5E"/>
+    <w:rsid w:val="00873A8D"/>
+    <w:rsid w:val="008751D9"/>
+    <w:rsid w:val="008763DA"/>
+    <w:rsid w:val="00876479"/>
+    <w:rsid w:val="00876F40"/>
+    <w:rsid w:val="0087718F"/>
+    <w:rsid w:val="00877329"/>
+    <w:rsid w:val="00880A21"/>
+    <w:rsid w:val="0088168F"/>
+    <w:rsid w:val="008819EF"/>
+    <w:rsid w:val="00882B31"/>
+    <w:rsid w:val="00882D47"/>
+    <w:rsid w:val="00883657"/>
+    <w:rsid w:val="00884D2D"/>
+    <w:rsid w:val="0088698A"/>
+    <w:rsid w:val="0088735B"/>
+    <w:rsid w:val="00890C34"/>
+    <w:rsid w:val="00890CF3"/>
+    <w:rsid w:val="00893DD0"/>
+    <w:rsid w:val="008945D2"/>
+    <w:rsid w:val="008953BC"/>
+    <w:rsid w:val="008A0416"/>
+    <w:rsid w:val="008A3770"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rsid w:val="008A5531"/>
+    <w:rsid w:val="008A72E1"/>
+    <w:rsid w:val="008B0B58"/>
+    <w:rsid w:val="008B21B1"/>
+    <w:rsid w:val="008B3BD7"/>
+    <w:rsid w:val="008B3D6E"/>
+    <w:rsid w:val="008B3ED6"/>
+    <w:rsid w:val="008B51F9"/>
+    <w:rsid w:val="008B5524"/>
+    <w:rsid w:val="008B658F"/>
     <w:rsid w:val="008B65A5"/>
-    <w:rsid w:val="008D5008"/>
-    <w:rsid w:val="008D7D41"/>
+    <w:rsid w:val="008C0567"/>
+    <w:rsid w:val="008C0B21"/>
+    <w:rsid w:val="008C1460"/>
+    <w:rsid w:val="008C153A"/>
+    <w:rsid w:val="008C2519"/>
+    <w:rsid w:val="008C4039"/>
+    <w:rsid w:val="008C527E"/>
+    <w:rsid w:val="008C63AC"/>
+    <w:rsid w:val="008C6711"/>
+    <w:rsid w:val="008C7057"/>
+    <w:rsid w:val="008C78CD"/>
+    <w:rsid w:val="008D01F6"/>
+    <w:rsid w:val="008D156D"/>
+    <w:rsid w:val="008D1782"/>
+    <w:rsid w:val="008D19FE"/>
+    <w:rsid w:val="008D26D6"/>
+    <w:rsid w:val="008D41DC"/>
+    <w:rsid w:val="008D5FAA"/>
+    <w:rsid w:val="008D7082"/>
+    <w:rsid w:val="008E0278"/>
+    <w:rsid w:val="008E080A"/>
+    <w:rsid w:val="008E0FD5"/>
+    <w:rsid w:val="008E128C"/>
+    <w:rsid w:val="008E1E1A"/>
+    <w:rsid w:val="008E217C"/>
+    <w:rsid w:val="008E261A"/>
+    <w:rsid w:val="008E2F5E"/>
+    <w:rsid w:val="008E3215"/>
+    <w:rsid w:val="008E3D12"/>
     <w:rsid w:val="008E4100"/>
-    <w:rsid w:val="008F3D6F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00933863"/>
+    <w:rsid w:val="008E6A85"/>
+    <w:rsid w:val="008E6E0E"/>
+    <w:rsid w:val="008F0164"/>
+    <w:rsid w:val="008F041C"/>
+    <w:rsid w:val="008F04E1"/>
+    <w:rsid w:val="008F07CC"/>
+    <w:rsid w:val="008F287B"/>
+    <w:rsid w:val="008F3151"/>
+    <w:rsid w:val="008F3184"/>
+    <w:rsid w:val="008F32CF"/>
+    <w:rsid w:val="008F56A8"/>
+    <w:rsid w:val="008F6086"/>
+    <w:rsid w:val="008F6893"/>
+    <w:rsid w:val="008F7DBB"/>
+    <w:rsid w:val="009001A2"/>
+    <w:rsid w:val="00900B33"/>
+    <w:rsid w:val="00901D44"/>
+    <w:rsid w:val="0090325D"/>
+    <w:rsid w:val="00903FB1"/>
+    <w:rsid w:val="00904665"/>
+    <w:rsid w:val="0090521B"/>
+    <w:rsid w:val="00905D9B"/>
+    <w:rsid w:val="009060B4"/>
+    <w:rsid w:val="0090712A"/>
+    <w:rsid w:val="00910E5B"/>
+    <w:rsid w:val="009123E3"/>
+    <w:rsid w:val="00912C81"/>
+    <w:rsid w:val="0091408F"/>
+    <w:rsid w:val="0091569F"/>
+    <w:rsid w:val="009167A6"/>
+    <w:rsid w:val="00921EF3"/>
+    <w:rsid w:val="00922E65"/>
+    <w:rsid w:val="00925605"/>
+    <w:rsid w:val="0092580C"/>
+    <w:rsid w:val="00925BD0"/>
+    <w:rsid w:val="009265C1"/>
+    <w:rsid w:val="0093189E"/>
+    <w:rsid w:val="0093196E"/>
+    <w:rsid w:val="0093334C"/>
+    <w:rsid w:val="00933865"/>
+    <w:rsid w:val="00933D06"/>
+    <w:rsid w:val="00936F42"/>
+    <w:rsid w:val="0093788F"/>
+    <w:rsid w:val="009378CE"/>
+    <w:rsid w:val="00937D63"/>
     <w:rsid w:val="00937E54"/>
-    <w:rsid w:val="00946C40"/>
-    <w:rsid w:val="009508FF"/>
+    <w:rsid w:val="009401BA"/>
+    <w:rsid w:val="00940933"/>
+    <w:rsid w:val="00942283"/>
+    <w:rsid w:val="00942D2A"/>
+    <w:rsid w:val="009440DF"/>
+    <w:rsid w:val="009443FC"/>
+    <w:rsid w:val="0094461E"/>
+    <w:rsid w:val="00944BA6"/>
+    <w:rsid w:val="0094615B"/>
+    <w:rsid w:val="0094792D"/>
+    <w:rsid w:val="00950B4E"/>
     <w:rsid w:val="00950F29"/>
-    <w:rsid w:val="00951B00"/>
-    <w:rsid w:val="00956E86"/>
+    <w:rsid w:val="00950F52"/>
+    <w:rsid w:val="00951208"/>
+    <w:rsid w:val="00954511"/>
+    <w:rsid w:val="0095542F"/>
+    <w:rsid w:val="009568FA"/>
+    <w:rsid w:val="00956C58"/>
+    <w:rsid w:val="00961C76"/>
+    <w:rsid w:val="009621C7"/>
+    <w:rsid w:val="00962D57"/>
+    <w:rsid w:val="00964305"/>
+    <w:rsid w:val="00964AAA"/>
+    <w:rsid w:val="00965967"/>
+    <w:rsid w:val="0097004F"/>
+    <w:rsid w:val="00970AA4"/>
+    <w:rsid w:val="00971134"/>
     <w:rsid w:val="00973120"/>
-    <w:rsid w:val="00975445"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009A52B4"/>
+    <w:rsid w:val="00973A58"/>
+    <w:rsid w:val="00973E66"/>
+    <w:rsid w:val="00976099"/>
+    <w:rsid w:val="00976F5C"/>
+    <w:rsid w:val="009772FC"/>
+    <w:rsid w:val="00977D16"/>
+    <w:rsid w:val="009811F0"/>
+    <w:rsid w:val="00981AFC"/>
+    <w:rsid w:val="009831FF"/>
+    <w:rsid w:val="00983DD6"/>
+    <w:rsid w:val="00985496"/>
+    <w:rsid w:val="00985D31"/>
+    <w:rsid w:val="00991A99"/>
+    <w:rsid w:val="00992A05"/>
+    <w:rsid w:val="009953A2"/>
+    <w:rsid w:val="00997403"/>
+    <w:rsid w:val="009A21A0"/>
+    <w:rsid w:val="009A3064"/>
+    <w:rsid w:val="009A321C"/>
+    <w:rsid w:val="009B0337"/>
+    <w:rsid w:val="009B074D"/>
     <w:rsid w:val="009B0C02"/>
+    <w:rsid w:val="009B0CA1"/>
+    <w:rsid w:val="009B10A4"/>
+    <w:rsid w:val="009B1956"/>
+    <w:rsid w:val="009B2826"/>
+    <w:rsid w:val="009B2CCF"/>
     <w:rsid w:val="009B3890"/>
     <w:rsid w:val="009B3C07"/>
-    <w:rsid w:val="009C3392"/>
+    <w:rsid w:val="009B408A"/>
+    <w:rsid w:val="009B43F4"/>
+    <w:rsid w:val="009B4E43"/>
+    <w:rsid w:val="009B7659"/>
+    <w:rsid w:val="009B7806"/>
+    <w:rsid w:val="009B7918"/>
+    <w:rsid w:val="009C0122"/>
+    <w:rsid w:val="009C3577"/>
+    <w:rsid w:val="009C3CBC"/>
     <w:rsid w:val="009C70DA"/>
+    <w:rsid w:val="009C773A"/>
+    <w:rsid w:val="009C7D5B"/>
+    <w:rsid w:val="009D0DEF"/>
+    <w:rsid w:val="009D1B99"/>
+    <w:rsid w:val="009D2818"/>
+    <w:rsid w:val="009D29FC"/>
     <w:rsid w:val="009D2DCF"/>
-    <w:rsid w:val="009E750B"/>
+    <w:rsid w:val="009D2E2D"/>
+    <w:rsid w:val="009D402F"/>
+    <w:rsid w:val="009D7CD1"/>
+    <w:rsid w:val="009F0207"/>
+    <w:rsid w:val="009F178A"/>
+    <w:rsid w:val="009F3455"/>
+    <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="009F4ECC"/>
     <w:rsid w:val="009F5D3F"/>
-    <w:rsid w:val="009F7F48"/>
-    <w:rsid w:val="00A022AD"/>
+    <w:rsid w:val="00A00D43"/>
+    <w:rsid w:val="00A01318"/>
+    <w:rsid w:val="00A020D8"/>
+    <w:rsid w:val="00A0224A"/>
+    <w:rsid w:val="00A02796"/>
+    <w:rsid w:val="00A03446"/>
+    <w:rsid w:val="00A05B38"/>
+    <w:rsid w:val="00A06FDB"/>
+    <w:rsid w:val="00A073A8"/>
+    <w:rsid w:val="00A0799E"/>
+    <w:rsid w:val="00A07F4F"/>
+    <w:rsid w:val="00A10D97"/>
+    <w:rsid w:val="00A11916"/>
+    <w:rsid w:val="00A12DE8"/>
+    <w:rsid w:val="00A15F6C"/>
+    <w:rsid w:val="00A21493"/>
+    <w:rsid w:val="00A22AAB"/>
+    <w:rsid w:val="00A2331A"/>
+    <w:rsid w:val="00A247EC"/>
+    <w:rsid w:val="00A25249"/>
+    <w:rsid w:val="00A26D05"/>
+    <w:rsid w:val="00A30017"/>
     <w:rsid w:val="00A3243B"/>
-    <w:rsid w:val="00A407E6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A65C62"/>
+    <w:rsid w:val="00A33049"/>
+    <w:rsid w:val="00A3481B"/>
+    <w:rsid w:val="00A34A06"/>
+    <w:rsid w:val="00A34FA1"/>
+    <w:rsid w:val="00A35835"/>
+    <w:rsid w:val="00A37019"/>
+    <w:rsid w:val="00A37E05"/>
+    <w:rsid w:val="00A40405"/>
+    <w:rsid w:val="00A40610"/>
+    <w:rsid w:val="00A4067C"/>
+    <w:rsid w:val="00A41B6A"/>
+    <w:rsid w:val="00A44BE1"/>
+    <w:rsid w:val="00A44E7F"/>
+    <w:rsid w:val="00A52B3D"/>
+    <w:rsid w:val="00A55734"/>
+    <w:rsid w:val="00A55767"/>
+    <w:rsid w:val="00A55F1C"/>
+    <w:rsid w:val="00A56614"/>
+    <w:rsid w:val="00A60CE7"/>
+    <w:rsid w:val="00A621A9"/>
+    <w:rsid w:val="00A65B74"/>
     <w:rsid w:val="00A65C66"/>
-    <w:rsid w:val="00A66330"/>
+    <w:rsid w:val="00A65E85"/>
+    <w:rsid w:val="00A66024"/>
+    <w:rsid w:val="00A70AA7"/>
+    <w:rsid w:val="00A71A80"/>
+    <w:rsid w:val="00A722C8"/>
+    <w:rsid w:val="00A72F76"/>
+    <w:rsid w:val="00A7474F"/>
+    <w:rsid w:val="00A762C7"/>
+    <w:rsid w:val="00A76D30"/>
+    <w:rsid w:val="00A77F5C"/>
+    <w:rsid w:val="00A80293"/>
+    <w:rsid w:val="00A804AB"/>
+    <w:rsid w:val="00A81070"/>
     <w:rsid w:val="00A81DDF"/>
+    <w:rsid w:val="00A82485"/>
+    <w:rsid w:val="00A827AC"/>
+    <w:rsid w:val="00A82C22"/>
+    <w:rsid w:val="00A847C3"/>
     <w:rsid w:val="00A8492E"/>
-    <w:rsid w:val="00A855CE"/>
+    <w:rsid w:val="00A8541E"/>
+    <w:rsid w:val="00A85FEC"/>
+    <w:rsid w:val="00A90F35"/>
     <w:rsid w:val="00A91822"/>
-    <w:rsid w:val="00A93542"/>
-    <w:rsid w:val="00AB69D2"/>
+    <w:rsid w:val="00A91EAF"/>
+    <w:rsid w:val="00A93E99"/>
+    <w:rsid w:val="00A943BD"/>
+    <w:rsid w:val="00A95941"/>
+    <w:rsid w:val="00A95AA5"/>
+    <w:rsid w:val="00A96E71"/>
+    <w:rsid w:val="00A97482"/>
+    <w:rsid w:val="00A97B8C"/>
+    <w:rsid w:val="00AA0069"/>
+    <w:rsid w:val="00AA23C7"/>
+    <w:rsid w:val="00AA26AF"/>
+    <w:rsid w:val="00AA42AE"/>
+    <w:rsid w:val="00AA5FF2"/>
+    <w:rsid w:val="00AB1FE4"/>
+    <w:rsid w:val="00AB2603"/>
+    <w:rsid w:val="00AB2C08"/>
+    <w:rsid w:val="00AB36EC"/>
+    <w:rsid w:val="00AB4492"/>
+    <w:rsid w:val="00AB491D"/>
+    <w:rsid w:val="00AB4F3E"/>
+    <w:rsid w:val="00AB5749"/>
+    <w:rsid w:val="00AB58A2"/>
+    <w:rsid w:val="00AB6EAB"/>
+    <w:rsid w:val="00AB7809"/>
     <w:rsid w:val="00AB7822"/>
+    <w:rsid w:val="00AB796E"/>
     <w:rsid w:val="00AC2443"/>
+    <w:rsid w:val="00AC403E"/>
+    <w:rsid w:val="00AC4C9A"/>
+    <w:rsid w:val="00AC54A2"/>
+    <w:rsid w:val="00AD0601"/>
     <w:rsid w:val="00AD105E"/>
+    <w:rsid w:val="00AD19F3"/>
     <w:rsid w:val="00AD1C98"/>
-    <w:rsid w:val="00B00D18"/>
+    <w:rsid w:val="00AD27C2"/>
+    <w:rsid w:val="00AD7709"/>
+    <w:rsid w:val="00AD7A1F"/>
+    <w:rsid w:val="00AE03B9"/>
+    <w:rsid w:val="00AE28EE"/>
+    <w:rsid w:val="00AE2DAE"/>
+    <w:rsid w:val="00AE5595"/>
+    <w:rsid w:val="00AE7D68"/>
+    <w:rsid w:val="00AF024A"/>
+    <w:rsid w:val="00AF0694"/>
+    <w:rsid w:val="00AF0F33"/>
+    <w:rsid w:val="00AF1DFC"/>
+    <w:rsid w:val="00AF2148"/>
+    <w:rsid w:val="00AF2361"/>
+    <w:rsid w:val="00AF27F7"/>
+    <w:rsid w:val="00AF3414"/>
+    <w:rsid w:val="00AF6A83"/>
+    <w:rsid w:val="00B01581"/>
+    <w:rsid w:val="00B01F28"/>
+    <w:rsid w:val="00B02B50"/>
+    <w:rsid w:val="00B02B61"/>
+    <w:rsid w:val="00B04737"/>
+    <w:rsid w:val="00B05016"/>
+    <w:rsid w:val="00B05C89"/>
+    <w:rsid w:val="00B07826"/>
+    <w:rsid w:val="00B111D1"/>
+    <w:rsid w:val="00B132BC"/>
+    <w:rsid w:val="00B152E0"/>
+    <w:rsid w:val="00B15339"/>
+    <w:rsid w:val="00B153FC"/>
+    <w:rsid w:val="00B1571A"/>
+    <w:rsid w:val="00B15765"/>
+    <w:rsid w:val="00B1586E"/>
+    <w:rsid w:val="00B16F13"/>
+    <w:rsid w:val="00B22974"/>
     <w:rsid w:val="00B22FF7"/>
-    <w:rsid w:val="00B37DE8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B44BC5"/>
+    <w:rsid w:val="00B23180"/>
+    <w:rsid w:val="00B237A7"/>
+    <w:rsid w:val="00B263B9"/>
+    <w:rsid w:val="00B27110"/>
+    <w:rsid w:val="00B30CB1"/>
+    <w:rsid w:val="00B31371"/>
+    <w:rsid w:val="00B3350B"/>
+    <w:rsid w:val="00B35000"/>
+    <w:rsid w:val="00B36E2C"/>
+    <w:rsid w:val="00B4173A"/>
+    <w:rsid w:val="00B424AB"/>
+    <w:rsid w:val="00B432A6"/>
+    <w:rsid w:val="00B43766"/>
+    <w:rsid w:val="00B43976"/>
+    <w:rsid w:val="00B44921"/>
     <w:rsid w:val="00B45EF9"/>
+    <w:rsid w:val="00B46982"/>
+    <w:rsid w:val="00B508C6"/>
+    <w:rsid w:val="00B52463"/>
+    <w:rsid w:val="00B527B6"/>
+    <w:rsid w:val="00B52B15"/>
+    <w:rsid w:val="00B544FB"/>
+    <w:rsid w:val="00B56E36"/>
+    <w:rsid w:val="00B57B30"/>
+    <w:rsid w:val="00B603B1"/>
+    <w:rsid w:val="00B605C2"/>
+    <w:rsid w:val="00B6177C"/>
+    <w:rsid w:val="00B6300F"/>
+    <w:rsid w:val="00B63311"/>
+    <w:rsid w:val="00B6336E"/>
+    <w:rsid w:val="00B64413"/>
     <w:rsid w:val="00B6483C"/>
-    <w:rsid w:val="00B6501E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B90732"/>
+    <w:rsid w:val="00B65CA9"/>
+    <w:rsid w:val="00B67EB0"/>
+    <w:rsid w:val="00B711A8"/>
+    <w:rsid w:val="00B71504"/>
+    <w:rsid w:val="00B73DFC"/>
+    <w:rsid w:val="00B750F4"/>
+    <w:rsid w:val="00B76C81"/>
+    <w:rsid w:val="00B77177"/>
+    <w:rsid w:val="00B7787C"/>
+    <w:rsid w:val="00B82BAD"/>
+    <w:rsid w:val="00B839C1"/>
+    <w:rsid w:val="00B83CCA"/>
+    <w:rsid w:val="00B918DE"/>
+    <w:rsid w:val="00B9274E"/>
+    <w:rsid w:val="00B930AF"/>
+    <w:rsid w:val="00B948C0"/>
     <w:rsid w:val="00B94A38"/>
-    <w:rsid w:val="00BA08E7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BC55DF"/>
+    <w:rsid w:val="00B978F0"/>
+    <w:rsid w:val="00B97B1A"/>
+    <w:rsid w:val="00BA0C4B"/>
+    <w:rsid w:val="00BA18F5"/>
+    <w:rsid w:val="00BA1907"/>
+    <w:rsid w:val="00BA1D99"/>
+    <w:rsid w:val="00BA3518"/>
+    <w:rsid w:val="00BA56BE"/>
+    <w:rsid w:val="00BA671A"/>
+    <w:rsid w:val="00BA6DA9"/>
+    <w:rsid w:val="00BA753B"/>
+    <w:rsid w:val="00BB0222"/>
+    <w:rsid w:val="00BB05D3"/>
+    <w:rsid w:val="00BB15F0"/>
+    <w:rsid w:val="00BB2B5A"/>
+    <w:rsid w:val="00BB30FA"/>
+    <w:rsid w:val="00BB348A"/>
+    <w:rsid w:val="00BB3A54"/>
+    <w:rsid w:val="00BB76D9"/>
+    <w:rsid w:val="00BB76EE"/>
+    <w:rsid w:val="00BC0773"/>
+    <w:rsid w:val="00BC25FF"/>
+    <w:rsid w:val="00BC40D2"/>
+    <w:rsid w:val="00BC5428"/>
+    <w:rsid w:val="00BC5DB3"/>
+    <w:rsid w:val="00BC6D62"/>
     <w:rsid w:val="00BC70DC"/>
-    <w:rsid w:val="00BD1480"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C042E8"/>
+    <w:rsid w:val="00BC7EF5"/>
+    <w:rsid w:val="00BD4A10"/>
+    <w:rsid w:val="00BE0E23"/>
+    <w:rsid w:val="00BE1FC8"/>
+    <w:rsid w:val="00BE31FA"/>
+    <w:rsid w:val="00BE375C"/>
+    <w:rsid w:val="00BE3CEC"/>
+    <w:rsid w:val="00BE5039"/>
+    <w:rsid w:val="00BF0F37"/>
+    <w:rsid w:val="00BF5D2C"/>
+    <w:rsid w:val="00BF6269"/>
+    <w:rsid w:val="00BF7698"/>
+    <w:rsid w:val="00C00391"/>
+    <w:rsid w:val="00C0082D"/>
+    <w:rsid w:val="00C02D7A"/>
+    <w:rsid w:val="00C02FB0"/>
+    <w:rsid w:val="00C02FFB"/>
+    <w:rsid w:val="00C04CBA"/>
     <w:rsid w:val="00C06276"/>
-    <w:rsid w:val="00C07CB1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C22E30"/>
+    <w:rsid w:val="00C06B71"/>
+    <w:rsid w:val="00C06D6D"/>
+    <w:rsid w:val="00C11090"/>
+    <w:rsid w:val="00C1181C"/>
+    <w:rsid w:val="00C11E90"/>
+    <w:rsid w:val="00C12F3B"/>
+    <w:rsid w:val="00C137AF"/>
+    <w:rsid w:val="00C146F3"/>
+    <w:rsid w:val="00C16511"/>
+    <w:rsid w:val="00C20DC8"/>
+    <w:rsid w:val="00C224DE"/>
+    <w:rsid w:val="00C242CB"/>
+    <w:rsid w:val="00C2459E"/>
+    <w:rsid w:val="00C27789"/>
+    <w:rsid w:val="00C27B31"/>
+    <w:rsid w:val="00C3022D"/>
+    <w:rsid w:val="00C31171"/>
+    <w:rsid w:val="00C3172F"/>
+    <w:rsid w:val="00C3246F"/>
+    <w:rsid w:val="00C3296B"/>
+    <w:rsid w:val="00C32B2A"/>
     <w:rsid w:val="00C32FAE"/>
+    <w:rsid w:val="00C34373"/>
+    <w:rsid w:val="00C346C7"/>
     <w:rsid w:val="00C34F5E"/>
-    <w:rsid w:val="00C4137C"/>
+    <w:rsid w:val="00C360E7"/>
+    <w:rsid w:val="00C370F3"/>
+    <w:rsid w:val="00C42CC3"/>
+    <w:rsid w:val="00C44631"/>
     <w:rsid w:val="00C44759"/>
+    <w:rsid w:val="00C447A9"/>
+    <w:rsid w:val="00C447B3"/>
+    <w:rsid w:val="00C44F7C"/>
+    <w:rsid w:val="00C46344"/>
+    <w:rsid w:val="00C46AF3"/>
+    <w:rsid w:val="00C50273"/>
+    <w:rsid w:val="00C51E6A"/>
+    <w:rsid w:val="00C52CD8"/>
+    <w:rsid w:val="00C52D9C"/>
+    <w:rsid w:val="00C54A07"/>
+    <w:rsid w:val="00C55C06"/>
     <w:rsid w:val="00C55FD9"/>
+    <w:rsid w:val="00C56672"/>
+    <w:rsid w:val="00C56861"/>
+    <w:rsid w:val="00C571DE"/>
+    <w:rsid w:val="00C57344"/>
+    <w:rsid w:val="00C63818"/>
+    <w:rsid w:val="00C65BD6"/>
+    <w:rsid w:val="00C661ED"/>
+    <w:rsid w:val="00C675E7"/>
+    <w:rsid w:val="00C67A0B"/>
+    <w:rsid w:val="00C67BF0"/>
+    <w:rsid w:val="00C70857"/>
+    <w:rsid w:val="00C70E54"/>
     <w:rsid w:val="00C71762"/>
-    <w:rsid w:val="00C73DAA"/>
+    <w:rsid w:val="00C71A03"/>
+    <w:rsid w:val="00C71BEA"/>
+    <w:rsid w:val="00C73269"/>
+    <w:rsid w:val="00C73461"/>
     <w:rsid w:val="00C74262"/>
-    <w:rsid w:val="00C76B0E"/>
-    <w:rsid w:val="00C84BA3"/>
+    <w:rsid w:val="00C74DD3"/>
+    <w:rsid w:val="00C7712F"/>
+    <w:rsid w:val="00C774CE"/>
+    <w:rsid w:val="00C818C3"/>
+    <w:rsid w:val="00C81EB6"/>
+    <w:rsid w:val="00C8314B"/>
+    <w:rsid w:val="00C83F68"/>
+    <w:rsid w:val="00C86923"/>
+    <w:rsid w:val="00C86CFF"/>
+    <w:rsid w:val="00C91348"/>
+    <w:rsid w:val="00C918A3"/>
     <w:rsid w:val="00C9210D"/>
     <w:rsid w:val="00C9357B"/>
-    <w:rsid w:val="00CA7469"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CF1C70"/>
+    <w:rsid w:val="00C948DB"/>
+    <w:rsid w:val="00C956CC"/>
+    <w:rsid w:val="00CA068A"/>
+    <w:rsid w:val="00CA131D"/>
+    <w:rsid w:val="00CA3380"/>
+    <w:rsid w:val="00CA41C1"/>
+    <w:rsid w:val="00CA4B49"/>
+    <w:rsid w:val="00CA5006"/>
+    <w:rsid w:val="00CA6109"/>
+    <w:rsid w:val="00CB13C1"/>
+    <w:rsid w:val="00CB34F8"/>
+    <w:rsid w:val="00CB36CB"/>
+    <w:rsid w:val="00CB39E5"/>
+    <w:rsid w:val="00CB4642"/>
+    <w:rsid w:val="00CB5E00"/>
+    <w:rsid w:val="00CB723F"/>
+    <w:rsid w:val="00CB7590"/>
+    <w:rsid w:val="00CC07B7"/>
+    <w:rsid w:val="00CC1B83"/>
+    <w:rsid w:val="00CC2339"/>
+    <w:rsid w:val="00CC4298"/>
+    <w:rsid w:val="00CC6228"/>
+    <w:rsid w:val="00CC6F98"/>
+    <w:rsid w:val="00CD0F9F"/>
+    <w:rsid w:val="00CD15D4"/>
+    <w:rsid w:val="00CD69A2"/>
+    <w:rsid w:val="00CD74BB"/>
+    <w:rsid w:val="00CD7B47"/>
+    <w:rsid w:val="00CD7B4A"/>
+    <w:rsid w:val="00CD7E49"/>
+    <w:rsid w:val="00CE04DE"/>
+    <w:rsid w:val="00CE2065"/>
+    <w:rsid w:val="00CE431A"/>
+    <w:rsid w:val="00CE5641"/>
+    <w:rsid w:val="00CE61E1"/>
+    <w:rsid w:val="00CF13F8"/>
+    <w:rsid w:val="00CF1ADE"/>
+    <w:rsid w:val="00CF1C27"/>
     <w:rsid w:val="00CF34EE"/>
+    <w:rsid w:val="00CF45B6"/>
+    <w:rsid w:val="00CF51B0"/>
+    <w:rsid w:val="00CF6646"/>
+    <w:rsid w:val="00CF6793"/>
+    <w:rsid w:val="00D00228"/>
+    <w:rsid w:val="00D00246"/>
+    <w:rsid w:val="00D0032D"/>
+    <w:rsid w:val="00D00B38"/>
+    <w:rsid w:val="00D016AC"/>
     <w:rsid w:val="00D038F7"/>
+    <w:rsid w:val="00D041E2"/>
+    <w:rsid w:val="00D04378"/>
+    <w:rsid w:val="00D06416"/>
     <w:rsid w:val="00D10C03"/>
+    <w:rsid w:val="00D11BC0"/>
+    <w:rsid w:val="00D12804"/>
+    <w:rsid w:val="00D14068"/>
+    <w:rsid w:val="00D15247"/>
+    <w:rsid w:val="00D15EA5"/>
+    <w:rsid w:val="00D166C7"/>
+    <w:rsid w:val="00D176F9"/>
+    <w:rsid w:val="00D177D8"/>
+    <w:rsid w:val="00D17CDC"/>
+    <w:rsid w:val="00D20922"/>
+    <w:rsid w:val="00D21A03"/>
+    <w:rsid w:val="00D234C8"/>
+    <w:rsid w:val="00D240A6"/>
+    <w:rsid w:val="00D24B0F"/>
+    <w:rsid w:val="00D261C0"/>
+    <w:rsid w:val="00D2778D"/>
+    <w:rsid w:val="00D27A2D"/>
+    <w:rsid w:val="00D311C8"/>
+    <w:rsid w:val="00D312B1"/>
+    <w:rsid w:val="00D32488"/>
+    <w:rsid w:val="00D33EC5"/>
+    <w:rsid w:val="00D35F02"/>
+    <w:rsid w:val="00D36728"/>
     <w:rsid w:val="00D407F6"/>
-    <w:rsid w:val="00D521F9"/>
+    <w:rsid w:val="00D42ED6"/>
+    <w:rsid w:val="00D435DB"/>
+    <w:rsid w:val="00D43ACA"/>
+    <w:rsid w:val="00D4454E"/>
+    <w:rsid w:val="00D44763"/>
+    <w:rsid w:val="00D46EC2"/>
+    <w:rsid w:val="00D505EC"/>
+    <w:rsid w:val="00D51E4C"/>
+    <w:rsid w:val="00D52961"/>
+    <w:rsid w:val="00D52FFA"/>
+    <w:rsid w:val="00D534C0"/>
     <w:rsid w:val="00D53515"/>
-    <w:rsid w:val="00D56522"/>
-    <w:rsid w:val="00D65D0E"/>
+    <w:rsid w:val="00D55AF1"/>
+    <w:rsid w:val="00D57AA3"/>
+    <w:rsid w:val="00D6025D"/>
+    <w:rsid w:val="00D634DF"/>
+    <w:rsid w:val="00D639C6"/>
     <w:rsid w:val="00D665DA"/>
-    <w:rsid w:val="00D71C35"/>
+    <w:rsid w:val="00D71162"/>
+    <w:rsid w:val="00D71287"/>
+    <w:rsid w:val="00D71781"/>
+    <w:rsid w:val="00D71803"/>
+    <w:rsid w:val="00D73246"/>
+    <w:rsid w:val="00D73568"/>
+    <w:rsid w:val="00D741FF"/>
+    <w:rsid w:val="00D76447"/>
+    <w:rsid w:val="00D80727"/>
     <w:rsid w:val="00D81D30"/>
-    <w:rsid w:val="00DA2BAE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DC4DD9"/>
+    <w:rsid w:val="00D82954"/>
+    <w:rsid w:val="00D82C9E"/>
+    <w:rsid w:val="00D83DF1"/>
+    <w:rsid w:val="00D84A5C"/>
+    <w:rsid w:val="00D86B54"/>
+    <w:rsid w:val="00D8726E"/>
+    <w:rsid w:val="00D8752C"/>
+    <w:rsid w:val="00D90903"/>
+    <w:rsid w:val="00D90DE5"/>
+    <w:rsid w:val="00D9174D"/>
+    <w:rsid w:val="00D94653"/>
+    <w:rsid w:val="00D946B2"/>
+    <w:rsid w:val="00D946E4"/>
+    <w:rsid w:val="00D94EF5"/>
+    <w:rsid w:val="00D95D4C"/>
+    <w:rsid w:val="00D9675E"/>
+    <w:rsid w:val="00D96848"/>
+    <w:rsid w:val="00D968B6"/>
+    <w:rsid w:val="00DA0287"/>
+    <w:rsid w:val="00DA3B34"/>
+    <w:rsid w:val="00DA3F07"/>
+    <w:rsid w:val="00DA4216"/>
+    <w:rsid w:val="00DA668F"/>
+    <w:rsid w:val="00DA67A9"/>
+    <w:rsid w:val="00DA7F8E"/>
+    <w:rsid w:val="00DB08B2"/>
+    <w:rsid w:val="00DB1683"/>
+    <w:rsid w:val="00DB25CE"/>
+    <w:rsid w:val="00DB27E9"/>
+    <w:rsid w:val="00DB2A68"/>
+    <w:rsid w:val="00DB51AC"/>
+    <w:rsid w:val="00DB54B2"/>
+    <w:rsid w:val="00DC0C7D"/>
+    <w:rsid w:val="00DC4358"/>
+    <w:rsid w:val="00DC616F"/>
+    <w:rsid w:val="00DC639C"/>
+    <w:rsid w:val="00DC65A6"/>
+    <w:rsid w:val="00DD1224"/>
+    <w:rsid w:val="00DD2F35"/>
+    <w:rsid w:val="00DD5FDA"/>
+    <w:rsid w:val="00DD72CF"/>
     <w:rsid w:val="00DD7529"/>
-    <w:rsid w:val="00DE2523"/>
+    <w:rsid w:val="00DE1642"/>
+    <w:rsid w:val="00DE218C"/>
+    <w:rsid w:val="00DE280B"/>
     <w:rsid w:val="00DE2CF4"/>
+    <w:rsid w:val="00DE2E4E"/>
+    <w:rsid w:val="00DE3E2C"/>
+    <w:rsid w:val="00DE4643"/>
+    <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE4DBC"/>
-    <w:rsid w:val="00E05D65"/>
+    <w:rsid w:val="00DF00DE"/>
+    <w:rsid w:val="00DF0129"/>
+    <w:rsid w:val="00DF0DAF"/>
+    <w:rsid w:val="00DF49DE"/>
+    <w:rsid w:val="00DF53B0"/>
+    <w:rsid w:val="00DF5A7D"/>
+    <w:rsid w:val="00DF5D7C"/>
+    <w:rsid w:val="00DF64B3"/>
+    <w:rsid w:val="00E00E7A"/>
+    <w:rsid w:val="00E01CB4"/>
+    <w:rsid w:val="00E02C21"/>
+    <w:rsid w:val="00E04778"/>
+    <w:rsid w:val="00E05037"/>
+    <w:rsid w:val="00E05B03"/>
+    <w:rsid w:val="00E05F1A"/>
+    <w:rsid w:val="00E07EBF"/>
+    <w:rsid w:val="00E10DF7"/>
+    <w:rsid w:val="00E1203E"/>
+    <w:rsid w:val="00E153E1"/>
+    <w:rsid w:val="00E16E50"/>
+    <w:rsid w:val="00E17AD7"/>
+    <w:rsid w:val="00E20FAB"/>
+    <w:rsid w:val="00E212D1"/>
     <w:rsid w:val="00E21610"/>
+    <w:rsid w:val="00E22B62"/>
     <w:rsid w:val="00E24066"/>
-    <w:rsid w:val="00E315DD"/>
+    <w:rsid w:val="00E24460"/>
+    <w:rsid w:val="00E2487F"/>
+    <w:rsid w:val="00E255E3"/>
+    <w:rsid w:val="00E260B4"/>
+    <w:rsid w:val="00E27848"/>
+    <w:rsid w:val="00E3100C"/>
+    <w:rsid w:val="00E31349"/>
+    <w:rsid w:val="00E31E9E"/>
     <w:rsid w:val="00E33313"/>
+    <w:rsid w:val="00E34BF5"/>
+    <w:rsid w:val="00E34F64"/>
+    <w:rsid w:val="00E36163"/>
+    <w:rsid w:val="00E36A00"/>
+    <w:rsid w:val="00E36B75"/>
     <w:rsid w:val="00E36DD9"/>
-    <w:rsid w:val="00E5516A"/>
-    <w:rsid w:val="00E6077C"/>
+    <w:rsid w:val="00E37643"/>
+    <w:rsid w:val="00E379FA"/>
+    <w:rsid w:val="00E4005D"/>
+    <w:rsid w:val="00E448C1"/>
+    <w:rsid w:val="00E45218"/>
+    <w:rsid w:val="00E51132"/>
+    <w:rsid w:val="00E51CBA"/>
+    <w:rsid w:val="00E51F3C"/>
+    <w:rsid w:val="00E5384A"/>
+    <w:rsid w:val="00E541EE"/>
+    <w:rsid w:val="00E54443"/>
+    <w:rsid w:val="00E54E40"/>
+    <w:rsid w:val="00E56BA0"/>
     <w:rsid w:val="00E61500"/>
+    <w:rsid w:val="00E62E8E"/>
+    <w:rsid w:val="00E62FA6"/>
+    <w:rsid w:val="00E63178"/>
+    <w:rsid w:val="00E64AFC"/>
     <w:rsid w:val="00E6512B"/>
+    <w:rsid w:val="00E6515A"/>
+    <w:rsid w:val="00E65655"/>
     <w:rsid w:val="00E65AC3"/>
-    <w:rsid w:val="00E70477"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E94214"/>
+    <w:rsid w:val="00E677F8"/>
+    <w:rsid w:val="00E67AE6"/>
+    <w:rsid w:val="00E700D0"/>
+    <w:rsid w:val="00E72307"/>
+    <w:rsid w:val="00E72451"/>
+    <w:rsid w:val="00E7344F"/>
+    <w:rsid w:val="00E75098"/>
+    <w:rsid w:val="00E76957"/>
+    <w:rsid w:val="00E76E09"/>
+    <w:rsid w:val="00E774BB"/>
+    <w:rsid w:val="00E8074B"/>
+    <w:rsid w:val="00E822F7"/>
+    <w:rsid w:val="00E83D09"/>
+    <w:rsid w:val="00E83F5F"/>
+    <w:rsid w:val="00E84F56"/>
+    <w:rsid w:val="00E86827"/>
+    <w:rsid w:val="00E874D4"/>
+    <w:rsid w:val="00E91EAB"/>
+    <w:rsid w:val="00E92483"/>
+    <w:rsid w:val="00E93C85"/>
+    <w:rsid w:val="00E93ED7"/>
+    <w:rsid w:val="00E9448B"/>
+    <w:rsid w:val="00E94CB6"/>
+    <w:rsid w:val="00E9658B"/>
     <w:rsid w:val="00E96AF5"/>
+    <w:rsid w:val="00E96FB5"/>
+    <w:rsid w:val="00E97D02"/>
     <w:rsid w:val="00EA157B"/>
-    <w:rsid w:val="00EA7702"/>
-    <w:rsid w:val="00EB36D1"/>
+    <w:rsid w:val="00EA4345"/>
+    <w:rsid w:val="00EA4E88"/>
+    <w:rsid w:val="00EB22F4"/>
+    <w:rsid w:val="00EB2378"/>
+    <w:rsid w:val="00EB32CA"/>
+    <w:rsid w:val="00EB3571"/>
     <w:rsid w:val="00EB4694"/>
-    <w:rsid w:val="00EC2E96"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EE2F98"/>
+    <w:rsid w:val="00EB7C07"/>
+    <w:rsid w:val="00EC0ED0"/>
+    <w:rsid w:val="00EC1990"/>
+    <w:rsid w:val="00EC23A3"/>
+    <w:rsid w:val="00EC2985"/>
+    <w:rsid w:val="00EC2B1C"/>
+    <w:rsid w:val="00EC2D68"/>
+    <w:rsid w:val="00EC3334"/>
+    <w:rsid w:val="00EC3652"/>
+    <w:rsid w:val="00EC466B"/>
+    <w:rsid w:val="00EC4CC5"/>
+    <w:rsid w:val="00EC60E9"/>
+    <w:rsid w:val="00EC6A0F"/>
+    <w:rsid w:val="00ED4B0C"/>
+    <w:rsid w:val="00EE0D64"/>
+    <w:rsid w:val="00EE188E"/>
+    <w:rsid w:val="00EE25B8"/>
+    <w:rsid w:val="00EE2E49"/>
     <w:rsid w:val="00EE3346"/>
-    <w:rsid w:val="00EE3E56"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F14F0C"/>
+    <w:rsid w:val="00EE5057"/>
+    <w:rsid w:val="00EE757F"/>
+    <w:rsid w:val="00EE7B25"/>
+    <w:rsid w:val="00EF073D"/>
+    <w:rsid w:val="00EF1935"/>
+    <w:rsid w:val="00EF2132"/>
+    <w:rsid w:val="00EF6E2E"/>
+    <w:rsid w:val="00F027F3"/>
+    <w:rsid w:val="00F03B13"/>
+    <w:rsid w:val="00F0448F"/>
+    <w:rsid w:val="00F04B6D"/>
+    <w:rsid w:val="00F0607A"/>
+    <w:rsid w:val="00F1122A"/>
+    <w:rsid w:val="00F12B26"/>
+    <w:rsid w:val="00F15E92"/>
+    <w:rsid w:val="00F17C8D"/>
     <w:rsid w:val="00F229E9"/>
-    <w:rsid w:val="00F23A97"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F413A6"/>
+    <w:rsid w:val="00F23729"/>
+    <w:rsid w:val="00F2376A"/>
+    <w:rsid w:val="00F246A0"/>
+    <w:rsid w:val="00F24D25"/>
+    <w:rsid w:val="00F260BF"/>
+    <w:rsid w:val="00F26400"/>
+    <w:rsid w:val="00F277D4"/>
+    <w:rsid w:val="00F30596"/>
+    <w:rsid w:val="00F319FE"/>
+    <w:rsid w:val="00F32537"/>
+    <w:rsid w:val="00F3299C"/>
+    <w:rsid w:val="00F32F15"/>
+    <w:rsid w:val="00F3379A"/>
+    <w:rsid w:val="00F3469A"/>
+    <w:rsid w:val="00F3546C"/>
+    <w:rsid w:val="00F370FD"/>
+    <w:rsid w:val="00F41AF7"/>
+    <w:rsid w:val="00F42150"/>
+    <w:rsid w:val="00F42ABA"/>
+    <w:rsid w:val="00F4503E"/>
+    <w:rsid w:val="00F45338"/>
     <w:rsid w:val="00F47AA7"/>
-    <w:rsid w:val="00F47B47"/>
-    <w:rsid w:val="00F50EB7"/>
     <w:rsid w:val="00F5117D"/>
-    <w:rsid w:val="00F545DD"/>
+    <w:rsid w:val="00F511B3"/>
+    <w:rsid w:val="00F5288E"/>
+    <w:rsid w:val="00F52AF1"/>
+    <w:rsid w:val="00F55C24"/>
+    <w:rsid w:val="00F57368"/>
+    <w:rsid w:val="00F57770"/>
+    <w:rsid w:val="00F5790D"/>
+    <w:rsid w:val="00F61622"/>
+    <w:rsid w:val="00F629A6"/>
+    <w:rsid w:val="00F65AA0"/>
+    <w:rsid w:val="00F65B60"/>
+    <w:rsid w:val="00F664CD"/>
+    <w:rsid w:val="00F665F7"/>
+    <w:rsid w:val="00F77744"/>
     <w:rsid w:val="00F77822"/>
-    <w:rsid w:val="00F922E2"/>
-    <w:rsid w:val="00F976CD"/>
+    <w:rsid w:val="00F82C75"/>
+    <w:rsid w:val="00F830E5"/>
+    <w:rsid w:val="00F839D0"/>
+    <w:rsid w:val="00F84608"/>
+    <w:rsid w:val="00F84A3D"/>
+    <w:rsid w:val="00F90913"/>
+    <w:rsid w:val="00F9437F"/>
+    <w:rsid w:val="00F9742C"/>
+    <w:rsid w:val="00F97A5C"/>
+    <w:rsid w:val="00F97C33"/>
+    <w:rsid w:val="00FA0DF4"/>
+    <w:rsid w:val="00FA1660"/>
     <w:rsid w:val="00FA25D4"/>
-    <w:rsid w:val="00FB5AC8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FD410A"/>
+    <w:rsid w:val="00FA2685"/>
+    <w:rsid w:val="00FA402C"/>
+    <w:rsid w:val="00FA419E"/>
+    <w:rsid w:val="00FA4535"/>
+    <w:rsid w:val="00FA7F7C"/>
+    <w:rsid w:val="00FB352A"/>
+    <w:rsid w:val="00FB3BF0"/>
+    <w:rsid w:val="00FB4954"/>
+    <w:rsid w:val="00FB54D0"/>
+    <w:rsid w:val="00FB6037"/>
+    <w:rsid w:val="00FB6760"/>
+    <w:rsid w:val="00FB775E"/>
+    <w:rsid w:val="00FC0247"/>
+    <w:rsid w:val="00FC0386"/>
+    <w:rsid w:val="00FC0A73"/>
+    <w:rsid w:val="00FC34F7"/>
+    <w:rsid w:val="00FC3DB3"/>
+    <w:rsid w:val="00FC4AB7"/>
+    <w:rsid w:val="00FC56B2"/>
+    <w:rsid w:val="00FC6B17"/>
+    <w:rsid w:val="00FC7556"/>
+    <w:rsid w:val="00FD0EF8"/>
+    <w:rsid w:val="00FD0F91"/>
+    <w:rsid w:val="00FD1B58"/>
+    <w:rsid w:val="00FD25EA"/>
+    <w:rsid w:val="00FD26CF"/>
+    <w:rsid w:val="00FD33F7"/>
+    <w:rsid w:val="00FD3FD1"/>
+    <w:rsid w:val="00FD5391"/>
+    <w:rsid w:val="00FD60A9"/>
     <w:rsid w:val="00FD6262"/>
-    <w:rsid w:val="00FE014E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF7CC4"/>
+    <w:rsid w:val="00FD6C04"/>
+    <w:rsid w:val="00FD6FF1"/>
+    <w:rsid w:val="00FD7052"/>
+    <w:rsid w:val="00FD7642"/>
+    <w:rsid w:val="00FD7E6E"/>
+    <w:rsid w:val="00FE3903"/>
+    <w:rsid w:val="00FE5C71"/>
+    <w:rsid w:val="00FE607E"/>
+    <w:rsid w:val="00FF052F"/>
+    <w:rsid w:val="00FF0AC8"/>
+    <w:rsid w:val="00FF1229"/>
+    <w:rsid w:val="00FF151B"/>
+    <w:rsid w:val="00FF217E"/>
+    <w:rsid w:val="00FF2D04"/>
+    <w:rsid w:val="00FF5AD6"/>
+    <w:rsid w:val="00FF6038"/>
+    <w:rsid w:val="00FF6C3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05BB39BA"/>
   <w15:docId w15:val="{4268EEB0-157B-4F34-9D7C-ACD941EAD861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="470" w:hanging="357"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10374,55 +22945,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -10601,115 +23167,185 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE3346"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00973120"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5117D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00801191"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00863EF8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008A3C9E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsaccreditation@englandathletics.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@welshathletics.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officialsendurance@scottish-athletics.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:officials@athleticsni.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -10976,50 +23612,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001FC94F334217A47AC945B66C92C6A67" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="29ce6eb7da55cf48a9d1be3c89cbb79b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0f59cc41-74f8-4139-9196-f4da72c4df9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed3697e20e7620e78ff2137eaf972564" ns2:_="">
     <xsd:import namespace="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -11164,120 +23804,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A911ED-B730-4039-BF9C-2242C78D27D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7FA090A-CB57-4E0F-835A-E063BB5D6E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0f59cc41-74f8-4139-9196-f4da72c4df9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{903BDEAF-6559-49AE-B76F-28B9F2520F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838D54DC-F768-4AAE-9EC3-6675D9550DFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2366</Characters>
+  <Pages>5</Pages>
+  <Words>1093</Words>
+  <Characters>6234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2775</CharactersWithSpaces>
+  <CharactersWithSpaces>7313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viki Brockett</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-07-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">