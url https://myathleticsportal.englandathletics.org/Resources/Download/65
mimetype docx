--- v0 (2025-12-28)
+++ v1 (2026-06-18)
@@ -239,51 +239,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5610A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question.</w:t>
       </w:r>
       <w:r w:rsidR="006403B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEF4B6D" w14:textId="1A188E82" w:rsidR="000B4B9B" w:rsidRDefault="00923673" w:rsidP="00AA7264">
+    <w:p w14:paraId="0DEF4B6D" w14:textId="0AAA3E4C" w:rsidR="000B4B9B" w:rsidRDefault="00923673" w:rsidP="00AA7264">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>You can</w:t>
       </w:r>
       <w:r w:rsidR="00F65731">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -316,50 +316,83 @@
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00F65731" w:rsidRPr="00435CDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>WPA Rule Book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F65731">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D32B91">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00D32B91" w:rsidRPr="00091FBC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>long throws protocol</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D32B91">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="005C207D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F65731">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">to support you in answering the </w:t>
       </w:r>
       <w:r w:rsidR="005C207D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -5826,51 +5859,51 @@
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16A5C9BC" wp14:editId="03A51B42">
                   <wp:extent cx="5467350" cy="1796303"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1246862585" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5478088" cy="1799831"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -8499,795 +8532,609 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F974BF" w14:textId="09E21B69" w:rsidR="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00FA3612">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="796"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="178"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00306D69" w:rsidRPr="00FA3612" w14:paraId="4A4E1F2D" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="000841A7" w:rsidRPr="00FA3612" w14:paraId="0AA2244B" w14:textId="77777777" w:rsidTr="000841A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20DC2DBC" w14:textId="299BC471" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="00306D69">
+          <w:p w14:paraId="32C46009" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1</w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39D34A15" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="32A4F54A" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79CDD7B9" w14:textId="3C39A764" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="7D62DE50" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Once you have been upgraded to Level 2 you will be able to lead a long throws competition.  Place the following actions in the order you would carry them out when calling up an athlete to throw. </w:t>
             </w:r>
-            <w:r w:rsidR="009D220F" w:rsidRPr="00FA3612">
+            <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...25 lines deleted...]
-          <w:p w14:paraId="68D9DB13" w14:textId="4D6757B2" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F79960" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tell </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="08B6664F" w14:textId="1D9AB580" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+              <w:t>Tell the athlete they are clear to throw</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C3CA86" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Blow</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="587FA895" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+              <w:t>Blow the warning horn to alert the officials in the sector</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273D3792" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Take one further check that the sector is clear</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34734BB3" w14:textId="57F86B1C" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="72899B0D" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wait for acknowledgement from </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="462BD743" w14:textId="1053159D" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+              <w:t>Wait for acknowledgement from the sector officials, including photographers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240E38B6" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Call the athlete to </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="1AEDF8E3" w14:textId="4DF57BE8" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+              <w:t>Call the athlete to the mouth of the cage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A262AD" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allow </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="3671E43F" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+              <w:t>Allow the athlete to enter the cage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B06869" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Walk to the Chief judge’s position to observe the circle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00306D69" w:rsidRPr="00FA3612" w14:paraId="047D46EB" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="000841A7" w:rsidRPr="00FA3612" w14:paraId="2FA4217C" w14:textId="77777777" w:rsidTr="000841A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="320ED678" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="095701CE" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E467A41" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="69ECEF6C" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="70CD0672" w14:textId="3427CB86" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00B30A4F" w:rsidP="00306D69">
+          <w:p w14:paraId="41A9F18A" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5,6,2,4,7,3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00306D69" w:rsidRPr="00FA3612" w14:paraId="6A7E6920" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="000841A7" w:rsidRPr="00FA3612" w14:paraId="50461B9B" w14:textId="77777777" w:rsidTr="000841A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55165074" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="46A57088" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54195CFD" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="53DAED1E" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C11307F" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="10C77E54" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2,5,4,6,3,7,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00306D69" w:rsidRPr="00FA3612" w14:paraId="10D4C6D2" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="000841A7" w:rsidRPr="00FA3612" w14:paraId="2C18F543" w14:textId="77777777" w:rsidTr="000841A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E93ED89" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="2C9DE0E7" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0C4C60" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="3FC9BE5B" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDAF423" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="39988AFE" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>1,5,3,2,4,7,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00306D69" w:rsidRPr="00FA3612" w14:paraId="2AB2A22E" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="000841A7" w:rsidRPr="00FA3612" w14:paraId="192645D5" w14:textId="77777777" w:rsidTr="000841A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDC338A" w14:textId="3A8AF853" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="5485CDA7" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B21964" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="2C2F4FFE" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3284C627" w14:textId="77777777" w:rsidR="00306D69" w:rsidRPr="00FA3612" w:rsidRDefault="00306D69" w:rsidP="00306D69">
+          <w:p w14:paraId="2E1C9253" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="000841A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5,2,4,6,3,7,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="1BFAF920" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="640AA425" w14:textId="77777777" w:rsidTr="005B51FD">
+      <w:tr w:rsidR="00C049FB" w:rsidRPr="00FA3612" w14:paraId="38B24F36" w14:textId="77777777" w:rsidTr="00817401">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F7B070" w14:textId="47B7483E" w:rsidR="00130D3C" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="005B51FD">
-[...37 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="0546DB7A" w14:textId="77777777" w:rsidR="00C049FB" w:rsidRPr="00FA3612" w:rsidRDefault="00C049FB" w:rsidP="00817401">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>14A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0038B466" w14:textId="77777777" w:rsidR="00130D3C" w:rsidRPr="00FA3612" w:rsidRDefault="00130D3C" w:rsidP="005B51FD">
+          <w:p w14:paraId="0A5E9B22" w14:textId="77777777" w:rsidR="00C049FB" w:rsidRPr="00FA3612" w:rsidRDefault="00C049FB" w:rsidP="00817401">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="707C1A52" w14:textId="113FEC76" w:rsidR="00130D3C" w:rsidRPr="00FA3612" w:rsidRDefault="00250B88" w:rsidP="005B51FD">
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> (1 mark)</w:t>
+          <w:p w14:paraId="6A722996" w14:textId="77777777" w:rsidR="00C049FB" w:rsidRPr="00FA3612" w:rsidRDefault="00C049FB" w:rsidP="00817401">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number or source for question 14 (1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="10DA5203" w14:textId="77777777" w:rsidTr="005B51FD">
+      <w:tr w:rsidR="00C049FB" w:rsidRPr="00FA3612" w14:paraId="7B7BF7D6" w14:textId="77777777" w:rsidTr="00817401">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="07480220" w14:textId="77777777" w:rsidR="00130D3C" w:rsidRPr="00FA3612" w:rsidRDefault="00130D3C" w:rsidP="005B51FD">
+          <w:p w14:paraId="2B959DCA" w14:textId="77777777" w:rsidR="00C049FB" w:rsidRPr="00FA3612" w:rsidRDefault="00C049FB" w:rsidP="00817401">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="70864191" w14:textId="77777777" w:rsidR="00130D3C" w:rsidRPr="00FA3612" w:rsidRDefault="00130D3C" w:rsidP="005B51FD">
+          <w:p w14:paraId="25D319B0" w14:textId="77777777" w:rsidR="00C049FB" w:rsidRPr="00FA3612" w:rsidRDefault="00C049FB" w:rsidP="00817401">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="698E3D80" w14:textId="4AF1B004" w:rsidR="00130D3C" w:rsidRPr="00FA3612" w:rsidRDefault="00130D3C" w:rsidP="005B51FD">
+          <w:p w14:paraId="2E8D3D78" w14:textId="77777777" w:rsidR="00C049FB" w:rsidRPr="00FA3612" w:rsidRDefault="00C049FB" w:rsidP="00817401">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08498FAD" w14:textId="77777777" w:rsidR="007F1B9E" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="00AD25C7">
+    <w:p w14:paraId="71953CB5" w14:textId="77777777" w:rsidR="00C049FB" w:rsidRPr="00FA3612" w:rsidRDefault="00C049FB" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="10575E9F" w14:textId="77777777" w:rsidTr="004A48F7">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
@@ -10430,87 +10277,130 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6057A328" w14:textId="2672AC9A" w:rsidR="00B51F9C" w:rsidRPr="00FA3612" w:rsidRDefault="00B51F9C" w:rsidP="005B51FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BF7C6B2" w14:textId="77777777" w:rsidR="008345D4" w:rsidRPr="00FA3612" w:rsidRDefault="008345D4" w:rsidP="00AD25C7">
+    <w:p w14:paraId="6BF7C6B2" w14:textId="77777777" w:rsidR="008345D4" w:rsidRDefault="008345D4" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71797EAC" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039E299F" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FD3922" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6760D785" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6701E09B" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37ECE5B9" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="37AD3388" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5922C7E8" w14:textId="21DBDACF" w:rsidR="005D263F" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="005B51FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009D67C7" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="005D263F" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="265C078B" w14:textId="77777777" w:rsidR="005D263F" w:rsidRPr="00FA3612" w:rsidRDefault="005D263F" w:rsidP="005B51FD">
@@ -11059,51 +10949,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="155CDBE4" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44CE216A" w14:textId="5BF81DC2" w:rsidR="0022567A" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="005B51FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006D05A8" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="0022567A" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32E4C2CA" w14:textId="77777777" w:rsidR="0022567A" w:rsidRPr="00FA3612" w:rsidRDefault="0022567A" w:rsidP="005B51FD">
@@ -12722,91 +12611,128 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="2AA6B690" w14:textId="68FE6B73" w:rsidR="0051254D" w:rsidRPr="00FA3612" w:rsidRDefault="0051254D" w:rsidP="0051254D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="5D35542A" w14:textId="77777777" w:rsidR="008345D4" w:rsidRPr="00FA3612" w:rsidRDefault="008345D4" w:rsidP="007C1A6E">
+    <w:p w14:paraId="5D35542A" w14:textId="77777777" w:rsidR="008345D4" w:rsidRDefault="008345D4" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2766F544" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D39AC5" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60932C19" w14:textId="77777777" w:rsidR="000841A7" w:rsidRDefault="000841A7" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102D4940" w14:textId="77777777" w:rsidR="000841A7" w:rsidRPr="00FA3612" w:rsidRDefault="000841A7" w:rsidP="007C1A6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00017E84" w:rsidRPr="00FA3612" w14:paraId="2C49739A" w14:textId="77777777" w:rsidTr="00146725">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10E6748E" w14:textId="5F71B454" w:rsidR="00017E84" w:rsidRPr="00FA3612" w:rsidRDefault="00017E84" w:rsidP="00017E84">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk214876514"/>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">21. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74122A99" w14:textId="77777777" w:rsidR="00017E84" w:rsidRPr="00FA3612" w:rsidRDefault="00017E84" w:rsidP="00017E84">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77F92691" w14:textId="5279FF0E" w:rsidR="00017E84" w:rsidRPr="00FA3612" w:rsidRDefault="00130E66" w:rsidP="00130E66">
             <w:pPr>
@@ -13712,51 +13638,51 @@
       <w:r w:rsidRPr="00FA3612">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C0396A0" wp14:editId="713978F1">
             <wp:extent cx="6645910" cy="1479550"/>
             <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
             <wp:docPr id="444119153" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6645910" cy="1479550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13879,89 +13805,251 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="53C748BF" w14:textId="38E37E7D" w:rsidR="0063456B" w:rsidRPr="00FA3612" w:rsidRDefault="0063456B" w:rsidP="00146725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="138D7DB5" w14:textId="77777777" w:rsidR="00890EF8" w:rsidRPr="00FA3612" w:rsidRDefault="00890EF8" w:rsidP="007C1A6E">
+    <w:p w14:paraId="138D7DB5" w14:textId="77777777" w:rsidR="00890EF8" w:rsidRDefault="00890EF8" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26716EB9" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5F7FFF" w14:textId="06E92362" w:rsidR="00FE7668" w:rsidRDefault="00DE2ACE" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please see next page for Q23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D41B7E" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715083F6" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B4BF11" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562A9B85" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1817A278" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F349F41" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D01890" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10423278" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C1DCD4" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4632C359" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC21B0C" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4082C7AF" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA6121A" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242BCE1B" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF8958A" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="007C1A6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="666"/>
         <w:gridCol w:w="463"/>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="00282FB4" w:rsidRPr="00FA3612" w14:paraId="07BF23A4" w14:textId="45AFA393" w:rsidTr="00F70007">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E1D1FB1" w14:textId="4C927E8B" w:rsidR="00377B7E" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="00A3447A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00CA3C7B" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00377B7E" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E55AC22" w14:textId="77777777" w:rsidR="00377B7E" w:rsidRPr="00FA3612" w:rsidRDefault="00377B7E" w:rsidP="00A3447A">
@@ -15322,104 +15410,90 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6596B332" w14:textId="77777777" w:rsidR="00F663E1" w:rsidRPr="00FA3612" w:rsidRDefault="00F663E1" w:rsidP="006E1A6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="389DE05F" w14:textId="792D3E81" w:rsidR="00F70007" w:rsidRDefault="00F70007">
+    <w:p w14:paraId="57C3E208" w14:textId="2B35878D" w:rsidR="00F70007" w:rsidRDefault="00F70007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="633"/>
         <w:gridCol w:w="496"/>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="005934D8" w:rsidRPr="00FA3612" w14:paraId="02A88FCD" w14:textId="77777777" w:rsidTr="00F70007">
         <w:trPr>
           <w:trHeight w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FBF0FD9" w14:textId="415F7472" w:rsidR="00617B74" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="004B7145">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00CA3C7B" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
             <w:r w:rsidR="00617B74" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15534,2857 +15608,1541 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>7 ½ marks</w:t>
             </w:r>
             <w:r w:rsidR="00617B74" w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37FB789D" w14:textId="7210B207" w:rsidR="00A05D66" w:rsidRPr="00FA3612" w:rsidRDefault="00A05D66" w:rsidP="001C7484">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47A8107A" w14:textId="77777777" w:rsidR="000A57EE" w:rsidRPr="00FA3612" w:rsidRDefault="000A57EE">
+    <w:p w14:paraId="47A8107A" w14:textId="77777777" w:rsidR="000A57EE" w:rsidRDefault="000A57EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9832" w:type="dxa"/>
-        <w:tblInd w:w="653" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="622"/>
+        <w:gridCol w:w="507"/>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="72090F90" w14:textId="77777777" w:rsidTr="00283F57">
+        <w:trPr>
+          <w:trHeight w:val="572"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="624FDB48" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00283F57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">23B. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9C426F" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00283F57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AD57AC" w14:textId="60A6FC5A" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00283F57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please highlight/circle the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wind</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">speed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> below, for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the corresponding best trial of each athlete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Q23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 ½ marks) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="374B6433" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="7644" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3088"/>
         <w:gridCol w:w="1402"/>
         <w:gridCol w:w="1577"/>
         <w:gridCol w:w="1577"/>
-        <w:gridCol w:w="2188"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="5A0BC1B4" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="5A0BC1B4" w14:textId="0557A3D0" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D59B5DB" w14:textId="10718E56" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00954B9B" w:rsidP="00954B9B">
+          <w:p w14:paraId="6D59B5DB" w14:textId="10718E56" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25A28E1E" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="25A28E1E" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Round 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6832DC9A" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="6832DC9A" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Round 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0245F9A2" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="0245F9A2" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Round 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="2F668C48" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="2F668C48" w14:textId="0D8ADB0E" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1012FEEB" w14:textId="6CD13851" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="1012FEEB" w14:textId="6CD13851" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E Williams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43CA3FC2" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="43CA3FC2" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+2.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40FCCCC5" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="40FCCCC5" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+0.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D486C7F" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="3D486C7F" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-1.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="71577045" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="71577045" w14:textId="44A9C8A3" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C207C2D" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="0C207C2D" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="554891E7" w14:textId="016A42E3" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="554891E7" w14:textId="016A42E3" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C1236AA" w14:textId="2A510645" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="5C1236AA" w14:textId="2A510645" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41C7F93D" w14:textId="46DD13E5" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="41C7F93D" w14:textId="46DD13E5" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="79E5D560" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="79E5D560" w14:textId="52879236" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="427AEB3F" w14:textId="42CAE5AA" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="427AEB3F" w14:textId="42CAE5AA" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P Auckland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="009FA42F" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="009FA42F" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+1.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="076A5FD1" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="076A5FD1" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+1.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16EA8602" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="16EA8602" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="770A858F" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="770A858F" w14:textId="52BFAAEA" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0137B732" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="0137B732" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="517B9B41" w14:textId="3F2135C3" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="517B9B41" w14:textId="3F2135C3" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DFFFF42" w14:textId="36A3A5ED" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="0DFFFF42" w14:textId="36A3A5ED" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30F04279" w14:textId="6494AC52" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="30F04279" w14:textId="6494AC52" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="0ACA19F7" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="0ACA19F7" w14:textId="1C043E8D" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69B2B7E2" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="69B2B7E2" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>J Alexander</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0845398A" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="0845398A" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+1.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62BD0DD7" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="62BD0DD7" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+0.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C8DF7A" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="09C8DF7A" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-2.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="316BEEDB" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="316BEEDB" w14:textId="1E636548" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0652BF53" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="0652BF53" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F82752C" w14:textId="1326023C" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="2F82752C" w14:textId="1326023C" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AD5DE4B" w14:textId="56E7BC0C" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="3AD5DE4B" w14:textId="56E7BC0C" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39BDBDC3" w14:textId="78184A4F" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="39BDBDC3" w14:textId="78184A4F" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="05CFDBEB" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="05CFDBEB" w14:textId="0B57BF68" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B719FC" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="14B719FC" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>K Davies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F6C8487" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="4F6C8487" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+1.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="112520CA" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="112520CA" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58678E84" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="58678E84" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-1.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="5A2BD639" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="5A2BD639" w14:textId="3CBBEF53" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12348564" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="12348564" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03EDF797" w14:textId="20F6D9FE" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="03EDF797" w14:textId="20F6D9FE" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B40206A" w14:textId="4458E285" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="5B40206A" w14:textId="4458E285" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46286410" w14:textId="34308486" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="46286410" w14:textId="34308486" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="2C5A75F9" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="2C5A75F9" w14:textId="77A73395" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EC6295D" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="5EC6295D" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>J Mason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="732DBAC2" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="732DBAC2" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-1.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C62ACD9" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="3C62ACD9" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="308DCACA" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="308DCACA" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA3612">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-1.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="40FD8A15" w14:textId="77777777" w:rsidTr="00F70007">
+      <w:tr w:rsidR="00FE7668" w:rsidRPr="00FA3612" w14:paraId="40FD8A15" w14:textId="6109F4A1" w:rsidTr="00FE7668">
         <w:trPr>
           <w:trHeight w:val="148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="256CAEE5" w14:textId="77777777" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="256CAEE5" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="557E4E13" w14:textId="3B28C048" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="557E4E13" w14:textId="3B28C048" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6986024C" w14:textId="0C809034" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="6986024C" w14:textId="0C809034" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5512FDD1" w14:textId="3915984D" w:rsidR="00E62D9D" w:rsidRPr="00FA3612" w:rsidRDefault="00E62D9D" w:rsidP="00954B9B">
+          <w:p w14:paraId="5512FDD1" w14:textId="3915984D" w:rsidR="00FE7668" w:rsidRPr="00FA3612" w:rsidRDefault="00FE7668" w:rsidP="00954B9B">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...19 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3297A59B" w14:textId="77777777" w:rsidR="0038518E" w:rsidRPr="00FA3612" w:rsidRDefault="0038518E" w:rsidP="00B97A65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...74 lines deleted...]
-    <w:p w14:paraId="7AC772BA" w14:textId="77777777" w:rsidR="00852714" w:rsidRPr="00FA3612" w:rsidRDefault="00852714" w:rsidP="006325DC">
+    <w:p w14:paraId="1CF80401" w14:textId="2E2C1D3D" w:rsidR="00F70007" w:rsidRDefault="00F70007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="581CE545" w14:textId="4AE62411" w:rsidR="006325DC" w:rsidRPr="00FA3612" w:rsidRDefault="006325DC" w:rsidP="006325DC">
+    <w:p w14:paraId="0F9405A8" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA3612">
+    </w:p>
+    <w:p w14:paraId="44556467" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wind Gauge Card </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:tbl>
-[...1073 lines deleted...]
-    <w:p w14:paraId="44E6D988" w14:textId="77777777" w:rsidR="006325DC" w:rsidRPr="00FA3612" w:rsidRDefault="006325DC" w:rsidP="00916BB9">
+    <w:p w14:paraId="749FC3D2" w14:textId="77777777" w:rsidR="00FE7668" w:rsidRDefault="00FE7668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...68 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="006966D2" w:rsidRPr="00FA3612" w14:paraId="37A9F3D6" w14:textId="77777777" w:rsidTr="00F70007">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F50A0CE" w14:textId="25DC4035" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="006966D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -21064,152 +19822,152 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FA3612">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FA3612">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE78DEB" w14:textId="77777777" w:rsidR="00131169" w:rsidRPr="00FA3612" w:rsidRDefault="00131169" w:rsidP="00B0452A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00131169" w:rsidRPr="00FA3612" w:rsidSect="00FA3612">
-      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="113" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61666000" w14:textId="77777777" w:rsidR="00B04BD4" w:rsidRDefault="00B04BD4" w:rsidP="00C76853">
+    <w:p w14:paraId="03ABB0D6" w14:textId="77777777" w:rsidR="008E4485" w:rsidRDefault="008E4485" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08713AB3" w14:textId="77777777" w:rsidR="00B04BD4" w:rsidRDefault="00B04BD4" w:rsidP="00C76853">
+    <w:p w14:paraId="12C411FA" w14:textId="77777777" w:rsidR="008E4485" w:rsidRDefault="008E4485" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C0AE51" w14:textId="77777777" w:rsidR="00B04BD4" w:rsidRDefault="00B04BD4" w:rsidP="00C76853">
+    <w:p w14:paraId="716CF2CD" w14:textId="77777777" w:rsidR="008E4485" w:rsidRDefault="008E4485" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10941C93" w14:textId="77777777" w:rsidR="00B04BD4" w:rsidRDefault="00B04BD4" w:rsidP="00C76853">
+    <w:p w14:paraId="01A982BE" w14:textId="77777777" w:rsidR="008E4485" w:rsidRDefault="008E4485" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E9AFC30" w14:textId="7581A76B" w:rsidR="00AA7264" w:rsidRDefault="00AA7264">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D01B3D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="28"/>
@@ -23818,51 +22576,51 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="98186587">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="482770104">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="653098054">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="449134767">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1383796823">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1222788567">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD25C7"/>
     <w:rsid w:val="000033F5"/>
@@ -23877,52 +22635,54 @@
     <w:rsid w:val="000275FF"/>
     <w:rsid w:val="00027789"/>
     <w:rsid w:val="0003158E"/>
     <w:rsid w:val="00031FE6"/>
     <w:rsid w:val="00032718"/>
     <w:rsid w:val="0003303C"/>
     <w:rsid w:val="00034232"/>
     <w:rsid w:val="00040399"/>
     <w:rsid w:val="00041DCC"/>
     <w:rsid w:val="0004489A"/>
     <w:rsid w:val="00044C20"/>
     <w:rsid w:val="000452E4"/>
     <w:rsid w:val="000465EA"/>
     <w:rsid w:val="00051653"/>
     <w:rsid w:val="00053BFB"/>
     <w:rsid w:val="000552F7"/>
     <w:rsid w:val="000603EC"/>
     <w:rsid w:val="000618F0"/>
     <w:rsid w:val="0006356A"/>
     <w:rsid w:val="0006670A"/>
     <w:rsid w:val="000676AF"/>
     <w:rsid w:val="00072A22"/>
     <w:rsid w:val="000736CE"/>
     <w:rsid w:val="0008006D"/>
     <w:rsid w:val="00082221"/>
+    <w:rsid w:val="000841A7"/>
     <w:rsid w:val="00086CE8"/>
     <w:rsid w:val="00091D9E"/>
+    <w:rsid w:val="00091FBC"/>
     <w:rsid w:val="00096651"/>
     <w:rsid w:val="000966E5"/>
     <w:rsid w:val="000A1966"/>
     <w:rsid w:val="000A1BC5"/>
     <w:rsid w:val="000A31D4"/>
     <w:rsid w:val="000A4490"/>
     <w:rsid w:val="000A4EF5"/>
     <w:rsid w:val="000A540C"/>
     <w:rsid w:val="000A57EE"/>
     <w:rsid w:val="000A763F"/>
     <w:rsid w:val="000B03C8"/>
     <w:rsid w:val="000B44DE"/>
     <w:rsid w:val="000B4B9B"/>
     <w:rsid w:val="000B65C3"/>
     <w:rsid w:val="000C69AC"/>
     <w:rsid w:val="000D047D"/>
     <w:rsid w:val="000D4393"/>
     <w:rsid w:val="000D4AEB"/>
     <w:rsid w:val="000E156E"/>
     <w:rsid w:val="000E4629"/>
     <w:rsid w:val="000E48A2"/>
     <w:rsid w:val="000E4B34"/>
     <w:rsid w:val="000E72F5"/>
     <w:rsid w:val="000E7F0D"/>
     <w:rsid w:val="000F3B01"/>
@@ -23940,50 +22700,51 @@
     <w:rsid w:val="001239FF"/>
     <w:rsid w:val="00123DF7"/>
     <w:rsid w:val="00124D31"/>
     <w:rsid w:val="0012618A"/>
     <w:rsid w:val="00130D3C"/>
     <w:rsid w:val="00130E66"/>
     <w:rsid w:val="00131169"/>
     <w:rsid w:val="00132A23"/>
     <w:rsid w:val="0013384D"/>
     <w:rsid w:val="00142E82"/>
     <w:rsid w:val="001476B4"/>
     <w:rsid w:val="00147A8B"/>
     <w:rsid w:val="00147DD9"/>
     <w:rsid w:val="0015288B"/>
     <w:rsid w:val="0015444E"/>
     <w:rsid w:val="001553C8"/>
     <w:rsid w:val="00156C0F"/>
     <w:rsid w:val="00163DF0"/>
     <w:rsid w:val="0016469C"/>
     <w:rsid w:val="001657C9"/>
     <w:rsid w:val="001659BA"/>
     <w:rsid w:val="00167D69"/>
     <w:rsid w:val="00172237"/>
     <w:rsid w:val="0017366A"/>
     <w:rsid w:val="0017401F"/>
+    <w:rsid w:val="0017534E"/>
     <w:rsid w:val="001847F0"/>
     <w:rsid w:val="00187AD7"/>
     <w:rsid w:val="00190CF3"/>
     <w:rsid w:val="00195D4D"/>
     <w:rsid w:val="00197701"/>
     <w:rsid w:val="001979C8"/>
     <w:rsid w:val="001A4EBA"/>
     <w:rsid w:val="001A6A56"/>
     <w:rsid w:val="001A6BA7"/>
     <w:rsid w:val="001A7C29"/>
     <w:rsid w:val="001B1289"/>
     <w:rsid w:val="001B4F2F"/>
     <w:rsid w:val="001B70C7"/>
     <w:rsid w:val="001B7790"/>
     <w:rsid w:val="001C156D"/>
     <w:rsid w:val="001C232A"/>
     <w:rsid w:val="001C4CA5"/>
     <w:rsid w:val="001C4D7F"/>
     <w:rsid w:val="001C563E"/>
     <w:rsid w:val="001C6972"/>
     <w:rsid w:val="001C7484"/>
     <w:rsid w:val="001D176F"/>
     <w:rsid w:val="001D72A7"/>
     <w:rsid w:val="001E133C"/>
     <w:rsid w:val="001E14A6"/>
@@ -24017,193 +22778,200 @@
     <w:rsid w:val="002329CB"/>
     <w:rsid w:val="00235905"/>
     <w:rsid w:val="00237279"/>
     <w:rsid w:val="00237A70"/>
     <w:rsid w:val="002474A8"/>
     <w:rsid w:val="00250B88"/>
     <w:rsid w:val="00252000"/>
     <w:rsid w:val="002530BF"/>
     <w:rsid w:val="0025483D"/>
     <w:rsid w:val="00255712"/>
     <w:rsid w:val="00255CA4"/>
     <w:rsid w:val="00261541"/>
     <w:rsid w:val="002630E8"/>
     <w:rsid w:val="00264EEE"/>
     <w:rsid w:val="0026612C"/>
     <w:rsid w:val="002700FC"/>
     <w:rsid w:val="00271CC1"/>
     <w:rsid w:val="00273687"/>
     <w:rsid w:val="0027674C"/>
     <w:rsid w:val="0028007B"/>
     <w:rsid w:val="00282FB4"/>
     <w:rsid w:val="00284A82"/>
     <w:rsid w:val="0028538E"/>
     <w:rsid w:val="002855B2"/>
     <w:rsid w:val="00286808"/>
+    <w:rsid w:val="00286C05"/>
     <w:rsid w:val="00287B99"/>
     <w:rsid w:val="0029073E"/>
     <w:rsid w:val="00290A77"/>
     <w:rsid w:val="002935CD"/>
     <w:rsid w:val="00295C34"/>
     <w:rsid w:val="00296424"/>
     <w:rsid w:val="002A0435"/>
     <w:rsid w:val="002A1848"/>
     <w:rsid w:val="002A3C5A"/>
     <w:rsid w:val="002A6DFF"/>
     <w:rsid w:val="002B4E7E"/>
     <w:rsid w:val="002B6BD5"/>
     <w:rsid w:val="002C3B8C"/>
     <w:rsid w:val="002C4339"/>
     <w:rsid w:val="002C7352"/>
     <w:rsid w:val="002C7F1E"/>
     <w:rsid w:val="002C7FD3"/>
     <w:rsid w:val="002D099F"/>
     <w:rsid w:val="002E54DB"/>
     <w:rsid w:val="002E64AB"/>
     <w:rsid w:val="002F0A81"/>
     <w:rsid w:val="002F3112"/>
     <w:rsid w:val="002F4525"/>
     <w:rsid w:val="002F4F33"/>
     <w:rsid w:val="002F5736"/>
     <w:rsid w:val="002F573A"/>
     <w:rsid w:val="002F5935"/>
     <w:rsid w:val="002F5CA4"/>
     <w:rsid w:val="00302054"/>
     <w:rsid w:val="003022D5"/>
     <w:rsid w:val="00306D69"/>
     <w:rsid w:val="00313278"/>
     <w:rsid w:val="003157CF"/>
     <w:rsid w:val="00316A9D"/>
     <w:rsid w:val="003170ED"/>
     <w:rsid w:val="00320A04"/>
     <w:rsid w:val="003221B4"/>
+    <w:rsid w:val="00322223"/>
     <w:rsid w:val="0032482B"/>
     <w:rsid w:val="00325DB8"/>
     <w:rsid w:val="00327BFA"/>
     <w:rsid w:val="00332397"/>
     <w:rsid w:val="00335C3D"/>
     <w:rsid w:val="003368EF"/>
     <w:rsid w:val="003375A6"/>
     <w:rsid w:val="00341A21"/>
     <w:rsid w:val="00347421"/>
     <w:rsid w:val="00350C0B"/>
     <w:rsid w:val="00351997"/>
     <w:rsid w:val="00355276"/>
     <w:rsid w:val="00356C45"/>
     <w:rsid w:val="00356E11"/>
     <w:rsid w:val="00360DDD"/>
     <w:rsid w:val="003616D2"/>
     <w:rsid w:val="003622AD"/>
     <w:rsid w:val="003625BE"/>
     <w:rsid w:val="00362865"/>
     <w:rsid w:val="00363DAA"/>
     <w:rsid w:val="003651BC"/>
     <w:rsid w:val="00365AE1"/>
     <w:rsid w:val="003675DC"/>
     <w:rsid w:val="00374BE6"/>
     <w:rsid w:val="0037709C"/>
     <w:rsid w:val="00377B7E"/>
     <w:rsid w:val="003802A9"/>
     <w:rsid w:val="003838CB"/>
     <w:rsid w:val="0038518E"/>
+    <w:rsid w:val="003858FC"/>
     <w:rsid w:val="00386F40"/>
     <w:rsid w:val="00390150"/>
     <w:rsid w:val="0039290E"/>
     <w:rsid w:val="003959A4"/>
     <w:rsid w:val="00395A37"/>
     <w:rsid w:val="003961B1"/>
     <w:rsid w:val="003A08C3"/>
     <w:rsid w:val="003A13F8"/>
     <w:rsid w:val="003A2110"/>
     <w:rsid w:val="003A32F5"/>
     <w:rsid w:val="003A43CF"/>
     <w:rsid w:val="003B0A6D"/>
     <w:rsid w:val="003B1C38"/>
     <w:rsid w:val="003B2038"/>
     <w:rsid w:val="003B2D33"/>
     <w:rsid w:val="003B4E31"/>
     <w:rsid w:val="003B5124"/>
     <w:rsid w:val="003B5B3B"/>
     <w:rsid w:val="003B685A"/>
+    <w:rsid w:val="003C08BD"/>
     <w:rsid w:val="003C42CF"/>
     <w:rsid w:val="003C5D68"/>
     <w:rsid w:val="003C6485"/>
     <w:rsid w:val="003C6A33"/>
     <w:rsid w:val="003D158C"/>
     <w:rsid w:val="003D15D0"/>
     <w:rsid w:val="003D3303"/>
     <w:rsid w:val="003D3600"/>
     <w:rsid w:val="003E0431"/>
     <w:rsid w:val="003E1AD3"/>
     <w:rsid w:val="003E2F93"/>
     <w:rsid w:val="003E6D25"/>
     <w:rsid w:val="003E7341"/>
     <w:rsid w:val="003F1472"/>
     <w:rsid w:val="003F1A12"/>
+    <w:rsid w:val="003F47B8"/>
     <w:rsid w:val="003F6A97"/>
     <w:rsid w:val="00400F2D"/>
     <w:rsid w:val="00401B8C"/>
     <w:rsid w:val="00401BE9"/>
     <w:rsid w:val="00401F1E"/>
     <w:rsid w:val="00402507"/>
     <w:rsid w:val="00403720"/>
     <w:rsid w:val="00404188"/>
     <w:rsid w:val="00412179"/>
     <w:rsid w:val="004128C3"/>
     <w:rsid w:val="0041313D"/>
     <w:rsid w:val="0041349D"/>
     <w:rsid w:val="00414412"/>
     <w:rsid w:val="00415B78"/>
     <w:rsid w:val="004164E0"/>
     <w:rsid w:val="00416778"/>
     <w:rsid w:val="00417E18"/>
     <w:rsid w:val="00422ED3"/>
     <w:rsid w:val="00423BA1"/>
     <w:rsid w:val="00425B48"/>
     <w:rsid w:val="00426375"/>
     <w:rsid w:val="00430842"/>
     <w:rsid w:val="0043102E"/>
     <w:rsid w:val="004322EF"/>
     <w:rsid w:val="004347AB"/>
     <w:rsid w:val="00435CDA"/>
     <w:rsid w:val="00436894"/>
     <w:rsid w:val="00443CEB"/>
     <w:rsid w:val="0044551F"/>
     <w:rsid w:val="00446830"/>
     <w:rsid w:val="00451A89"/>
     <w:rsid w:val="004530EA"/>
     <w:rsid w:val="00455757"/>
     <w:rsid w:val="00455DA6"/>
     <w:rsid w:val="0045607C"/>
     <w:rsid w:val="00456B68"/>
     <w:rsid w:val="0046098B"/>
     <w:rsid w:val="004633BF"/>
     <w:rsid w:val="004646DB"/>
     <w:rsid w:val="00466A76"/>
     <w:rsid w:val="00467984"/>
     <w:rsid w:val="0047273B"/>
     <w:rsid w:val="004803E1"/>
+    <w:rsid w:val="004813CB"/>
+    <w:rsid w:val="00482DA3"/>
     <w:rsid w:val="0048508E"/>
     <w:rsid w:val="00487998"/>
     <w:rsid w:val="00487C7C"/>
     <w:rsid w:val="00487F41"/>
     <w:rsid w:val="004907E2"/>
     <w:rsid w:val="00490E29"/>
     <w:rsid w:val="00491844"/>
     <w:rsid w:val="00491DCF"/>
     <w:rsid w:val="004932A6"/>
     <w:rsid w:val="00495849"/>
     <w:rsid w:val="00496BDE"/>
     <w:rsid w:val="004A0DF0"/>
     <w:rsid w:val="004A1C2A"/>
     <w:rsid w:val="004A2206"/>
     <w:rsid w:val="004A269A"/>
     <w:rsid w:val="004A3399"/>
     <w:rsid w:val="004A38BB"/>
     <w:rsid w:val="004A4180"/>
     <w:rsid w:val="004A44A6"/>
     <w:rsid w:val="004A48F7"/>
     <w:rsid w:val="004A5CD5"/>
     <w:rsid w:val="004A61EF"/>
     <w:rsid w:val="004A71A0"/>
     <w:rsid w:val="004B014B"/>
     <w:rsid w:val="004B0703"/>
@@ -24216,72 +22984,76 @@
     <w:rsid w:val="004C11A2"/>
     <w:rsid w:val="004C2485"/>
     <w:rsid w:val="004C2E18"/>
     <w:rsid w:val="004C6862"/>
     <w:rsid w:val="004D03CE"/>
     <w:rsid w:val="004D0AA7"/>
     <w:rsid w:val="004D6895"/>
     <w:rsid w:val="004D69DA"/>
     <w:rsid w:val="004D780F"/>
     <w:rsid w:val="004E0BE4"/>
     <w:rsid w:val="004E7ECE"/>
     <w:rsid w:val="004E7F0A"/>
     <w:rsid w:val="004F1035"/>
     <w:rsid w:val="004F1789"/>
     <w:rsid w:val="00501107"/>
     <w:rsid w:val="005049F5"/>
     <w:rsid w:val="00504C3D"/>
     <w:rsid w:val="0050638C"/>
     <w:rsid w:val="0051254D"/>
     <w:rsid w:val="0051278D"/>
     <w:rsid w:val="005175CC"/>
     <w:rsid w:val="00520ABC"/>
     <w:rsid w:val="00520B8F"/>
     <w:rsid w:val="005211F1"/>
     <w:rsid w:val="00522750"/>
+    <w:rsid w:val="00526535"/>
     <w:rsid w:val="00527A3C"/>
     <w:rsid w:val="00530158"/>
     <w:rsid w:val="0053120B"/>
+    <w:rsid w:val="0053196F"/>
     <w:rsid w:val="00532EF7"/>
     <w:rsid w:val="00533C73"/>
     <w:rsid w:val="00533CFC"/>
     <w:rsid w:val="005367F0"/>
     <w:rsid w:val="005402EF"/>
     <w:rsid w:val="00540DB0"/>
     <w:rsid w:val="005414EA"/>
     <w:rsid w:val="00547320"/>
     <w:rsid w:val="00547441"/>
+    <w:rsid w:val="00547AEB"/>
     <w:rsid w:val="0055272E"/>
     <w:rsid w:val="00555794"/>
     <w:rsid w:val="00560740"/>
     <w:rsid w:val="00562252"/>
     <w:rsid w:val="005649DE"/>
     <w:rsid w:val="00566BB3"/>
     <w:rsid w:val="00566E34"/>
     <w:rsid w:val="00567D15"/>
     <w:rsid w:val="005755B2"/>
     <w:rsid w:val="005761DD"/>
+    <w:rsid w:val="005803DC"/>
     <w:rsid w:val="0058115B"/>
     <w:rsid w:val="00586CC9"/>
     <w:rsid w:val="00592D0C"/>
     <w:rsid w:val="00593485"/>
     <w:rsid w:val="005934D8"/>
     <w:rsid w:val="00595C6E"/>
     <w:rsid w:val="00596416"/>
     <w:rsid w:val="00597F89"/>
     <w:rsid w:val="005A04BA"/>
     <w:rsid w:val="005A0564"/>
     <w:rsid w:val="005A2C79"/>
     <w:rsid w:val="005A5034"/>
     <w:rsid w:val="005A66D4"/>
     <w:rsid w:val="005B09F0"/>
     <w:rsid w:val="005B76A7"/>
     <w:rsid w:val="005B7CDF"/>
     <w:rsid w:val="005C1ED7"/>
     <w:rsid w:val="005C207D"/>
     <w:rsid w:val="005C3631"/>
     <w:rsid w:val="005C5C06"/>
     <w:rsid w:val="005D0463"/>
     <w:rsid w:val="005D0F26"/>
     <w:rsid w:val="005D15E8"/>
     <w:rsid w:val="005D263F"/>
     <w:rsid w:val="005D4DA4"/>
@@ -24370,167 +23142,172 @@
     <w:rsid w:val="006D4888"/>
     <w:rsid w:val="006D7740"/>
     <w:rsid w:val="006D7B27"/>
     <w:rsid w:val="006E1052"/>
     <w:rsid w:val="006E1D1D"/>
     <w:rsid w:val="006E41D6"/>
     <w:rsid w:val="006E6C22"/>
     <w:rsid w:val="006E7291"/>
     <w:rsid w:val="006F1443"/>
     <w:rsid w:val="006F4291"/>
     <w:rsid w:val="006F5B4E"/>
     <w:rsid w:val="00705D05"/>
     <w:rsid w:val="00705F5D"/>
     <w:rsid w:val="00711FD6"/>
     <w:rsid w:val="00712066"/>
     <w:rsid w:val="00714F2D"/>
     <w:rsid w:val="0071633A"/>
     <w:rsid w:val="00716981"/>
     <w:rsid w:val="007217B2"/>
     <w:rsid w:val="00724D17"/>
     <w:rsid w:val="0072725C"/>
     <w:rsid w:val="0073159E"/>
     <w:rsid w:val="00735B8C"/>
     <w:rsid w:val="00736A83"/>
     <w:rsid w:val="007372F6"/>
+    <w:rsid w:val="00743345"/>
     <w:rsid w:val="00743984"/>
     <w:rsid w:val="00745D7D"/>
     <w:rsid w:val="007535EB"/>
     <w:rsid w:val="007570C7"/>
     <w:rsid w:val="00763713"/>
     <w:rsid w:val="00764EED"/>
     <w:rsid w:val="00765C11"/>
     <w:rsid w:val="00766A17"/>
     <w:rsid w:val="00767E46"/>
     <w:rsid w:val="00770CFB"/>
     <w:rsid w:val="0077198D"/>
     <w:rsid w:val="00776255"/>
     <w:rsid w:val="00780EEB"/>
     <w:rsid w:val="00782729"/>
     <w:rsid w:val="007902A5"/>
     <w:rsid w:val="00791070"/>
+    <w:rsid w:val="0079432B"/>
     <w:rsid w:val="00794349"/>
     <w:rsid w:val="00795976"/>
     <w:rsid w:val="007962D4"/>
     <w:rsid w:val="00797227"/>
     <w:rsid w:val="007A0A80"/>
     <w:rsid w:val="007A31B7"/>
     <w:rsid w:val="007A3E4D"/>
     <w:rsid w:val="007B0E1D"/>
     <w:rsid w:val="007B44A6"/>
     <w:rsid w:val="007B5051"/>
     <w:rsid w:val="007B7197"/>
     <w:rsid w:val="007C15B1"/>
     <w:rsid w:val="007C1A6E"/>
     <w:rsid w:val="007C3503"/>
     <w:rsid w:val="007D0BB5"/>
     <w:rsid w:val="007D1888"/>
     <w:rsid w:val="007D2A09"/>
     <w:rsid w:val="007D6777"/>
     <w:rsid w:val="007D6D32"/>
     <w:rsid w:val="007D7FD5"/>
     <w:rsid w:val="007D7FF5"/>
     <w:rsid w:val="007E0EE2"/>
     <w:rsid w:val="007E1067"/>
     <w:rsid w:val="007E28C5"/>
     <w:rsid w:val="007E4320"/>
     <w:rsid w:val="007F1B9E"/>
     <w:rsid w:val="007F225E"/>
     <w:rsid w:val="007F5B9C"/>
     <w:rsid w:val="007F6610"/>
     <w:rsid w:val="00803482"/>
     <w:rsid w:val="0080403A"/>
     <w:rsid w:val="00805B6D"/>
     <w:rsid w:val="008105AC"/>
     <w:rsid w:val="00814C72"/>
     <w:rsid w:val="00815712"/>
     <w:rsid w:val="00815EB0"/>
     <w:rsid w:val="00816537"/>
     <w:rsid w:val="008179D1"/>
     <w:rsid w:val="00817A14"/>
     <w:rsid w:val="0082104A"/>
     <w:rsid w:val="00827E0D"/>
     <w:rsid w:val="008309F7"/>
     <w:rsid w:val="008337BF"/>
     <w:rsid w:val="008345D4"/>
     <w:rsid w:val="00835A0C"/>
+    <w:rsid w:val="00840472"/>
     <w:rsid w:val="00840C38"/>
     <w:rsid w:val="00841437"/>
     <w:rsid w:val="008451F8"/>
     <w:rsid w:val="00846431"/>
     <w:rsid w:val="00847BA4"/>
     <w:rsid w:val="00851BDC"/>
     <w:rsid w:val="008522E5"/>
     <w:rsid w:val="00852714"/>
     <w:rsid w:val="0085400F"/>
     <w:rsid w:val="00855A2E"/>
+    <w:rsid w:val="0085615A"/>
     <w:rsid w:val="00856A64"/>
     <w:rsid w:val="00860442"/>
     <w:rsid w:val="00862682"/>
     <w:rsid w:val="00862DB9"/>
     <w:rsid w:val="00863AD9"/>
     <w:rsid w:val="008647D1"/>
     <w:rsid w:val="00865521"/>
     <w:rsid w:val="008655BC"/>
     <w:rsid w:val="008665BD"/>
     <w:rsid w:val="00874894"/>
     <w:rsid w:val="008749C4"/>
     <w:rsid w:val="00874D8F"/>
     <w:rsid w:val="00877412"/>
     <w:rsid w:val="00880EB8"/>
     <w:rsid w:val="00882B6E"/>
     <w:rsid w:val="00884CB0"/>
     <w:rsid w:val="00885906"/>
     <w:rsid w:val="00890EF8"/>
     <w:rsid w:val="0089222F"/>
     <w:rsid w:val="00892F2B"/>
     <w:rsid w:val="00893009"/>
     <w:rsid w:val="0089384E"/>
     <w:rsid w:val="008949C7"/>
     <w:rsid w:val="00894B76"/>
     <w:rsid w:val="00895604"/>
     <w:rsid w:val="008975C9"/>
     <w:rsid w:val="00897C7B"/>
     <w:rsid w:val="008A1E2C"/>
     <w:rsid w:val="008A2E2B"/>
     <w:rsid w:val="008A42CC"/>
     <w:rsid w:val="008A5276"/>
     <w:rsid w:val="008A59D0"/>
     <w:rsid w:val="008A6348"/>
     <w:rsid w:val="008A66B0"/>
     <w:rsid w:val="008B1C8A"/>
     <w:rsid w:val="008B24A9"/>
     <w:rsid w:val="008B2C2E"/>
     <w:rsid w:val="008B435B"/>
     <w:rsid w:val="008B535E"/>
     <w:rsid w:val="008B7D0F"/>
     <w:rsid w:val="008C3F82"/>
     <w:rsid w:val="008D12BA"/>
     <w:rsid w:val="008D35C5"/>
     <w:rsid w:val="008E143F"/>
     <w:rsid w:val="008E28AB"/>
     <w:rsid w:val="008E2FA6"/>
+    <w:rsid w:val="008E4485"/>
     <w:rsid w:val="008E5388"/>
     <w:rsid w:val="008E6738"/>
     <w:rsid w:val="008F1E94"/>
     <w:rsid w:val="008F2D8D"/>
     <w:rsid w:val="008F5183"/>
     <w:rsid w:val="008F6E9D"/>
     <w:rsid w:val="00902D2C"/>
     <w:rsid w:val="009052CD"/>
     <w:rsid w:val="0090676D"/>
     <w:rsid w:val="009067FC"/>
     <w:rsid w:val="0090696A"/>
     <w:rsid w:val="009071DF"/>
     <w:rsid w:val="00907E9D"/>
     <w:rsid w:val="0091171E"/>
     <w:rsid w:val="00915762"/>
     <w:rsid w:val="00916BB9"/>
     <w:rsid w:val="00917416"/>
     <w:rsid w:val="00920B0E"/>
     <w:rsid w:val="00923673"/>
     <w:rsid w:val="00925D6D"/>
     <w:rsid w:val="00926374"/>
     <w:rsid w:val="009264CE"/>
     <w:rsid w:val="00933AB6"/>
     <w:rsid w:val="00934F8C"/>
     <w:rsid w:val="00935151"/>
@@ -24541,69 +23318,72 @@
     <w:rsid w:val="00943A1C"/>
     <w:rsid w:val="009448BA"/>
     <w:rsid w:val="00945BDA"/>
     <w:rsid w:val="0094647F"/>
     <w:rsid w:val="009527B4"/>
     <w:rsid w:val="00952E81"/>
     <w:rsid w:val="00954B9B"/>
     <w:rsid w:val="009553CF"/>
     <w:rsid w:val="009570E2"/>
     <w:rsid w:val="009571E8"/>
     <w:rsid w:val="00960720"/>
     <w:rsid w:val="00960808"/>
     <w:rsid w:val="009629C0"/>
     <w:rsid w:val="00965BBA"/>
     <w:rsid w:val="009672D0"/>
     <w:rsid w:val="00970222"/>
     <w:rsid w:val="00970EDF"/>
     <w:rsid w:val="00972E20"/>
     <w:rsid w:val="00974EC8"/>
     <w:rsid w:val="00977788"/>
     <w:rsid w:val="00980F46"/>
     <w:rsid w:val="009825E4"/>
     <w:rsid w:val="009904E2"/>
     <w:rsid w:val="00990DD8"/>
     <w:rsid w:val="00990FB5"/>
+    <w:rsid w:val="0099227B"/>
     <w:rsid w:val="00995190"/>
     <w:rsid w:val="0099583E"/>
     <w:rsid w:val="0099760C"/>
     <w:rsid w:val="009A0E1D"/>
     <w:rsid w:val="009A34B0"/>
     <w:rsid w:val="009A35A5"/>
     <w:rsid w:val="009A41A7"/>
     <w:rsid w:val="009A6D3B"/>
     <w:rsid w:val="009A7358"/>
     <w:rsid w:val="009B0B09"/>
     <w:rsid w:val="009B1DD1"/>
     <w:rsid w:val="009B1F5A"/>
+    <w:rsid w:val="009B248D"/>
     <w:rsid w:val="009B2684"/>
     <w:rsid w:val="009B403C"/>
     <w:rsid w:val="009B4E94"/>
     <w:rsid w:val="009B5534"/>
     <w:rsid w:val="009B634A"/>
     <w:rsid w:val="009C13B4"/>
     <w:rsid w:val="009C2234"/>
+    <w:rsid w:val="009D0356"/>
     <w:rsid w:val="009D03C4"/>
     <w:rsid w:val="009D220F"/>
     <w:rsid w:val="009D67C7"/>
     <w:rsid w:val="009E079C"/>
     <w:rsid w:val="009E37B1"/>
     <w:rsid w:val="009E6552"/>
     <w:rsid w:val="009F032B"/>
     <w:rsid w:val="009F104B"/>
     <w:rsid w:val="009F10E0"/>
     <w:rsid w:val="009F1649"/>
     <w:rsid w:val="009F4F0C"/>
     <w:rsid w:val="009F6EAE"/>
     <w:rsid w:val="00A03AA9"/>
     <w:rsid w:val="00A03D37"/>
     <w:rsid w:val="00A05D66"/>
     <w:rsid w:val="00A10F4D"/>
     <w:rsid w:val="00A10FE3"/>
     <w:rsid w:val="00A12233"/>
     <w:rsid w:val="00A1629A"/>
     <w:rsid w:val="00A16CB2"/>
     <w:rsid w:val="00A17888"/>
     <w:rsid w:val="00A17DBB"/>
     <w:rsid w:val="00A20000"/>
     <w:rsid w:val="00A203EF"/>
     <w:rsid w:val="00A21C5E"/>
@@ -24652,50 +23432,51 @@
     <w:rsid w:val="00A9322A"/>
     <w:rsid w:val="00A938A4"/>
     <w:rsid w:val="00A94807"/>
     <w:rsid w:val="00AA0102"/>
     <w:rsid w:val="00AA0590"/>
     <w:rsid w:val="00AA0734"/>
     <w:rsid w:val="00AA24F3"/>
     <w:rsid w:val="00AA7264"/>
     <w:rsid w:val="00AB15BF"/>
     <w:rsid w:val="00AB4957"/>
     <w:rsid w:val="00AB68C2"/>
     <w:rsid w:val="00AC4D22"/>
     <w:rsid w:val="00AD25C7"/>
     <w:rsid w:val="00AD3224"/>
     <w:rsid w:val="00AD3FAC"/>
     <w:rsid w:val="00AD51FA"/>
     <w:rsid w:val="00AE0A82"/>
     <w:rsid w:val="00AE3613"/>
     <w:rsid w:val="00AE5335"/>
     <w:rsid w:val="00AE535D"/>
     <w:rsid w:val="00AE599C"/>
     <w:rsid w:val="00AE6286"/>
     <w:rsid w:val="00AE6CA6"/>
     <w:rsid w:val="00AE7C1B"/>
     <w:rsid w:val="00AF1DF1"/>
+    <w:rsid w:val="00AF3F85"/>
     <w:rsid w:val="00AF449E"/>
     <w:rsid w:val="00AF6351"/>
     <w:rsid w:val="00B00F6F"/>
     <w:rsid w:val="00B035EA"/>
     <w:rsid w:val="00B03D3E"/>
     <w:rsid w:val="00B0452A"/>
     <w:rsid w:val="00B04BD4"/>
     <w:rsid w:val="00B058FD"/>
     <w:rsid w:val="00B07E6D"/>
     <w:rsid w:val="00B1368A"/>
     <w:rsid w:val="00B16424"/>
     <w:rsid w:val="00B16746"/>
     <w:rsid w:val="00B2005C"/>
     <w:rsid w:val="00B21464"/>
     <w:rsid w:val="00B2482D"/>
     <w:rsid w:val="00B259D8"/>
     <w:rsid w:val="00B262C3"/>
     <w:rsid w:val="00B2639E"/>
     <w:rsid w:val="00B2680A"/>
     <w:rsid w:val="00B30505"/>
     <w:rsid w:val="00B30A4F"/>
     <w:rsid w:val="00B310D7"/>
     <w:rsid w:val="00B31732"/>
     <w:rsid w:val="00B32E73"/>
     <w:rsid w:val="00B338F5"/>
@@ -24733,50 +23514,51 @@
     <w:rsid w:val="00BA4893"/>
     <w:rsid w:val="00BA5B3F"/>
     <w:rsid w:val="00BA7E3E"/>
     <w:rsid w:val="00BB3950"/>
     <w:rsid w:val="00BB5CF1"/>
     <w:rsid w:val="00BC1534"/>
     <w:rsid w:val="00BC4C9F"/>
     <w:rsid w:val="00BC654E"/>
     <w:rsid w:val="00BD272B"/>
     <w:rsid w:val="00BD2CF6"/>
     <w:rsid w:val="00BD40B8"/>
     <w:rsid w:val="00BD41EA"/>
     <w:rsid w:val="00BD5EE5"/>
     <w:rsid w:val="00BD795D"/>
     <w:rsid w:val="00BE24A9"/>
     <w:rsid w:val="00BE443C"/>
     <w:rsid w:val="00BE5129"/>
     <w:rsid w:val="00BF06CF"/>
     <w:rsid w:val="00BF5872"/>
     <w:rsid w:val="00BF5CFF"/>
     <w:rsid w:val="00BF6423"/>
     <w:rsid w:val="00C004E4"/>
     <w:rsid w:val="00C01329"/>
     <w:rsid w:val="00C0137B"/>
     <w:rsid w:val="00C040B9"/>
+    <w:rsid w:val="00C049FB"/>
     <w:rsid w:val="00C05C46"/>
     <w:rsid w:val="00C07295"/>
     <w:rsid w:val="00C10DCC"/>
     <w:rsid w:val="00C10E09"/>
     <w:rsid w:val="00C1159E"/>
     <w:rsid w:val="00C1532B"/>
     <w:rsid w:val="00C15807"/>
     <w:rsid w:val="00C161A5"/>
     <w:rsid w:val="00C16467"/>
     <w:rsid w:val="00C1790A"/>
     <w:rsid w:val="00C21EC1"/>
     <w:rsid w:val="00C21F91"/>
     <w:rsid w:val="00C22EE5"/>
     <w:rsid w:val="00C23C55"/>
     <w:rsid w:val="00C247A1"/>
     <w:rsid w:val="00C24AB4"/>
     <w:rsid w:val="00C272F0"/>
     <w:rsid w:val="00C27AB3"/>
     <w:rsid w:val="00C35BFD"/>
     <w:rsid w:val="00C36208"/>
     <w:rsid w:val="00C3671A"/>
     <w:rsid w:val="00C413FD"/>
     <w:rsid w:val="00C44641"/>
     <w:rsid w:val="00C4539A"/>
     <w:rsid w:val="00C50668"/>
@@ -24821,192 +23603,198 @@
     <w:rsid w:val="00CD2E9C"/>
     <w:rsid w:val="00CE007B"/>
     <w:rsid w:val="00CE25D9"/>
     <w:rsid w:val="00CF06D5"/>
     <w:rsid w:val="00CF0AC7"/>
     <w:rsid w:val="00CF2040"/>
     <w:rsid w:val="00CF28F0"/>
     <w:rsid w:val="00CF40B5"/>
     <w:rsid w:val="00CF4149"/>
     <w:rsid w:val="00CF48F2"/>
     <w:rsid w:val="00CF5447"/>
     <w:rsid w:val="00CF6FF1"/>
     <w:rsid w:val="00CF7CAB"/>
     <w:rsid w:val="00D0003F"/>
     <w:rsid w:val="00D01D53"/>
     <w:rsid w:val="00D07B74"/>
     <w:rsid w:val="00D11F87"/>
     <w:rsid w:val="00D204E1"/>
     <w:rsid w:val="00D21BA6"/>
     <w:rsid w:val="00D21F78"/>
     <w:rsid w:val="00D22E83"/>
     <w:rsid w:val="00D233CB"/>
     <w:rsid w:val="00D256CA"/>
     <w:rsid w:val="00D25DF0"/>
     <w:rsid w:val="00D30486"/>
+    <w:rsid w:val="00D32B91"/>
     <w:rsid w:val="00D3372C"/>
     <w:rsid w:val="00D34A6B"/>
     <w:rsid w:val="00D3555B"/>
     <w:rsid w:val="00D37105"/>
     <w:rsid w:val="00D37C60"/>
     <w:rsid w:val="00D40BDF"/>
     <w:rsid w:val="00D41047"/>
     <w:rsid w:val="00D47AF7"/>
     <w:rsid w:val="00D51962"/>
     <w:rsid w:val="00D526DB"/>
     <w:rsid w:val="00D5363E"/>
     <w:rsid w:val="00D60AFE"/>
     <w:rsid w:val="00D60FD7"/>
     <w:rsid w:val="00D653E6"/>
     <w:rsid w:val="00D66536"/>
     <w:rsid w:val="00D70A3B"/>
     <w:rsid w:val="00D723DC"/>
     <w:rsid w:val="00D7255C"/>
     <w:rsid w:val="00D72C92"/>
     <w:rsid w:val="00D73103"/>
     <w:rsid w:val="00D776D4"/>
     <w:rsid w:val="00D81C46"/>
     <w:rsid w:val="00D86E96"/>
     <w:rsid w:val="00D86F02"/>
     <w:rsid w:val="00D9014A"/>
     <w:rsid w:val="00D9078B"/>
+    <w:rsid w:val="00D90939"/>
     <w:rsid w:val="00D92321"/>
     <w:rsid w:val="00D970E7"/>
     <w:rsid w:val="00D9742F"/>
     <w:rsid w:val="00D974B0"/>
     <w:rsid w:val="00DA1618"/>
     <w:rsid w:val="00DA251E"/>
     <w:rsid w:val="00DA5C58"/>
     <w:rsid w:val="00DB1294"/>
     <w:rsid w:val="00DB51DE"/>
     <w:rsid w:val="00DB628E"/>
     <w:rsid w:val="00DB6ACE"/>
     <w:rsid w:val="00DB7F08"/>
     <w:rsid w:val="00DC1BE2"/>
     <w:rsid w:val="00DC290A"/>
     <w:rsid w:val="00DC3095"/>
     <w:rsid w:val="00DC3F32"/>
     <w:rsid w:val="00DD2458"/>
     <w:rsid w:val="00DD36F8"/>
     <w:rsid w:val="00DD4135"/>
     <w:rsid w:val="00DD6DC6"/>
     <w:rsid w:val="00DD730F"/>
     <w:rsid w:val="00DD7796"/>
     <w:rsid w:val="00DD79E9"/>
     <w:rsid w:val="00DE0372"/>
     <w:rsid w:val="00DE0CF1"/>
     <w:rsid w:val="00DE17B7"/>
+    <w:rsid w:val="00DE2ACE"/>
     <w:rsid w:val="00DE5030"/>
     <w:rsid w:val="00DE6C50"/>
     <w:rsid w:val="00DF238B"/>
     <w:rsid w:val="00DF2B60"/>
     <w:rsid w:val="00DF2CC2"/>
     <w:rsid w:val="00DF37A5"/>
     <w:rsid w:val="00DF4E8D"/>
     <w:rsid w:val="00DF56D7"/>
     <w:rsid w:val="00DF78E9"/>
     <w:rsid w:val="00E0187F"/>
     <w:rsid w:val="00E02F4A"/>
     <w:rsid w:val="00E055E7"/>
     <w:rsid w:val="00E05681"/>
     <w:rsid w:val="00E070A0"/>
     <w:rsid w:val="00E112EE"/>
     <w:rsid w:val="00E124D3"/>
     <w:rsid w:val="00E133D4"/>
     <w:rsid w:val="00E15773"/>
     <w:rsid w:val="00E17581"/>
     <w:rsid w:val="00E224AD"/>
     <w:rsid w:val="00E26148"/>
     <w:rsid w:val="00E276DB"/>
     <w:rsid w:val="00E27C5A"/>
     <w:rsid w:val="00E364BC"/>
     <w:rsid w:val="00E3731B"/>
     <w:rsid w:val="00E3738E"/>
     <w:rsid w:val="00E41A6D"/>
     <w:rsid w:val="00E42D4D"/>
     <w:rsid w:val="00E43071"/>
     <w:rsid w:val="00E4388C"/>
     <w:rsid w:val="00E45552"/>
+    <w:rsid w:val="00E50FB3"/>
     <w:rsid w:val="00E56952"/>
     <w:rsid w:val="00E60CFB"/>
     <w:rsid w:val="00E61665"/>
     <w:rsid w:val="00E62D2F"/>
     <w:rsid w:val="00E62D9D"/>
     <w:rsid w:val="00E653E5"/>
     <w:rsid w:val="00E7114D"/>
     <w:rsid w:val="00E71F54"/>
     <w:rsid w:val="00E72C06"/>
     <w:rsid w:val="00E77F69"/>
     <w:rsid w:val="00E81CF4"/>
     <w:rsid w:val="00E82034"/>
     <w:rsid w:val="00E82F51"/>
     <w:rsid w:val="00E83A7A"/>
     <w:rsid w:val="00E85600"/>
     <w:rsid w:val="00E856A6"/>
     <w:rsid w:val="00E85E77"/>
     <w:rsid w:val="00E85F70"/>
     <w:rsid w:val="00E86DD3"/>
     <w:rsid w:val="00E91C1B"/>
     <w:rsid w:val="00E9249A"/>
     <w:rsid w:val="00E972C2"/>
     <w:rsid w:val="00EA0B09"/>
     <w:rsid w:val="00EA13C5"/>
     <w:rsid w:val="00EA1D12"/>
+    <w:rsid w:val="00EA3B47"/>
     <w:rsid w:val="00EA75AE"/>
     <w:rsid w:val="00EB0F44"/>
     <w:rsid w:val="00EB2137"/>
     <w:rsid w:val="00EB3903"/>
     <w:rsid w:val="00EB491C"/>
     <w:rsid w:val="00EB5FDB"/>
     <w:rsid w:val="00EB6404"/>
     <w:rsid w:val="00EB7A22"/>
     <w:rsid w:val="00EC0679"/>
     <w:rsid w:val="00EC0DF5"/>
     <w:rsid w:val="00EC4074"/>
     <w:rsid w:val="00EC5476"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00ED2DB6"/>
     <w:rsid w:val="00ED38B8"/>
     <w:rsid w:val="00ED6231"/>
     <w:rsid w:val="00ED7914"/>
     <w:rsid w:val="00EE1316"/>
     <w:rsid w:val="00EE23C5"/>
     <w:rsid w:val="00EE2FE3"/>
     <w:rsid w:val="00EE41E8"/>
     <w:rsid w:val="00EE423F"/>
     <w:rsid w:val="00EE4672"/>
     <w:rsid w:val="00EF0ED7"/>
     <w:rsid w:val="00EF2DAE"/>
     <w:rsid w:val="00EF4915"/>
     <w:rsid w:val="00EF6F55"/>
     <w:rsid w:val="00EF7963"/>
     <w:rsid w:val="00F02BA5"/>
     <w:rsid w:val="00F0796E"/>
     <w:rsid w:val="00F07FE6"/>
     <w:rsid w:val="00F116E4"/>
     <w:rsid w:val="00F16A08"/>
     <w:rsid w:val="00F26EAD"/>
+    <w:rsid w:val="00F309B8"/>
     <w:rsid w:val="00F30E3D"/>
     <w:rsid w:val="00F30F8F"/>
     <w:rsid w:val="00F330C0"/>
     <w:rsid w:val="00F41128"/>
     <w:rsid w:val="00F43C20"/>
     <w:rsid w:val="00F43CF7"/>
     <w:rsid w:val="00F473C9"/>
     <w:rsid w:val="00F505A8"/>
     <w:rsid w:val="00F5171D"/>
     <w:rsid w:val="00F5254A"/>
     <w:rsid w:val="00F529CF"/>
     <w:rsid w:val="00F545C4"/>
     <w:rsid w:val="00F547C1"/>
     <w:rsid w:val="00F57CC8"/>
     <w:rsid w:val="00F60753"/>
     <w:rsid w:val="00F60E90"/>
     <w:rsid w:val="00F6423E"/>
     <w:rsid w:val="00F654C0"/>
     <w:rsid w:val="00F65731"/>
     <w:rsid w:val="00F65D7A"/>
     <w:rsid w:val="00F663E1"/>
     <w:rsid w:val="00F674B3"/>
     <w:rsid w:val="00F67B65"/>
     <w:rsid w:val="00F70007"/>
     <w:rsid w:val="00F742CA"/>
@@ -25020,50 +23808,51 @@
     <w:rsid w:val="00FA12C2"/>
     <w:rsid w:val="00FA22AA"/>
     <w:rsid w:val="00FA3612"/>
     <w:rsid w:val="00FA48A9"/>
     <w:rsid w:val="00FA5B5F"/>
     <w:rsid w:val="00FB14D8"/>
     <w:rsid w:val="00FB3515"/>
     <w:rsid w:val="00FB6636"/>
     <w:rsid w:val="00FC029A"/>
     <w:rsid w:val="00FC0FD3"/>
     <w:rsid w:val="00FC2864"/>
     <w:rsid w:val="00FC4239"/>
     <w:rsid w:val="00FC7290"/>
     <w:rsid w:val="00FD3752"/>
     <w:rsid w:val="00FD4EBD"/>
     <w:rsid w:val="00FE016E"/>
     <w:rsid w:val="00FE05D5"/>
     <w:rsid w:val="00FE113D"/>
     <w:rsid w:val="00FE2391"/>
     <w:rsid w:val="00FE281A"/>
     <w:rsid w:val="00FE408D"/>
     <w:rsid w:val="00FE4863"/>
     <w:rsid w:val="00FE53D1"/>
     <w:rsid w:val="00FE66DE"/>
     <w:rsid w:val="00FE6F0A"/>
+    <w:rsid w:val="00FE7668"/>
     <w:rsid w:val="00FF11D0"/>
     <w:rsid w:val="00FF15F2"/>
     <w:rsid w:val="00FF3A29"/>
     <w:rsid w:val="00FF7C8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -25641,63 +24430,75 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00874D8F"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00874D8F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D32B91"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2024/04/UKA-Rulebook_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1laub10p5ibfa.cloudfront.net/2024/10/Health-and-Safety-Guidance-for-Officials.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -26288,78 +25089,78 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>11604</Characters>
+  <Pages>10</Pages>
+  <Words>2031</Words>
+  <Characters>11582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>96</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13612</CharactersWithSpaces>
+  <CharactersWithSpaces>13586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donna BSmith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>