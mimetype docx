--- v0 (2025-10-13)
+++ v1 (2026-05-26)
@@ -1,1263 +1,6603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2CFC97B1" w14:textId="15AE3C8A" w:rsidR="00CD4A4F" w:rsidRDefault="00CD4A4F" w:rsidP="00CD4A4F">
-      <w:pPr>
+    <w:p w14:paraId="5EEF85DA" w14:textId="680940F5" w:rsidR="00096651" w:rsidRPr="00FA3612" w:rsidRDefault="001D390F" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4A4F">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t>Race Walking</w:t>
       </w:r>
-      <w:r w:rsidR="006B70B4" w:rsidRPr="00CD4A4F">
+      <w:r w:rsidR="00AA7264" w:rsidRPr="00FA3612">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD25C7" w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87B05" w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41EA" w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD4A4F">
+      <w:r w:rsidR="00CA736E" w:rsidRPr="00FA3612">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Level 2 Questions</w:t>
+        <w:t>Questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A677D1" w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42D4F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00A677D1" w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F156F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42D4F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E69FB7D" w14:textId="68B9539C" w:rsidR="004C5C19" w:rsidRPr="00FF49FB" w:rsidRDefault="00FF49FB" w:rsidP="004C5C19">
-      <w:pPr>
+    <w:p w14:paraId="23A3B0EF" w14:textId="49EEF68F" w:rsidR="000B4B9B" w:rsidRDefault="000B4B9B" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk172106206"/>
-      <w:r w:rsidRPr="00FF49FB">
+      <w:r w:rsidRPr="00892F2B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Please quote the relevant rule number in your response to the question(s)</w:t>
+        <w:t xml:space="preserve">Total </w:t>
       </w:r>
-      <w:r w:rsidR="004C5C19" w:rsidRPr="00FF49FB">
+      <w:r w:rsidR="00495849">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892F2B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arks = </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA54D7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4124B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892F2B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pass mark = </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA54D7" w:rsidRPr="00DA54D7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4124B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA54D7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A84F69">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(75%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BAAA06" w14:textId="07D2C234" w:rsidR="00767E46" w:rsidRDefault="00A84F69" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5610A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please circle/tick/insert your answer for each question.</w:t>
+      </w:r>
+      <w:r w:rsidR="006403B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEF4B6D" w14:textId="1CFA6A28" w:rsidR="000B4B9B" w:rsidRDefault="00923673" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>You can</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65731">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00F65731" w:rsidRPr="00874D8F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>UKA Rule Book</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F65731">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to support you in answering the </w:t>
+      </w:r>
+      <w:r w:rsidR="005C207D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">below </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65731">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512176FE" w14:textId="435BC2C2" w:rsidR="00402507" w:rsidRPr="00FA3612" w:rsidRDefault="00402507" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NAME - </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9832" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="134"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9832"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD4A4F" w14:paraId="42D4945B" w14:textId="77777777" w:rsidTr="004C5C19">
+      <w:tr w:rsidR="006966D2" w:rsidRPr="00FA3612" w14:paraId="6EA886F8" w14:textId="77777777" w:rsidTr="006966D2">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C912E3" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE6623C" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A53747B" w14:textId="61149779" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">You have volunteered to officiate as a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F42338">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Race Walking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at an area league meeting.  How long before the event start time should you report at the venue?  (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006966D2" w:rsidRPr="00FA3612" w14:paraId="314E353E" w14:textId="77777777" w:rsidTr="006966D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="524ED4B3" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3542B391" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEF81AA" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 minutes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006966D2" w:rsidRPr="00FA3612" w14:paraId="294BB37D" w14:textId="77777777" w:rsidTr="006966D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="205D673D" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4E4F39" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69422328" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 hours </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006966D2" w:rsidRPr="00FA3612" w14:paraId="3BE91443" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
-[...19 lines deleted...]
-              <w:t>1. What are the two parts of the main rule of race walking?</w:t>
+          <w:p w14:paraId="583182D9" w14:textId="4DC74FE1" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E75A0C3" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A54231" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At least 1 hour </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD4A4F" w14:paraId="12091B0B" w14:textId="77777777" w:rsidTr="004C5C19">
+      <w:tr w:rsidR="006966D2" w:rsidRPr="00FA3612" w14:paraId="54D47979" w14:textId="77777777" w:rsidTr="006966D2">
         <w:trPr>
-          <w:trHeight w:val="585"/>
+          <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
-[...27 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BB2C99" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AAE237" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B542E7" w14:textId="77777777" w:rsidR="006966D2" w:rsidRPr="00FA3612" w:rsidRDefault="006966D2" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 minutes </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD4A4F" w14:paraId="3D1FAB88" w14:textId="77777777" w:rsidTr="004C5C19">
-[...36 lines deleted...]
-                <w:szCs w:val="24"/>
+    </w:tbl>
+    <w:p w14:paraId="3E019F5E" w14:textId="19B8AF32" w:rsidR="00603283" w:rsidRPr="00FA3612" w:rsidRDefault="00603283" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="722"/>
+        <w:gridCol w:w="435"/>
+        <w:gridCol w:w="9328"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="60DF1279" w14:textId="77777777" w:rsidTr="00FA3612">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="722" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="464C78F1" w14:textId="742333BF" w:rsidR="00E070A0" w:rsidRPr="00FA3612" w:rsidRDefault="00A80B3D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC88CB0" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="00FA3612" w:rsidRDefault="009071DF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECA45A7" w14:textId="501CBC43" w:rsidR="009071DF" w:rsidRPr="00AF3FEA" w:rsidRDefault="00AF3FEA" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF3FEA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What are the two key elements of the main rule of race walking? (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67EFF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF3FEA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mark</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67EFF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF3FEA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w14:paraId="72814264" w14:textId="77777777" w:rsidTr="00FA3612">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="722" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D4A111" w14:textId="0D8552C9" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="403405B5" w14:textId="11EF682B" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9328" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CBC640" w14:textId="1666CDE8" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5AF3">
+              <w:t>No bent knee and visible flight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w14:paraId="79BAED79" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="722" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE61856" w14:textId="72505249" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15405DB5" w14:textId="287BFA96" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6157A0A6" w14:textId="42A9FF87" w:rsidR="00C67EFF" w:rsidRPr="001121DA" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5AF3">
+              <w:t>One foot always on the ground and straightened leg from first contact</w:t>
+            </w:r>
+            <w:r w:rsidR="001121DA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001121DA" w:rsidRPr="00E61678">
+              <w:t>until the knee is in the vertically upright position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w14:paraId="2CDE5742" w14:textId="77777777" w:rsidTr="00FA3612">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="722" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13352DC0" w14:textId="4EC5B42C" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A28DCB6" w14:textId="3749127A" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9328" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA83AA4" w14:textId="38D6E970" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5AF3">
+              <w:t>Visible contact with the ground and straightened leg until toe‑off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w14:paraId="115B7446" w14:textId="77777777" w:rsidTr="00FA3612">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="722" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C642DC" w14:textId="77777777" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FFE17E" w14:textId="09569ED3" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7A6402" w14:textId="3AF2C0CC" w:rsidR="00C67EFF" w:rsidRPr="00FA3612" w:rsidRDefault="00C67EFF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B5AF3">
+              <w:t>Straightened leg at all times and no loss of balance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30150BB6" w14:textId="77777777" w:rsidR="00D9078B" w:rsidRPr="00FA3612" w:rsidRDefault="00D9078B" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="26ACF8B2" w14:textId="77777777" w:rsidTr="009071DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0587F6" w14:textId="41639549" w:rsidR="009071DF" w:rsidRPr="00FA3612" w:rsidRDefault="002023E6" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009071DF" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3DAA14" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="00FA3612" w:rsidRDefault="009071DF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF78785" w14:textId="00BAE0F8" w:rsidR="004E0BE4" w:rsidRDefault="00B85029" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85029">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What do the standard judging paddles indicate? </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3224" w:rsidRPr="00B85029">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00970222" w:rsidRPr="00B85029">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3224" w:rsidRPr="00B85029">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D47AF7" w:rsidRPr="00B85029">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3224" w:rsidRPr="00B85029">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60322D76" w14:textId="1C552D50" w:rsidR="00B85029" w:rsidRDefault="0070379E" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="268F534A" wp14:editId="17325AFA">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DE63FB8" wp14:editId="64277916">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>4445</wp:posOffset>
+                    <wp:posOffset>30480</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>44450</wp:posOffset>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>223520</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="2257425" cy="1487450"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:extent cx="1085850" cy="715348"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                   <wp:wrapNone/>
                   <wp:docPr id="3" name="Picture 3" descr="C:\Users\laptop\Documents\Walk Judging\Race Walks Paddles (2).jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\laptop\Documents\Walk Judging\Race Walks Paddles (2).jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2257425" cy="1487450"/>
+                            <a:ext cx="1092456" cy="719700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F161671" w14:textId="09EF0CD7" w:rsidR="0046521B" w:rsidRDefault="0046521B" w:rsidP="00CD4A4F">
-[...83 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7AA1E380" w14:textId="77777777" w:rsidR="00B85029" w:rsidRDefault="00B85029" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D79365C" w14:textId="77777777" w:rsidR="0070379E" w:rsidRDefault="0070379E" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EB2A691" w14:textId="42151BF5" w:rsidR="0070379E" w:rsidRPr="00B85029" w:rsidRDefault="0070379E" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD4A4F" w14:paraId="02ED44DC" w14:textId="77777777" w:rsidTr="004C5C19">
-[...23 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="008E53D7" w:rsidRPr="00FA3612" w14:paraId="58E2D1E3" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="585BACC1" w14:textId="54C09F2D" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFF41A7" w14:textId="20BBE24D" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E867FD5" w14:textId="17065A85" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151706">
+              <w:t>Loss of contact and knee lift</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD4A4F" w14:paraId="405D952B" w14:textId="77777777" w:rsidTr="004C5C19">
-[...5 lines deleted...]
-            <w:tcW w:w="9832" w:type="dxa"/>
+      <w:tr w:rsidR="008E53D7" w:rsidRPr="00FA3612" w14:paraId="28C7B875" w14:textId="77777777" w:rsidTr="009071DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="109AE48F" w14:textId="5BDEB174" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="213EF56D" w14:textId="62E56D1A" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075A2846" w14:textId="463EB8FB" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151706">
+              <w:t>Leaning and knee fault</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E53D7" w:rsidRPr="00FA3612" w14:paraId="70028FE3" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4E983607" w14:textId="6B349DBD" w:rsidR="00CD4A4F" w:rsidRPr="0046521B" w:rsidRDefault="00CD4A4F" w:rsidP="00CD4A4F">
-[...17 lines deleted...]
-              <w:t>3. When would these paddles be shown to the competitors?</w:t>
+          <w:p w14:paraId="10FC2EBB" w14:textId="0E71BBC6" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="359987B0" w14:textId="16976314" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF736EA" w14:textId="31BF629C" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151706">
+              <w:t>Loss of contact and bent knee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD4A4F" w14:paraId="574C4048" w14:textId="77777777" w:rsidTr="004C5C19">
-[...469 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="008E53D7" w:rsidRPr="00FA3612" w14:paraId="66246BB1" w14:textId="77777777" w:rsidTr="009071DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D56F259" w14:textId="42DAE959" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9C15F9" w14:textId="48C0A791" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E03E2E6" w14:textId="37230D47" w:rsidR="008E53D7" w:rsidRPr="00FA3612" w:rsidRDefault="008E53D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151706">
+              <w:t>Lateral movement and knee fault</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5692AD8B" w14:textId="2B8556BD" w:rsidR="00CD4A4F" w:rsidRPr="00CD4A4F" w:rsidRDefault="00CD4A4F" w:rsidP="004C5C19">
+    <w:p w14:paraId="0B8E9FF8" w14:textId="5706E5DE" w:rsidR="00B338F5" w:rsidRDefault="00B338F5" w:rsidP="00E36C1B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA3612" w:rsidRPr="00FA3612" w14:paraId="325E3860" w14:textId="77777777" w:rsidTr="00104A26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3239BB68" w14:textId="77777777" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD762F7" w14:textId="77777777" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FC83EF" w14:textId="5B11AD0E" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00F14CA7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14CA7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>When should warning paddles be shown to a competitor?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3612" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00910CFC" w:rsidRPr="00FA3612" w14:paraId="700AFEBB" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A57877" w14:textId="3C3D5B25" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0B52E8" w14:textId="77777777" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="73787AC6" w14:textId="50B37B2D" w:rsidR="00910CFC" w:rsidRPr="00425121" w:rsidRDefault="001121DA" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425121">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>When they are not completely satisfied that an athlete is fully complying with the definition of race walking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00910CFC" w:rsidRPr="00FA3612" w14:paraId="3169CB5F" w14:textId="77777777" w:rsidTr="00104A26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DB2F10" w14:textId="77777777" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A95EA4" w14:textId="77777777" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A08DB9" w14:textId="6C57D0DA" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F860BA">
+              <w:t>When the judge has submitted a red card</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00910CFC" w:rsidRPr="00FA3612" w14:paraId="74A5262C" w14:textId="77777777" w:rsidTr="00104A26">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ABDB32" w14:textId="77777777" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5604E547" w14:textId="77777777" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">C </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DCC603" w14:textId="30CC0C7E" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F860BA">
+              <w:t>When the athlete is approaching, but has not yet broken, the rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00910CFC" w:rsidRPr="00FA3612" w14:paraId="3CEF6D8D" w14:textId="77777777" w:rsidTr="00104A26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB651F4" w14:textId="77777777" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3372F41A" w14:textId="77777777" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0B6A07" w14:textId="696E93E9" w:rsidR="00910CFC" w:rsidRPr="00FA3612" w:rsidRDefault="00910CFC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F860BA">
+              <w:t>Only after approval from the Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="10326AC7" w14:textId="77777777" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B31970" w14:textId="77777777" w:rsidR="00694ED4" w:rsidRDefault="00694ED4" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CD4A4F" w:rsidRPr="00CD4A4F" w:rsidSect="004C5C19">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="5A273D91" w14:textId="77777777" w:rsidR="00F14CA7" w:rsidRDefault="00F14CA7" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE1FE3A" w14:textId="77777777" w:rsidR="00F14CA7" w:rsidRDefault="00F14CA7" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E63B612" w14:textId="77777777" w:rsidR="00F14CA7" w:rsidRPr="00FA3612" w:rsidRDefault="00F14CA7" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="34ED6E71" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D32E65" w14:textId="525AFFEA" w:rsidR="004D03CE" w:rsidRPr="00FA3612" w:rsidRDefault="00B338F5" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="004D03CE" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA7B77A" w14:textId="77777777" w:rsidR="004D03CE" w:rsidRPr="00FA3612" w:rsidRDefault="004D03CE" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C36948B" w14:textId="534B58F5" w:rsidR="004D03CE" w:rsidRPr="004A0D73" w:rsidRDefault="004A0D73" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A0D73">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Can a judge show the same paddle more than once to the same competitor?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0D73">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003802A9" w:rsidRPr="004A0D73">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0D73">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 M</w:t>
+            </w:r>
+            <w:r w:rsidR="00D47AF7" w:rsidRPr="004A0D73">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r w:rsidR="003802A9" w:rsidRPr="004A0D73">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008866C3" w:rsidRPr="00FA3612" w14:paraId="0C4381B9" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B2A5A4" w14:textId="0F2EFC48" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47894E15" w14:textId="77777777" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79855CBC" w14:textId="21A54C02" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="00DE6A17" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D73D6">
+              <w:t>Only with Chief Judge permission</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008866C3" w:rsidRPr="00FA3612" w14:paraId="4A2BDF3A" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D45F91" w14:textId="77777777" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3262EA7C" w14:textId="77777777" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CA625A" w14:textId="4000A2F6" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D73D6">
+              <w:t>Yes, but only on a different lap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008866C3" w:rsidRPr="00FA3612" w14:paraId="616E4749" w14:textId="77777777" w:rsidTr="00915762">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E85E073" w14:textId="1890FF5F" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="310071F2" w14:textId="4EE2E0C2" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79202667" w14:textId="468531B5" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D73D6">
+              <w:t>Yes, if the infringement continues or worsens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008866C3" w:rsidRPr="00FA3612" w14:paraId="057C1D4A" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6B0428" w14:textId="0DA18F3F" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8B240F" w14:textId="70D54532" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="008866C3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF32FC3" w14:textId="4D16B806" w:rsidR="008866C3" w:rsidRPr="00FA3612" w:rsidRDefault="00DE6A17" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="612BF75C" w14:textId="0A010C0D" w:rsidR="00694ED4" w:rsidRPr="00FA3612" w:rsidRDefault="00694ED4" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="1F69E3B0" w14:textId="77777777" w:rsidTr="006E1A6E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4281B5" w14:textId="5FAF7A77" w:rsidR="00694ED4" w:rsidRPr="00FA3612" w:rsidRDefault="009D67C7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1B9E" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00694ED4" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1876DF23" w14:textId="77777777" w:rsidR="00694ED4" w:rsidRPr="00FA3612" w:rsidRDefault="00694ED4" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="765469C0" w14:textId="050A4C86" w:rsidR="00AF6351" w:rsidRPr="00FA3612" w:rsidRDefault="00694ED4" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number</w:t>
+            </w:r>
+            <w:r w:rsidR="00547320" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for question</w:t>
+            </w:r>
+            <w:r w:rsidR="00F505A8" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D67C7" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="008655BC" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00547320" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6351" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="1F7C5197" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C509102" w14:textId="77777777" w:rsidR="00694ED4" w:rsidRPr="00FA3612" w:rsidRDefault="00694ED4" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D7CACC" w14:textId="77777777" w:rsidR="00694ED4" w:rsidRPr="00FA3612" w:rsidRDefault="00694ED4" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="668BE27A" w14:textId="273435F2" w:rsidR="00694ED4" w:rsidRPr="000D69AC" w:rsidRDefault="00694ED4" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7CB5459C" w14:textId="2E598445" w:rsidR="001C563E" w:rsidRPr="00FA3612" w:rsidRDefault="007D6D32" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001C563E" w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="585BB85E" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC0E551" w14:textId="39DE8CEF" w:rsidR="00AD25C7" w:rsidRPr="00FA3612" w:rsidRDefault="009D67C7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD25C7" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="462A2499" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="00FA3612" w:rsidRDefault="00AD25C7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CAE90F" w14:textId="7CD7A9FB" w:rsidR="00201A9E" w:rsidRPr="00FA3612" w:rsidRDefault="006A3C9F" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3C9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Why is a red card completed and what happens to it?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008B435B" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004D6895" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008B435B" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D47AF7" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="008B435B" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A34C8" w:rsidRPr="00FA3612" w14:paraId="7F67F8F5" w14:textId="77777777" w:rsidTr="00F41128">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BCD8C5" w14:textId="77777777" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D4E99D" w14:textId="06D7DA9B" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="07130308" w14:textId="172E5458" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000428D1">
+              <w:t>To warn the athlete; it is shown to the competitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A34C8" w:rsidRPr="00FA3612" w14:paraId="0AF39F14" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EEAF80" w14:textId="18DE6778" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CFABD2" w14:textId="21EA1512" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FF8DE6" w14:textId="65A032CC" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000428D1">
+              <w:t>To record a rule breach; it is sent to the Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A34C8" w:rsidRPr="00FA3612" w14:paraId="2F1AE1A0" w14:textId="77777777" w:rsidTr="00F41128">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAB7034" w14:textId="32CA1868" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FC3A0F" w14:textId="2F9F1588" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4C09A4" w14:textId="53A753AA" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000428D1">
+              <w:t>To disqualify the athlete; it is given directly to the Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A34C8" w:rsidRPr="00FA3612" w14:paraId="005822E6" w14:textId="77777777" w:rsidTr="004164E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E757B9" w14:textId="77777777" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="361D347E" w14:textId="0509D308" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197388E9" w14:textId="7D7F82DE" w:rsidR="003A34C8" w:rsidRPr="00FA3612" w:rsidRDefault="003A34C8" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000428D1">
+              <w:t>To note poor technique; it is kept by the judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="055DF1E8" w14:textId="0E1709CD" w:rsidR="00AD25C7" w:rsidRPr="00FA3612" w:rsidRDefault="00AD25C7" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10581" w:type="dxa"/>
+        <w:tblInd w:w="1" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="676"/>
+        <w:gridCol w:w="466"/>
+        <w:gridCol w:w="9439"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="68C8CA79" w14:textId="77777777" w:rsidTr="00391F71">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="350BAB2B" w14:textId="133A0946" w:rsidR="00AD25C7" w:rsidRPr="00FA3612" w:rsidRDefault="009D67C7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00846431" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB2587B" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="00FA3612" w:rsidRDefault="00AD25C7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738C4F3D" w14:textId="098B2FFA" w:rsidR="00791070" w:rsidRPr="00391F71" w:rsidRDefault="00391F71" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391F71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is a red paddle used for, and who uses it? </w:t>
+            </w:r>
+            <w:r w:rsidR="00970EDF" w:rsidRPr="00391F71">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E055E7" w:rsidRPr="00391F71">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D47AF7" w:rsidRPr="00391F71">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ma</w:t>
+            </w:r>
+            <w:r w:rsidR="00970EDF" w:rsidRPr="00391F71">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rk)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00793424" w:rsidRPr="00FA3612" w14:paraId="69D77B6B" w14:textId="77777777" w:rsidTr="00793424">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A225959" w14:textId="7AE293E2" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CA6913" w14:textId="222401DA" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2DCB28" w14:textId="4EE7233F" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C183C">
+              <w:t>For disqualification, shown by any judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00793424" w:rsidRPr="00FA3612" w14:paraId="0F5D8B59" w14:textId="77777777" w:rsidTr="00793424">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5E5F9A" w14:textId="4C408863" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B866B8B" w14:textId="003B74FE" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED869BF" w14:textId="0EBD4D4E" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C183C">
+              <w:t>For warnings, shown by the Chief Judge only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00793424" w:rsidRPr="00FA3612" w14:paraId="22444FA0" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA6B96D" w14:textId="1906461B" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3924403F" w14:textId="77777777" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC18CD3" w14:textId="0A83C3D6" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="001C6D12" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00793424" w:rsidRPr="007C183C">
+              <w:t>isqualification situation, shown by the Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00793424" w:rsidRPr="00FA3612" w14:paraId="08054C96" w14:textId="77777777" w:rsidTr="00793424">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AF5FDA" w14:textId="0C8106F7" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFD06E9" w14:textId="77777777" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FEF4E2" w14:textId="2ED8F2F3" w:rsidR="00793424" w:rsidRPr="00FA3612" w:rsidRDefault="00793424" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C183C">
+              <w:t>To alert lap scorers, shown by the Recorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B0181BE" w14:textId="77777777" w:rsidR="007F1B9E" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="4A2E0BC1" w14:textId="77777777" w:rsidTr="00952E81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4A1191" w14:textId="55F71036" w:rsidR="00952E81" w:rsidRPr="00FA3612" w:rsidRDefault="009D67C7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00952E81" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A90954F" w14:textId="77777777" w:rsidR="00952E81" w:rsidRPr="00FA3612" w:rsidRDefault="00952E81" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781B4B8B" w14:textId="5ABC10B0" w:rsidR="00952E81" w:rsidRPr="00486BC0" w:rsidRDefault="00486BC0" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486BC0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Where is the best position to judge a race-walking event on a track?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486BC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C91F7A" w:rsidRPr="00486BC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D47AF7" w:rsidRPr="00486BC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00C91F7A" w:rsidRPr="00486BC0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w14:paraId="040423FB" w14:textId="77777777" w:rsidTr="004A2206">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCE5235" w14:textId="77777777" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F346C7B" w14:textId="55D45C7A" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5932917C" w14:textId="1479E4E7" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A20D7">
+              <w:t>On the inside of the track on the bends</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w14:paraId="16728BED" w14:textId="77777777" w:rsidTr="00952E81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6385D97B" w14:textId="37CC4EA1" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F532E1" w14:textId="678904DC" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ADAA7E" w14:textId="5AE97901" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A20D7">
+              <w:t>Elevated above the track surface</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w14:paraId="371056C2" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="436EC928" w14:textId="7B0DD0C4" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C27D701" w14:textId="68A0C761" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F70022C" w14:textId="705353CB" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A20D7">
+              <w:t>On the outside of the track with a clear frontal view</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w14:paraId="180C0966" w14:textId="77777777" w:rsidTr="00952E81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DD2539" w14:textId="77777777" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E9BFE5" w14:textId="0241E93E" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="707372E7" w14:textId="680748D2" w:rsidR="005A0DDB" w:rsidRPr="00FA3612" w:rsidRDefault="005A0DDB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A20D7">
+              <w:t>At the finish line only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30604187" w14:textId="33F13E32" w:rsidR="005B76A7" w:rsidRPr="00FA3612" w:rsidRDefault="005B76A7" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="57345B36" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C0BF65" w14:textId="2693E4EE" w:rsidR="00952E81" w:rsidRPr="00FA3612" w:rsidRDefault="009D67C7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00952E81" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7B7590" w14:textId="77777777" w:rsidR="00952E81" w:rsidRPr="00FA3612" w:rsidRDefault="00952E81" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F474DE" w14:textId="2337F92B" w:rsidR="00952E81" w:rsidRPr="00712E1F" w:rsidRDefault="00712E1F" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712E1F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Where is the best position to judge a race-walking event on the road?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00712E1F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00615FE6" w:rsidRPr="00712E1F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8786B" w:rsidRPr="00712E1F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00615FE6" w:rsidRPr="00712E1F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D47AF7" w:rsidRPr="00712E1F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00615FE6" w:rsidRPr="00712E1F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00526BBB" w:rsidRPr="00FA3612" w14:paraId="2A348185" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9C1C68" w14:textId="0FED1777" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FA89F1" w14:textId="77777777" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="478A92F4" w14:textId="774DA043" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF0EF5">
+              <w:t>At a fixed point watching from behind</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00526BBB" w:rsidRPr="00FA3612" w14:paraId="0637467A" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B598DDA" w14:textId="20BC2E56" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A3C96C" w14:textId="77777777" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27731D49" w14:textId="4ABEC6B6" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF0EF5">
+              <w:t>At a position giving a clear frontal view of athletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00526BBB" w:rsidRPr="00FA3612" w14:paraId="3B78AD57" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11975857" w14:textId="77777777" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7624C6E9" w14:textId="77777777" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFD985" w14:textId="6227D8C8" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF0EF5">
+              <w:t>On the inside of tight bends</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00526BBB" w:rsidRPr="00FA3612" w14:paraId="4909BC42" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9EBD59" w14:textId="701D17FA" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D2B189" w14:textId="77777777" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F1A312" w14:textId="0E70C448" w:rsidR="00526BBB" w:rsidRPr="00FA3612" w:rsidRDefault="00526BBB" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF0EF5">
+              <w:t>Driving alongside the athletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="186FB77B" w14:textId="4C156430" w:rsidR="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="6FD1EB87" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D54C7A" w14:textId="03955635" w:rsidR="005E2BEA" w:rsidRPr="008462D5" w:rsidRDefault="007F1B9E" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1485D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="005E2BEA" w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE3A881" w14:textId="77777777" w:rsidR="005E2BEA" w:rsidRPr="008462D5" w:rsidRDefault="005E2BEA" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD46FCE" w14:textId="73669AAB" w:rsidR="00547441" w:rsidRPr="008462D5" w:rsidRDefault="008462D5" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Where are competitors most likely to break the rules of race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">walking? </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF56D7" w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00313278" w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF56D7" w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D47AF7" w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF56D7" w:rsidRPr="008462D5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E77EF" w:rsidRPr="00FA3612" w14:paraId="4D97D141" w14:textId="77777777" w:rsidTr="006437BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A697B5C" w14:textId="45F7EE2E" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAE4F09" w14:textId="5293CE36" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="691B0B92" w14:textId="431517C3" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6753B">
+              <w:t>Only on straight sections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E77EF" w:rsidRPr="00FA3612" w14:paraId="508C61E4" w14:textId="77777777" w:rsidTr="008522E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E661EF" w14:textId="77777777" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B480003" w14:textId="0D87723B" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="44356C66" w14:textId="2A67F446" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6753B">
+              <w:t>Near judges only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E77EF" w:rsidRPr="00FA3612" w14:paraId="7E599BDE" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA31184" w14:textId="6E4A5961" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E3D11D" w14:textId="07ACEE33" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DA2F68" w14:textId="7CD6CCFA" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6753B">
+              <w:t>During changes in pace, hills, bends, or when fatigued</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E77EF" w:rsidRPr="00FA3612" w14:paraId="351FDB71" w14:textId="77777777" w:rsidTr="008522E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E57D8BF" w14:textId="1E4CA1D5" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2309E1" w14:textId="103AD354" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3EC531" w14:textId="3A04F46A" w:rsidR="000E77EF" w:rsidRPr="00FA3612" w:rsidRDefault="000E77EF" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6753B">
+              <w:t>Only at the start of the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E98FC65" w14:textId="77777777" w:rsidR="00954B9B" w:rsidRPr="00FA3612" w:rsidRDefault="00954B9B" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E9DCE5" w14:textId="0C168F3E" w:rsidR="006735DF" w:rsidRPr="00FA3612" w:rsidRDefault="00D66536" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00490E29" w:rsidRPr="00FA3612">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="1341890F" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D02457" w14:textId="3B044586" w:rsidR="00316A9D" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1485D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00316A9D" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440F11F8" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00FA3612" w:rsidRDefault="00316A9D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD3466D" w14:textId="5160B8D1" w:rsidR="00316A9D" w:rsidRPr="00651CA9" w:rsidRDefault="00651CA9" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00651CA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>How many red cards are required before an athlete is disqualified? (1 Mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1485D" w:rsidRPr="00FA3612" w14:paraId="1A5912C5" w14:textId="77777777" w:rsidTr="00455757">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5433C689" w14:textId="77777777" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6154578D" w14:textId="77777777" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAF97A2" w14:textId="2BFE8EBB" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F727A2">
+              <w:t>Two red cards from any judges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1485D" w:rsidRPr="00FA3612" w14:paraId="53AD6F0E" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6631DF37" w14:textId="231AD1EA" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D1E0B" w14:textId="77777777" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03865667" w14:textId="1CFE0F43" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F727A2">
+              <w:t>Three red cards, including the Chief Judge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1485D" w:rsidRPr="00FA3612" w14:paraId="1C2C3A54" w14:textId="77777777" w:rsidTr="00455757">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8A4A6C" w14:textId="77777777" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3755DF03" w14:textId="77777777" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBB8D66" w14:textId="34C7B6AD" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00CC409D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F727A2">
+              <w:t>Four red cards from different judges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1485D" w:rsidRPr="00FA3612" w14:paraId="62821576" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F10D968" w14:textId="3553CAA9" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14712754" w14:textId="4F5250CF" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FE6C00" w14:textId="79C307A3" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00872CBC" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F727A2">
+              <w:t>Three red cards from different judges (excluding the Chief Judge)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75E5482A" w14:textId="0C7A6A95" w:rsidR="00316A9D" w:rsidRDefault="00316A9D" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A4262A" w14:textId="77777777" w:rsidR="00A1485D" w:rsidRPr="00FA3612" w:rsidRDefault="00A1485D" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="59896959" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3841E12D" w14:textId="42047597" w:rsidR="00316A9D" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1485D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00316A9D" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526855C9" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00FA3612" w:rsidRDefault="00316A9D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20543531" w14:textId="4AD4F292" w:rsidR="006C62F9" w:rsidRPr="00FA3612" w:rsidRDefault="006C62F9" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>relevant rule number</w:t>
+            </w:r>
+            <w:r w:rsidR="00360DDD" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for</w:t>
+            </w:r>
+            <w:r w:rsidR="00856A64" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>question</w:t>
+            </w:r>
+            <w:r w:rsidR="00306D69" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1B9E" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1485D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA54D7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ark</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB1294" w:rsidRPr="00FA3612" w14:paraId="574290D5" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="079B5F4A" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00FA3612" w:rsidRDefault="00316A9D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA35932" w14:textId="6CD52E9F" w:rsidR="00316A9D" w:rsidRPr="00FA3612" w:rsidRDefault="00316A9D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA1BFAA" w14:textId="6A9288F0" w:rsidR="002C3B8C" w:rsidRPr="003D4622" w:rsidRDefault="002C3B8C" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A275CE0" w14:textId="27F3D53D" w:rsidR="004D03CE" w:rsidRPr="00FA3612" w:rsidRDefault="004D03CE" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008345D4" w:rsidRPr="00FA3612" w14:paraId="5957760C" w14:textId="77777777" w:rsidTr="00547441">
+        <w:trPr>
+          <w:trHeight w:val="605"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B43A142" w14:textId="1398F767" w:rsidR="00316A9D" w:rsidRPr="00FA3612" w:rsidRDefault="007F1B9E" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B304B3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00316A9D" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8E31D4" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00FA3612" w:rsidRDefault="00316A9D" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D651159" w14:textId="42281AF1" w:rsidR="00E4388C" w:rsidRPr="00FA3612" w:rsidRDefault="00CB62A3" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA54D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61678">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outdoor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA54D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> track races, how many race-walks judges should there normally be including the chief judge?</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61678">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2CC2" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00401B8C" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2CC2" w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w14:paraId="2E87B255" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5887CC" w14:textId="77777777" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5E63FD" w14:textId="77777777" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="662EDAAB" w14:textId="5350C16E" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3346B">
+              <w:t>Three</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w14:paraId="706F2EE5" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D1230C" w14:textId="77777777" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="403A57BB" w14:textId="77777777" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="194468A5" w14:textId="6F5EF95B" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3346B">
+              <w:t>Four</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w14:paraId="7C298F5D" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7016FA4B" w14:textId="129C4D56" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8D09D4" w14:textId="154532CF" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BEEA27" w14:textId="7336E5AE" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3346B">
+              <w:t>Six</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w14:paraId="2474F980" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D71E63B" w14:textId="278C477B" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="459A5766" w14:textId="01C4F577" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D17C888" w14:textId="4DFFA39F" w:rsidR="00DA54D7" w:rsidRPr="00FA3612" w:rsidRDefault="00DA54D7" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3346B">
+              <w:t>Eight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="394E7AED" w14:textId="77777777" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2220"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="74"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA3612" w:rsidRPr="00FA3612" w14:paraId="1F46C609" w14:textId="77777777" w:rsidTr="00104A26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CEB3E9" w14:textId="64BB6D98" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA54D7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED8B502" w14:textId="77777777" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA4CC83" w14:textId="0C9BEB33" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide the relevant rule number for question 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA54D7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA3612">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3612" w:rsidRPr="00FA3612" w14:paraId="22BAC939" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79281844" w14:textId="77777777" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1237D01B" w14:textId="77777777" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="023768C4" w14:textId="114F902C" w:rsidR="00FA3612" w:rsidRPr="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48FAABA6" w14:textId="0A00C2E1" w:rsidR="00FA3612" w:rsidRDefault="00FA3612" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2220"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C56C82" w:rsidRPr="00694B75" w14:paraId="04BD1643" w14:textId="77777777" w:rsidTr="00A87607">
+        <w:trPr>
+          <w:trHeight w:val="605"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC8883C" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="741F4434" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8879FF" w14:textId="5749611F" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If in a track race</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4124B" w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">you give a competitor a yellow paddle, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4124B" w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>but as the athlete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> subsequently see</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4124B" w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the posting board a red card has been recorded, the</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4124B" w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> decide it was given by you and shouts a stream of abuse directly at you. Course of action should you take? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C82" w:rsidRPr="00694B75" w14:paraId="3822A028" w14:textId="77777777" w:rsidTr="00E36C1B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="650BCE19" w14:textId="345A96BE" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EE730C" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C03E4C" w14:textId="7CFCB9C5" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="003207A1" w:rsidP="00E36C1B">
+            <w:r w:rsidRPr="00A4124B">
+              <w:t>Advise the referee at the first opportunity, t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>hey should Issue a red conduct warning card to the athlete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C82" w:rsidRPr="00694B75" w14:paraId="2F4CE5CA" w14:textId="77777777" w:rsidTr="00A87607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2367015D" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00694B75" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AC16AA" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EE5559" w14:textId="25D39240" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:t xml:space="preserve">Inform the chief Judge as </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4124B" w:rsidRPr="00A4124B">
+              <w:t>they oversee the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:t xml:space="preserve"> judging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C82" w:rsidRPr="00694B75" w14:paraId="5C51E967" w14:textId="77777777" w:rsidTr="00A87607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3418418A" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00694B75" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="21971CBB" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D36045B" w14:textId="7FCF3184" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:t xml:space="preserve">Take no action, as it is a </w:t>
+            </w:r>
+            <w:r w:rsidR="00E36C1B">
+              <w:t>natural</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4124B">
+              <w:t xml:space="preserve"> reaction</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36C1B">
+              <w:t xml:space="preserve"> by the athlete </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C82" w:rsidRPr="00694B75" w14:paraId="00126393" w14:textId="77777777" w:rsidTr="00A87607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D740629" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00694B75" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="771D2264" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BD4BD1" w14:textId="564CFA29" w:rsidR="00C56C82" w:rsidRPr="00A4124B" w:rsidRDefault="00850935" w:rsidP="00E36C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4124B">
+              <w:t>Give a red card if you have not done so previously</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2DCA165C" w14:textId="77777777" w:rsidR="00C56C82" w:rsidRDefault="00C56C82" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2220"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE78DEB" w14:textId="70899C11" w:rsidR="00131169" w:rsidRPr="00FA3612" w:rsidRDefault="00131169" w:rsidP="00E36C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00131169" w:rsidRPr="00FA3612" w:rsidSect="00FA3612">
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="113" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AF85A0D" w14:textId="77777777" w:rsidR="00217BCC" w:rsidRDefault="00217BCC" w:rsidP="00CD4A4F">
+    <w:p w14:paraId="65B845B3" w14:textId="77777777" w:rsidR="004312B9" w:rsidRDefault="004312B9" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11B94F47" w14:textId="77777777" w:rsidR="00217BCC" w:rsidRDefault="00217BCC" w:rsidP="00CD4A4F">
+    <w:p w14:paraId="3FCA3ECE" w14:textId="77777777" w:rsidR="004312B9" w:rsidRDefault="004312B9" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D59C945" w14:textId="77777777" w:rsidR="00217BCC" w:rsidRDefault="00217BCC" w:rsidP="00CD4A4F">
+    <w:p w14:paraId="6B138658" w14:textId="77777777" w:rsidR="004312B9" w:rsidRDefault="004312B9" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B3EC964" w14:textId="77777777" w:rsidR="00217BCC" w:rsidRDefault="00217BCC" w:rsidP="00CD4A4F">
+    <w:p w14:paraId="48E42EB4" w14:textId="77777777" w:rsidR="004312B9" w:rsidRDefault="004312B9" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="73C7C207" w14:textId="1754A6D2" w:rsidR="00CD4A4F" w:rsidRPr="004C5C19" w:rsidRDefault="00CD4A4F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E9AFC30" w14:textId="7581A76B" w:rsidR="00AA7264" w:rsidRDefault="00AA7264">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D01B3D">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A295602" wp14:editId="04609F68">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D905796" wp14:editId="78201593">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4267200</wp:posOffset>
+            <wp:posOffset>1631315</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-392430</wp:posOffset>
+            <wp:posOffset>149860</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="981075" cy="695325"/>
-          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:extent cx="3543300" cy="810895"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
-          <wp:docPr id="1086531205" name="Picture 1086531205" descr="UKA and the Home County Athletics Federations Position of Trust statement -  Coaching"/>
+          <wp:docPr id="555311327" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 9" descr="UKA and the Home County Athletics Federations Position of Trust statement -  Coaching"/>
+                  <pic:cNvPr id="824061101" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="777" t="61990" r="74001" b="20039"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="981075" cy="695325"/>
+                    <a:ext cx="3543300" cy="810895"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="1492204A" w14:textId="666616B2" w:rsidR="00CC2DD3" w:rsidRPr="008975C9" w:rsidRDefault="00CC2DD3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">      England Athletics</w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="008975C9">
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidRPr="006D6206">
+    <w:r w:rsidR="00954B9B" w:rsidRPr="008975C9">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Officials’ Education – Level 2 </w:t>
-[...5 lines deleted...]
-      <w:t>Race Walking</w:t>
+      <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D77B96"/>
+    <w:nsid w:val="01734446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FC420F68"/>
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:tmpl w:val="E5BCEC1C"/>
+    <w:lvl w:ilvl="0" w:tplc="6FE06898">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A2308C"/>
+    <w:nsid w:val="040C7358"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B492D64A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="064D75A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A38B4AA"/>
+    <w:tmpl w:val="DAB25D98"/>
+    <w:lvl w:ilvl="0" w:tplc="926A9114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="091D53D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E110B038"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D547D2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D080734C"/>
+    <w:lvl w:ilvl="0" w:tplc="79CE78FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17E31E62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="911E8DFA"/>
+    <w:lvl w:ilvl="0" w:tplc="926A9114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27BB63BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8A0081C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C61B11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A3C8F28"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -1323,390 +6663,3233 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="758673A6"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B150749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DE96C1E6"/>
+    <w:tmpl w:val="54EC5926"/>
+    <w:lvl w:ilvl="0" w:tplc="926A9114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F0E5E7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4178105A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="331D1430"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="720E2236"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
-      <w:start w:val="1"/>
+      <w:start w:val="36"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35B10FA0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="299A6948"/>
+    <w:lvl w:ilvl="0" w:tplc="926A9114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="361A2FD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D080734C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486466C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B2E2024"/>
+    <w:lvl w:ilvl="0" w:tplc="1F30E0E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F901B68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5BCEC1C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55637853"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D080734C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D93E5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B22366E"/>
+    <w:lvl w:ilvl="0" w:tplc="75C472CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
-        <w:u w:val="none"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560541FE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C074C264"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EAD0245"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62714FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9DE85032"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="B96CE868"/>
+    <w:lvl w:ilvl="0" w:tplc="C89452E0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="405"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66936D57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77603954"/>
+    <w:lvl w:ilvl="0" w:tplc="1DFC8CBC">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="405"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68111B81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B99E5744"/>
+    <w:lvl w:ilvl="0" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D9D768E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0F0B30A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FCC4201"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA626EDC"/>
+    <w:lvl w:ilvl="0" w:tplc="926A9114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="711D260E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9106F978"/>
+    <w:lvl w:ilvl="0" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72805939"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CFAF4F0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7A3C78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDD4DDD0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="926A9114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+    <w:lvl w:ilvl="2" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F4122ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89FCF06E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...57 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1960839283">
+  <w:num w:numId="1" w16cid:durableId="138958481">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="309020158">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1431899392">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="912393342">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="13074315">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="710768213">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="10033022">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="255023216">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1608073798">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2007126484">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="429931257">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2035424070">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="846140962">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2078745290">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1701854625">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="469637648">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="693579961">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1450320055">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1071345048">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="858860088">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="20" w16cid:durableId="891695955">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="211886578">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="21" w16cid:durableId="2028604490">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1609971007">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="22" w16cid:durableId="98186587">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="482770104">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="653098054">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="449134767">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1383796823">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1222788567">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00600314"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FF49FB"/>
+    <w:rsidRoot w:val="00AD25C7"/>
+    <w:rsid w:val="000033F5"/>
+    <w:rsid w:val="00010906"/>
+    <w:rsid w:val="00011140"/>
+    <w:rsid w:val="00014F22"/>
+    <w:rsid w:val="00016307"/>
+    <w:rsid w:val="00017B3E"/>
+    <w:rsid w:val="00017C88"/>
+    <w:rsid w:val="00017E84"/>
+    <w:rsid w:val="00026814"/>
+    <w:rsid w:val="00026D0F"/>
+    <w:rsid w:val="000275FF"/>
+    <w:rsid w:val="00027789"/>
+    <w:rsid w:val="0003158E"/>
+    <w:rsid w:val="00031FE6"/>
+    <w:rsid w:val="00032718"/>
+    <w:rsid w:val="0003303C"/>
+    <w:rsid w:val="00034232"/>
+    <w:rsid w:val="00040399"/>
+    <w:rsid w:val="00041DCC"/>
+    <w:rsid w:val="0004489A"/>
+    <w:rsid w:val="00044BC2"/>
+    <w:rsid w:val="00044C20"/>
+    <w:rsid w:val="000452E4"/>
+    <w:rsid w:val="000465EA"/>
+    <w:rsid w:val="00051653"/>
+    <w:rsid w:val="00053BFB"/>
+    <w:rsid w:val="000552F7"/>
+    <w:rsid w:val="000603EC"/>
+    <w:rsid w:val="000618F0"/>
+    <w:rsid w:val="0006356A"/>
+    <w:rsid w:val="0006670A"/>
+    <w:rsid w:val="000676AF"/>
+    <w:rsid w:val="00072A22"/>
+    <w:rsid w:val="00072EB0"/>
+    <w:rsid w:val="000736CE"/>
+    <w:rsid w:val="0008006D"/>
+    <w:rsid w:val="00082221"/>
+    <w:rsid w:val="000841A7"/>
+    <w:rsid w:val="00086CE8"/>
+    <w:rsid w:val="00091D9E"/>
+    <w:rsid w:val="00091FBC"/>
+    <w:rsid w:val="00096651"/>
+    <w:rsid w:val="000966E5"/>
+    <w:rsid w:val="000A1966"/>
+    <w:rsid w:val="000A1BC5"/>
+    <w:rsid w:val="000A31D4"/>
+    <w:rsid w:val="000A4490"/>
+    <w:rsid w:val="000A4EF5"/>
+    <w:rsid w:val="000A540C"/>
+    <w:rsid w:val="000A57EE"/>
+    <w:rsid w:val="000A763F"/>
+    <w:rsid w:val="000B03C8"/>
+    <w:rsid w:val="000B44DE"/>
+    <w:rsid w:val="000B4B9B"/>
+    <w:rsid w:val="000B65C3"/>
+    <w:rsid w:val="000C69AC"/>
+    <w:rsid w:val="000D047D"/>
+    <w:rsid w:val="000D4393"/>
+    <w:rsid w:val="000D4AEB"/>
+    <w:rsid w:val="000D69AC"/>
+    <w:rsid w:val="000E156E"/>
+    <w:rsid w:val="000E4629"/>
+    <w:rsid w:val="000E48A2"/>
+    <w:rsid w:val="000E4B34"/>
+    <w:rsid w:val="000E72F5"/>
+    <w:rsid w:val="000E77EF"/>
+    <w:rsid w:val="000E7F0D"/>
+    <w:rsid w:val="000F3B01"/>
+    <w:rsid w:val="000F4F5F"/>
+    <w:rsid w:val="000F6F78"/>
+    <w:rsid w:val="00101EDF"/>
+    <w:rsid w:val="001031CE"/>
+    <w:rsid w:val="00103C4D"/>
+    <w:rsid w:val="00106767"/>
+    <w:rsid w:val="001121DA"/>
+    <w:rsid w:val="00112D2F"/>
+    <w:rsid w:val="0011307B"/>
+    <w:rsid w:val="001157C9"/>
+    <w:rsid w:val="001174F8"/>
+    <w:rsid w:val="00121A15"/>
+    <w:rsid w:val="00121EE4"/>
+    <w:rsid w:val="001239FF"/>
+    <w:rsid w:val="00123DF7"/>
+    <w:rsid w:val="00124D31"/>
+    <w:rsid w:val="0012618A"/>
+    <w:rsid w:val="00130D3C"/>
+    <w:rsid w:val="00130E66"/>
+    <w:rsid w:val="00131169"/>
+    <w:rsid w:val="00132A23"/>
+    <w:rsid w:val="0013384D"/>
+    <w:rsid w:val="00142E82"/>
+    <w:rsid w:val="001476B4"/>
+    <w:rsid w:val="00147A8B"/>
+    <w:rsid w:val="00147DD9"/>
+    <w:rsid w:val="0015288B"/>
+    <w:rsid w:val="0015444E"/>
+    <w:rsid w:val="001553C8"/>
+    <w:rsid w:val="00156C0F"/>
+    <w:rsid w:val="00163DF0"/>
+    <w:rsid w:val="0016469C"/>
+    <w:rsid w:val="001657C9"/>
+    <w:rsid w:val="001659BA"/>
+    <w:rsid w:val="00167D69"/>
+    <w:rsid w:val="00172237"/>
+    <w:rsid w:val="0017366A"/>
+    <w:rsid w:val="0017401F"/>
+    <w:rsid w:val="001847F0"/>
+    <w:rsid w:val="00187AD7"/>
+    <w:rsid w:val="00190CF3"/>
+    <w:rsid w:val="00195D4D"/>
+    <w:rsid w:val="00197701"/>
+    <w:rsid w:val="001979C8"/>
+    <w:rsid w:val="001A4EBA"/>
+    <w:rsid w:val="001A6A56"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7C29"/>
+    <w:rsid w:val="001B1289"/>
+    <w:rsid w:val="001B4F2F"/>
+    <w:rsid w:val="001B70C7"/>
+    <w:rsid w:val="001B7790"/>
+    <w:rsid w:val="001C156D"/>
+    <w:rsid w:val="001C232A"/>
+    <w:rsid w:val="001C4CA5"/>
+    <w:rsid w:val="001C4D7F"/>
+    <w:rsid w:val="001C563E"/>
+    <w:rsid w:val="001C6972"/>
+    <w:rsid w:val="001C6D12"/>
+    <w:rsid w:val="001C7484"/>
+    <w:rsid w:val="001D176F"/>
+    <w:rsid w:val="001D390F"/>
+    <w:rsid w:val="001D72A7"/>
+    <w:rsid w:val="001E133C"/>
+    <w:rsid w:val="001E14A6"/>
+    <w:rsid w:val="001E3AE3"/>
+    <w:rsid w:val="001E4CFE"/>
+    <w:rsid w:val="001E6426"/>
+    <w:rsid w:val="001E71F7"/>
+    <w:rsid w:val="001F16E2"/>
+    <w:rsid w:val="001F1E2A"/>
+    <w:rsid w:val="001F3D67"/>
+    <w:rsid w:val="001F7F2A"/>
+    <w:rsid w:val="00200A1E"/>
+    <w:rsid w:val="00200B99"/>
+    <w:rsid w:val="0020198E"/>
+    <w:rsid w:val="00201A9E"/>
+    <w:rsid w:val="002023E6"/>
+    <w:rsid w:val="002029EA"/>
+    <w:rsid w:val="00204ECA"/>
+    <w:rsid w:val="002062E1"/>
+    <w:rsid w:val="00207188"/>
+    <w:rsid w:val="00210E2A"/>
+    <w:rsid w:val="00210F4F"/>
+    <w:rsid w:val="00211C3B"/>
+    <w:rsid w:val="00221517"/>
+    <w:rsid w:val="00223868"/>
+    <w:rsid w:val="00223F9A"/>
+    <w:rsid w:val="00225032"/>
+    <w:rsid w:val="0022567A"/>
+    <w:rsid w:val="0023167C"/>
+    <w:rsid w:val="0023218D"/>
+    <w:rsid w:val="00232831"/>
+    <w:rsid w:val="002329CB"/>
+    <w:rsid w:val="00235905"/>
+    <w:rsid w:val="00237279"/>
+    <w:rsid w:val="00237A70"/>
+    <w:rsid w:val="002474A8"/>
+    <w:rsid w:val="00250B88"/>
+    <w:rsid w:val="00252000"/>
+    <w:rsid w:val="002530BF"/>
+    <w:rsid w:val="0025483D"/>
+    <w:rsid w:val="00255712"/>
+    <w:rsid w:val="00255CA4"/>
+    <w:rsid w:val="00261541"/>
+    <w:rsid w:val="002630E8"/>
+    <w:rsid w:val="00264EEE"/>
+    <w:rsid w:val="0026612C"/>
+    <w:rsid w:val="002700FC"/>
+    <w:rsid w:val="00271CC1"/>
+    <w:rsid w:val="00273687"/>
+    <w:rsid w:val="0027674C"/>
+    <w:rsid w:val="0028007B"/>
+    <w:rsid w:val="00282FB4"/>
+    <w:rsid w:val="00284A82"/>
+    <w:rsid w:val="0028538E"/>
+    <w:rsid w:val="002855B2"/>
+    <w:rsid w:val="00286808"/>
+    <w:rsid w:val="00287B99"/>
+    <w:rsid w:val="0029073E"/>
+    <w:rsid w:val="00290A77"/>
+    <w:rsid w:val="002935CD"/>
+    <w:rsid w:val="00295C34"/>
+    <w:rsid w:val="00296424"/>
+    <w:rsid w:val="002A0435"/>
+    <w:rsid w:val="002A1848"/>
+    <w:rsid w:val="002A3C5A"/>
+    <w:rsid w:val="002A404D"/>
+    <w:rsid w:val="002A6DFF"/>
+    <w:rsid w:val="002B020D"/>
+    <w:rsid w:val="002B4E7E"/>
+    <w:rsid w:val="002B6BD5"/>
+    <w:rsid w:val="002C3B8C"/>
+    <w:rsid w:val="002C4339"/>
+    <w:rsid w:val="002C7352"/>
+    <w:rsid w:val="002C7F1E"/>
+    <w:rsid w:val="002C7FD3"/>
+    <w:rsid w:val="002D099F"/>
+    <w:rsid w:val="002E54DB"/>
+    <w:rsid w:val="002E64AB"/>
+    <w:rsid w:val="002F0A81"/>
+    <w:rsid w:val="002F3112"/>
+    <w:rsid w:val="002F4525"/>
+    <w:rsid w:val="002F4F33"/>
+    <w:rsid w:val="002F5736"/>
+    <w:rsid w:val="002F573A"/>
+    <w:rsid w:val="002F5935"/>
+    <w:rsid w:val="002F5CA4"/>
+    <w:rsid w:val="00302054"/>
+    <w:rsid w:val="003022D5"/>
+    <w:rsid w:val="00306D69"/>
+    <w:rsid w:val="00313278"/>
+    <w:rsid w:val="003157CF"/>
+    <w:rsid w:val="00316A9D"/>
+    <w:rsid w:val="003170ED"/>
+    <w:rsid w:val="003207A1"/>
+    <w:rsid w:val="00320A04"/>
+    <w:rsid w:val="003221B4"/>
+    <w:rsid w:val="00322223"/>
+    <w:rsid w:val="0032482B"/>
+    <w:rsid w:val="00325DB8"/>
+    <w:rsid w:val="00327BFA"/>
+    <w:rsid w:val="00332397"/>
+    <w:rsid w:val="00335C3D"/>
+    <w:rsid w:val="003368EF"/>
+    <w:rsid w:val="003375A6"/>
+    <w:rsid w:val="00341A21"/>
+    <w:rsid w:val="00347421"/>
+    <w:rsid w:val="00350C0B"/>
+    <w:rsid w:val="00351997"/>
+    <w:rsid w:val="00355276"/>
+    <w:rsid w:val="00356C45"/>
+    <w:rsid w:val="00356E11"/>
+    <w:rsid w:val="00360DDD"/>
+    <w:rsid w:val="003616D2"/>
+    <w:rsid w:val="003622AD"/>
+    <w:rsid w:val="003625BE"/>
+    <w:rsid w:val="00362865"/>
+    <w:rsid w:val="00363DAA"/>
+    <w:rsid w:val="003651BC"/>
+    <w:rsid w:val="00365AE1"/>
+    <w:rsid w:val="003675DC"/>
+    <w:rsid w:val="00374BE6"/>
+    <w:rsid w:val="0037709C"/>
+    <w:rsid w:val="00377B7E"/>
+    <w:rsid w:val="003802A9"/>
+    <w:rsid w:val="003838CB"/>
+    <w:rsid w:val="0038518E"/>
+    <w:rsid w:val="003858FC"/>
+    <w:rsid w:val="00386F40"/>
+    <w:rsid w:val="003874FA"/>
+    <w:rsid w:val="00390150"/>
+    <w:rsid w:val="00391F71"/>
+    <w:rsid w:val="0039290E"/>
+    <w:rsid w:val="003959A4"/>
+    <w:rsid w:val="00395A37"/>
+    <w:rsid w:val="003961B1"/>
+    <w:rsid w:val="003A08C3"/>
+    <w:rsid w:val="003A13F8"/>
+    <w:rsid w:val="003A2110"/>
+    <w:rsid w:val="003A32F5"/>
+    <w:rsid w:val="003A34C8"/>
+    <w:rsid w:val="003A43CF"/>
+    <w:rsid w:val="003B0A6D"/>
+    <w:rsid w:val="003B1C38"/>
+    <w:rsid w:val="003B2038"/>
+    <w:rsid w:val="003B2D33"/>
+    <w:rsid w:val="003B4E31"/>
+    <w:rsid w:val="003B5124"/>
+    <w:rsid w:val="003B5B3B"/>
+    <w:rsid w:val="003B685A"/>
+    <w:rsid w:val="003C42CF"/>
+    <w:rsid w:val="003C5D68"/>
+    <w:rsid w:val="003C6485"/>
+    <w:rsid w:val="003C6A33"/>
+    <w:rsid w:val="003D158C"/>
+    <w:rsid w:val="003D15D0"/>
+    <w:rsid w:val="003D3303"/>
+    <w:rsid w:val="003D3600"/>
+    <w:rsid w:val="003D4622"/>
+    <w:rsid w:val="003E0431"/>
+    <w:rsid w:val="003E1AD3"/>
+    <w:rsid w:val="003E2F93"/>
+    <w:rsid w:val="003E6D25"/>
+    <w:rsid w:val="003E7341"/>
+    <w:rsid w:val="003F1472"/>
+    <w:rsid w:val="003F1A12"/>
+    <w:rsid w:val="003F47B8"/>
+    <w:rsid w:val="003F6A97"/>
+    <w:rsid w:val="00400F2D"/>
+    <w:rsid w:val="00401B8C"/>
+    <w:rsid w:val="00401BE9"/>
+    <w:rsid w:val="00401F1E"/>
+    <w:rsid w:val="00402507"/>
+    <w:rsid w:val="00403720"/>
+    <w:rsid w:val="00404188"/>
+    <w:rsid w:val="00412179"/>
+    <w:rsid w:val="004128C3"/>
+    <w:rsid w:val="0041313D"/>
+    <w:rsid w:val="0041349D"/>
+    <w:rsid w:val="00414412"/>
+    <w:rsid w:val="00415B78"/>
+    <w:rsid w:val="004164E0"/>
+    <w:rsid w:val="00416778"/>
+    <w:rsid w:val="00416933"/>
+    <w:rsid w:val="00417E18"/>
+    <w:rsid w:val="00422ED3"/>
+    <w:rsid w:val="00423BA1"/>
+    <w:rsid w:val="00425121"/>
+    <w:rsid w:val="00425B48"/>
+    <w:rsid w:val="00426375"/>
+    <w:rsid w:val="00430842"/>
+    <w:rsid w:val="0043102E"/>
+    <w:rsid w:val="004312B9"/>
+    <w:rsid w:val="004322EF"/>
+    <w:rsid w:val="004347AB"/>
+    <w:rsid w:val="00435CDA"/>
+    <w:rsid w:val="00436894"/>
+    <w:rsid w:val="00443CEB"/>
+    <w:rsid w:val="0044551F"/>
+    <w:rsid w:val="00446830"/>
+    <w:rsid w:val="00451A89"/>
+    <w:rsid w:val="004530EA"/>
+    <w:rsid w:val="00454239"/>
+    <w:rsid w:val="00455757"/>
+    <w:rsid w:val="00455DA6"/>
+    <w:rsid w:val="0045607C"/>
+    <w:rsid w:val="00456B68"/>
+    <w:rsid w:val="004574A2"/>
+    <w:rsid w:val="0046098B"/>
+    <w:rsid w:val="004633BF"/>
+    <w:rsid w:val="004646DB"/>
+    <w:rsid w:val="00466A76"/>
+    <w:rsid w:val="00467984"/>
+    <w:rsid w:val="0047273B"/>
+    <w:rsid w:val="004803E1"/>
+    <w:rsid w:val="004813CB"/>
+    <w:rsid w:val="0048508E"/>
+    <w:rsid w:val="00486BC0"/>
+    <w:rsid w:val="00487998"/>
+    <w:rsid w:val="00487C7C"/>
+    <w:rsid w:val="00487F41"/>
+    <w:rsid w:val="004907E2"/>
+    <w:rsid w:val="00490E29"/>
+    <w:rsid w:val="00491844"/>
+    <w:rsid w:val="00491DCF"/>
+    <w:rsid w:val="004932A6"/>
+    <w:rsid w:val="00494AB4"/>
+    <w:rsid w:val="00495849"/>
+    <w:rsid w:val="00496BDE"/>
+    <w:rsid w:val="004A0D73"/>
+    <w:rsid w:val="004A0DF0"/>
+    <w:rsid w:val="004A1C2A"/>
+    <w:rsid w:val="004A2206"/>
+    <w:rsid w:val="004A269A"/>
+    <w:rsid w:val="004A3399"/>
+    <w:rsid w:val="004A38BB"/>
+    <w:rsid w:val="004A4180"/>
+    <w:rsid w:val="004A44A6"/>
+    <w:rsid w:val="004A48F7"/>
+    <w:rsid w:val="004A5CD5"/>
+    <w:rsid w:val="004A61EF"/>
+    <w:rsid w:val="004A71A0"/>
+    <w:rsid w:val="004B014B"/>
+    <w:rsid w:val="004B0703"/>
+    <w:rsid w:val="004B1292"/>
+    <w:rsid w:val="004B136D"/>
+    <w:rsid w:val="004B16EF"/>
+    <w:rsid w:val="004B2D92"/>
+    <w:rsid w:val="004B5618"/>
+    <w:rsid w:val="004B6C9F"/>
+    <w:rsid w:val="004C11A2"/>
+    <w:rsid w:val="004C2485"/>
+    <w:rsid w:val="004C2E18"/>
+    <w:rsid w:val="004C46AB"/>
+    <w:rsid w:val="004C6862"/>
+    <w:rsid w:val="004D03CE"/>
+    <w:rsid w:val="004D0AA7"/>
+    <w:rsid w:val="004D6895"/>
+    <w:rsid w:val="004D69DA"/>
+    <w:rsid w:val="004D780F"/>
+    <w:rsid w:val="004E0BE4"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004E7F0A"/>
+    <w:rsid w:val="004F1035"/>
+    <w:rsid w:val="004F1789"/>
+    <w:rsid w:val="00501107"/>
+    <w:rsid w:val="005049F5"/>
+    <w:rsid w:val="00504C3D"/>
+    <w:rsid w:val="0050638C"/>
+    <w:rsid w:val="0051254D"/>
+    <w:rsid w:val="0051278D"/>
+    <w:rsid w:val="005175CC"/>
+    <w:rsid w:val="00520ABC"/>
+    <w:rsid w:val="00520B8F"/>
+    <w:rsid w:val="005211F1"/>
+    <w:rsid w:val="00522750"/>
+    <w:rsid w:val="005251EB"/>
+    <w:rsid w:val="00526BBB"/>
+    <w:rsid w:val="00527A3C"/>
+    <w:rsid w:val="00530158"/>
+    <w:rsid w:val="0053120B"/>
+    <w:rsid w:val="00532EF7"/>
+    <w:rsid w:val="00533C73"/>
+    <w:rsid w:val="00533CFC"/>
+    <w:rsid w:val="005367F0"/>
+    <w:rsid w:val="005402EF"/>
+    <w:rsid w:val="00540DB0"/>
+    <w:rsid w:val="005414EA"/>
+    <w:rsid w:val="00547320"/>
+    <w:rsid w:val="00547441"/>
+    <w:rsid w:val="00547AEB"/>
+    <w:rsid w:val="0055272E"/>
+    <w:rsid w:val="00555794"/>
+    <w:rsid w:val="00560740"/>
+    <w:rsid w:val="00562252"/>
+    <w:rsid w:val="005649DE"/>
+    <w:rsid w:val="00566BB3"/>
+    <w:rsid w:val="00566E34"/>
+    <w:rsid w:val="00567D15"/>
+    <w:rsid w:val="005755B2"/>
+    <w:rsid w:val="005761DD"/>
+    <w:rsid w:val="0058115B"/>
+    <w:rsid w:val="00586CC9"/>
+    <w:rsid w:val="00592D0C"/>
+    <w:rsid w:val="00593485"/>
+    <w:rsid w:val="005934D8"/>
+    <w:rsid w:val="00595C6E"/>
+    <w:rsid w:val="00596416"/>
+    <w:rsid w:val="00596910"/>
+    <w:rsid w:val="00597F89"/>
+    <w:rsid w:val="005A04BA"/>
+    <w:rsid w:val="005A0564"/>
+    <w:rsid w:val="005A0DDB"/>
+    <w:rsid w:val="005A2C79"/>
+    <w:rsid w:val="005A5034"/>
+    <w:rsid w:val="005A66D4"/>
+    <w:rsid w:val="005B09F0"/>
+    <w:rsid w:val="005B76A7"/>
+    <w:rsid w:val="005B7CDF"/>
+    <w:rsid w:val="005C1ED7"/>
+    <w:rsid w:val="005C207D"/>
+    <w:rsid w:val="005C3631"/>
+    <w:rsid w:val="005C5C06"/>
+    <w:rsid w:val="005D0463"/>
+    <w:rsid w:val="005D0F26"/>
+    <w:rsid w:val="005D15E8"/>
+    <w:rsid w:val="005D263F"/>
+    <w:rsid w:val="005D4DA4"/>
+    <w:rsid w:val="005D5536"/>
+    <w:rsid w:val="005E2BEA"/>
+    <w:rsid w:val="005E369F"/>
+    <w:rsid w:val="005E3CE7"/>
+    <w:rsid w:val="005E46B2"/>
+    <w:rsid w:val="005E5A59"/>
+    <w:rsid w:val="005F0305"/>
+    <w:rsid w:val="005F1672"/>
+    <w:rsid w:val="005F64D0"/>
+    <w:rsid w:val="005F663D"/>
+    <w:rsid w:val="00602D01"/>
+    <w:rsid w:val="00602E78"/>
+    <w:rsid w:val="00603283"/>
+    <w:rsid w:val="00605363"/>
+    <w:rsid w:val="00605501"/>
+    <w:rsid w:val="00606C6F"/>
+    <w:rsid w:val="00610CB9"/>
+    <w:rsid w:val="00610FBF"/>
+    <w:rsid w:val="00611C4A"/>
+    <w:rsid w:val="00614029"/>
+    <w:rsid w:val="006144EE"/>
+    <w:rsid w:val="00614E40"/>
+    <w:rsid w:val="00615FE6"/>
+    <w:rsid w:val="00616122"/>
+    <w:rsid w:val="00617B74"/>
+    <w:rsid w:val="00620357"/>
+    <w:rsid w:val="006221DC"/>
+    <w:rsid w:val="006325DC"/>
+    <w:rsid w:val="006329FE"/>
+    <w:rsid w:val="00633970"/>
+    <w:rsid w:val="0063456B"/>
+    <w:rsid w:val="00637B98"/>
+    <w:rsid w:val="006403B4"/>
+    <w:rsid w:val="006437BA"/>
+    <w:rsid w:val="00645403"/>
+    <w:rsid w:val="00651CA9"/>
+    <w:rsid w:val="00652616"/>
+    <w:rsid w:val="006556C3"/>
+    <w:rsid w:val="006559C5"/>
+    <w:rsid w:val="00655C3F"/>
+    <w:rsid w:val="00656BED"/>
+    <w:rsid w:val="00661432"/>
+    <w:rsid w:val="00666A5B"/>
+    <w:rsid w:val="0066744A"/>
+    <w:rsid w:val="006702D4"/>
+    <w:rsid w:val="0067094B"/>
+    <w:rsid w:val="0067254D"/>
+    <w:rsid w:val="006735DF"/>
+    <w:rsid w:val="006779ED"/>
+    <w:rsid w:val="00682053"/>
+    <w:rsid w:val="00682E51"/>
+    <w:rsid w:val="00684C06"/>
+    <w:rsid w:val="0068722F"/>
+    <w:rsid w:val="00691409"/>
+    <w:rsid w:val="0069167A"/>
+    <w:rsid w:val="00692BD9"/>
+    <w:rsid w:val="00694ED4"/>
+    <w:rsid w:val="006966D2"/>
+    <w:rsid w:val="00697443"/>
+    <w:rsid w:val="006976B8"/>
+    <w:rsid w:val="006A3C9F"/>
+    <w:rsid w:val="006A5307"/>
+    <w:rsid w:val="006A5BEA"/>
+    <w:rsid w:val="006A6914"/>
+    <w:rsid w:val="006A6DF5"/>
+    <w:rsid w:val="006B069E"/>
+    <w:rsid w:val="006B2C86"/>
+    <w:rsid w:val="006B32C8"/>
+    <w:rsid w:val="006B341D"/>
+    <w:rsid w:val="006B4D46"/>
+    <w:rsid w:val="006B571F"/>
+    <w:rsid w:val="006B60B8"/>
+    <w:rsid w:val="006B6A30"/>
+    <w:rsid w:val="006B7424"/>
+    <w:rsid w:val="006C62F9"/>
+    <w:rsid w:val="006C6A0C"/>
+    <w:rsid w:val="006C7A41"/>
+    <w:rsid w:val="006D05A8"/>
+    <w:rsid w:val="006D079D"/>
+    <w:rsid w:val="006D0CE2"/>
+    <w:rsid w:val="006D0E1A"/>
+    <w:rsid w:val="006D13E0"/>
+    <w:rsid w:val="006D2CCA"/>
+    <w:rsid w:val="006D4152"/>
+    <w:rsid w:val="006D4427"/>
+    <w:rsid w:val="006D4888"/>
+    <w:rsid w:val="006D7740"/>
+    <w:rsid w:val="006D7B27"/>
+    <w:rsid w:val="006E1052"/>
+    <w:rsid w:val="006E1D1D"/>
+    <w:rsid w:val="006E41D6"/>
+    <w:rsid w:val="006E6C22"/>
+    <w:rsid w:val="006E7291"/>
+    <w:rsid w:val="006F1443"/>
+    <w:rsid w:val="006F420E"/>
+    <w:rsid w:val="006F4291"/>
+    <w:rsid w:val="006F5B4E"/>
+    <w:rsid w:val="006F797A"/>
+    <w:rsid w:val="0070379E"/>
+    <w:rsid w:val="00705D05"/>
+    <w:rsid w:val="00705F5D"/>
+    <w:rsid w:val="00711FD6"/>
+    <w:rsid w:val="00712066"/>
+    <w:rsid w:val="00712E1F"/>
+    <w:rsid w:val="00714F2D"/>
+    <w:rsid w:val="0071633A"/>
+    <w:rsid w:val="00716981"/>
+    <w:rsid w:val="007217B2"/>
+    <w:rsid w:val="00724D17"/>
+    <w:rsid w:val="0072725C"/>
+    <w:rsid w:val="0073159E"/>
+    <w:rsid w:val="00735B8C"/>
+    <w:rsid w:val="00736A83"/>
+    <w:rsid w:val="007372F6"/>
+    <w:rsid w:val="00743984"/>
+    <w:rsid w:val="00745D7D"/>
+    <w:rsid w:val="007535EB"/>
+    <w:rsid w:val="007570C7"/>
+    <w:rsid w:val="00763713"/>
+    <w:rsid w:val="00764EED"/>
+    <w:rsid w:val="00765C11"/>
+    <w:rsid w:val="00766A17"/>
+    <w:rsid w:val="00767E46"/>
+    <w:rsid w:val="00770CFB"/>
+    <w:rsid w:val="0077198D"/>
+    <w:rsid w:val="00776255"/>
+    <w:rsid w:val="00780EEB"/>
+    <w:rsid w:val="00782729"/>
+    <w:rsid w:val="0079010D"/>
+    <w:rsid w:val="007902A5"/>
+    <w:rsid w:val="00791070"/>
+    <w:rsid w:val="00793424"/>
+    <w:rsid w:val="00794349"/>
+    <w:rsid w:val="00795976"/>
+    <w:rsid w:val="007962D4"/>
+    <w:rsid w:val="00797227"/>
+    <w:rsid w:val="007A0A80"/>
+    <w:rsid w:val="007A31B7"/>
+    <w:rsid w:val="007A3E4D"/>
+    <w:rsid w:val="007B0E1D"/>
+    <w:rsid w:val="007B44A6"/>
+    <w:rsid w:val="007B5051"/>
+    <w:rsid w:val="007B7197"/>
+    <w:rsid w:val="007C15B1"/>
+    <w:rsid w:val="007C1A6E"/>
+    <w:rsid w:val="007C3503"/>
+    <w:rsid w:val="007D0BB5"/>
+    <w:rsid w:val="007D1888"/>
+    <w:rsid w:val="007D2A09"/>
+    <w:rsid w:val="007D6777"/>
+    <w:rsid w:val="007D6D32"/>
+    <w:rsid w:val="007D7FD5"/>
+    <w:rsid w:val="007D7FF5"/>
+    <w:rsid w:val="007E0EE2"/>
+    <w:rsid w:val="007E1067"/>
+    <w:rsid w:val="007E28C5"/>
+    <w:rsid w:val="007E4320"/>
+    <w:rsid w:val="007F1B9E"/>
+    <w:rsid w:val="007F225E"/>
+    <w:rsid w:val="007F5B9C"/>
+    <w:rsid w:val="007F6610"/>
+    <w:rsid w:val="00803482"/>
+    <w:rsid w:val="0080403A"/>
+    <w:rsid w:val="00805B6D"/>
+    <w:rsid w:val="008105AC"/>
+    <w:rsid w:val="00814C72"/>
+    <w:rsid w:val="00815712"/>
+    <w:rsid w:val="00815EB0"/>
+    <w:rsid w:val="00816537"/>
+    <w:rsid w:val="008179D1"/>
+    <w:rsid w:val="00817A14"/>
+    <w:rsid w:val="0082104A"/>
+    <w:rsid w:val="00827E0D"/>
+    <w:rsid w:val="008309F7"/>
+    <w:rsid w:val="008337BF"/>
+    <w:rsid w:val="008345D4"/>
+    <w:rsid w:val="00835A0C"/>
+    <w:rsid w:val="00840C38"/>
+    <w:rsid w:val="00841437"/>
+    <w:rsid w:val="008451F8"/>
+    <w:rsid w:val="008462D5"/>
+    <w:rsid w:val="00846431"/>
+    <w:rsid w:val="00847BA4"/>
+    <w:rsid w:val="00850935"/>
+    <w:rsid w:val="00851BDC"/>
+    <w:rsid w:val="008522E5"/>
+    <w:rsid w:val="00852714"/>
+    <w:rsid w:val="0085400F"/>
+    <w:rsid w:val="00855A2E"/>
+    <w:rsid w:val="0085615A"/>
+    <w:rsid w:val="00856A64"/>
+    <w:rsid w:val="00860442"/>
+    <w:rsid w:val="00862682"/>
+    <w:rsid w:val="00862DB9"/>
+    <w:rsid w:val="00863AD9"/>
+    <w:rsid w:val="008647D1"/>
+    <w:rsid w:val="00865521"/>
+    <w:rsid w:val="008655BC"/>
+    <w:rsid w:val="008665BD"/>
+    <w:rsid w:val="00872CBC"/>
+    <w:rsid w:val="00874894"/>
+    <w:rsid w:val="008749C4"/>
+    <w:rsid w:val="00874D8F"/>
+    <w:rsid w:val="00877412"/>
+    <w:rsid w:val="00880EB8"/>
+    <w:rsid w:val="00882B6E"/>
+    <w:rsid w:val="00884CB0"/>
+    <w:rsid w:val="00885906"/>
+    <w:rsid w:val="008866C3"/>
+    <w:rsid w:val="00890EF8"/>
+    <w:rsid w:val="0089222F"/>
+    <w:rsid w:val="00892F2B"/>
+    <w:rsid w:val="00893009"/>
+    <w:rsid w:val="0089354E"/>
+    <w:rsid w:val="0089384E"/>
+    <w:rsid w:val="008949C7"/>
+    <w:rsid w:val="00894B76"/>
+    <w:rsid w:val="00895604"/>
+    <w:rsid w:val="008975C9"/>
+    <w:rsid w:val="00897C7B"/>
+    <w:rsid w:val="008A1E2C"/>
+    <w:rsid w:val="008A2E2B"/>
+    <w:rsid w:val="008A42CC"/>
+    <w:rsid w:val="008A5276"/>
+    <w:rsid w:val="008A59D0"/>
+    <w:rsid w:val="008A6348"/>
+    <w:rsid w:val="008A66B0"/>
+    <w:rsid w:val="008B1C8A"/>
+    <w:rsid w:val="008B24A9"/>
+    <w:rsid w:val="008B2C2E"/>
+    <w:rsid w:val="008B435B"/>
+    <w:rsid w:val="008B535E"/>
+    <w:rsid w:val="008B7D0F"/>
+    <w:rsid w:val="008C3F82"/>
+    <w:rsid w:val="008D12BA"/>
+    <w:rsid w:val="008D35C5"/>
+    <w:rsid w:val="008E143F"/>
+    <w:rsid w:val="008E28AB"/>
+    <w:rsid w:val="008E2FA6"/>
+    <w:rsid w:val="008E5388"/>
+    <w:rsid w:val="008E53D7"/>
+    <w:rsid w:val="008E6738"/>
+    <w:rsid w:val="008F1E94"/>
+    <w:rsid w:val="008F2D8D"/>
+    <w:rsid w:val="008F5183"/>
+    <w:rsid w:val="008F6706"/>
+    <w:rsid w:val="008F6E9D"/>
+    <w:rsid w:val="00902D2C"/>
+    <w:rsid w:val="009052CD"/>
+    <w:rsid w:val="0090676D"/>
+    <w:rsid w:val="009067FC"/>
+    <w:rsid w:val="0090696A"/>
+    <w:rsid w:val="009071DF"/>
+    <w:rsid w:val="00907E9D"/>
+    <w:rsid w:val="00910CFC"/>
+    <w:rsid w:val="0091171E"/>
+    <w:rsid w:val="00915762"/>
+    <w:rsid w:val="00916BB9"/>
+    <w:rsid w:val="00917416"/>
+    <w:rsid w:val="00920B0E"/>
+    <w:rsid w:val="00923673"/>
+    <w:rsid w:val="00925D6D"/>
+    <w:rsid w:val="00926374"/>
+    <w:rsid w:val="009264CE"/>
+    <w:rsid w:val="00933AB6"/>
+    <w:rsid w:val="00934F8C"/>
+    <w:rsid w:val="00935151"/>
+    <w:rsid w:val="00936FAC"/>
+    <w:rsid w:val="0093768C"/>
+    <w:rsid w:val="00941360"/>
+    <w:rsid w:val="0094290C"/>
+    <w:rsid w:val="00943A1C"/>
+    <w:rsid w:val="009448BA"/>
+    <w:rsid w:val="00945BDA"/>
+    <w:rsid w:val="0094647F"/>
+    <w:rsid w:val="009527B4"/>
+    <w:rsid w:val="00952E81"/>
+    <w:rsid w:val="00954B9B"/>
+    <w:rsid w:val="009553CF"/>
+    <w:rsid w:val="009570E2"/>
+    <w:rsid w:val="009571E8"/>
+    <w:rsid w:val="009573CB"/>
+    <w:rsid w:val="00960720"/>
+    <w:rsid w:val="00960808"/>
+    <w:rsid w:val="009615CB"/>
+    <w:rsid w:val="009629C0"/>
+    <w:rsid w:val="00965BBA"/>
+    <w:rsid w:val="009672D0"/>
+    <w:rsid w:val="00970222"/>
+    <w:rsid w:val="00970EDF"/>
+    <w:rsid w:val="00972E20"/>
+    <w:rsid w:val="00974EC8"/>
+    <w:rsid w:val="00977788"/>
+    <w:rsid w:val="00980F46"/>
+    <w:rsid w:val="009825E4"/>
+    <w:rsid w:val="009904E2"/>
+    <w:rsid w:val="00990DD8"/>
+    <w:rsid w:val="00990FB5"/>
+    <w:rsid w:val="00995190"/>
+    <w:rsid w:val="0099583E"/>
+    <w:rsid w:val="0099760C"/>
+    <w:rsid w:val="009A0E1D"/>
+    <w:rsid w:val="009A34B0"/>
+    <w:rsid w:val="009A35A5"/>
+    <w:rsid w:val="009A41A7"/>
+    <w:rsid w:val="009A6D3B"/>
+    <w:rsid w:val="009A7358"/>
+    <w:rsid w:val="009B0B09"/>
+    <w:rsid w:val="009B1DD1"/>
+    <w:rsid w:val="009B1F5A"/>
+    <w:rsid w:val="009B248D"/>
+    <w:rsid w:val="009B2684"/>
+    <w:rsid w:val="009B403C"/>
+    <w:rsid w:val="009B4E94"/>
+    <w:rsid w:val="009B5534"/>
+    <w:rsid w:val="009B634A"/>
+    <w:rsid w:val="009C13B4"/>
+    <w:rsid w:val="009C2234"/>
+    <w:rsid w:val="009D03C4"/>
+    <w:rsid w:val="009D220F"/>
+    <w:rsid w:val="009D67C7"/>
+    <w:rsid w:val="009E079C"/>
+    <w:rsid w:val="009E37B1"/>
+    <w:rsid w:val="009E6552"/>
+    <w:rsid w:val="009F032B"/>
+    <w:rsid w:val="009F104B"/>
+    <w:rsid w:val="009F10E0"/>
+    <w:rsid w:val="009F1649"/>
+    <w:rsid w:val="009F4F0C"/>
+    <w:rsid w:val="009F6EAE"/>
+    <w:rsid w:val="00A03AA9"/>
+    <w:rsid w:val="00A03D37"/>
+    <w:rsid w:val="00A05D66"/>
+    <w:rsid w:val="00A10F4D"/>
+    <w:rsid w:val="00A10FE3"/>
+    <w:rsid w:val="00A12233"/>
+    <w:rsid w:val="00A1485D"/>
+    <w:rsid w:val="00A1629A"/>
+    <w:rsid w:val="00A16CB2"/>
+    <w:rsid w:val="00A17888"/>
+    <w:rsid w:val="00A17DBB"/>
+    <w:rsid w:val="00A20000"/>
+    <w:rsid w:val="00A203EF"/>
+    <w:rsid w:val="00A21C5E"/>
+    <w:rsid w:val="00A21D44"/>
+    <w:rsid w:val="00A223C8"/>
+    <w:rsid w:val="00A24051"/>
+    <w:rsid w:val="00A24088"/>
+    <w:rsid w:val="00A24259"/>
+    <w:rsid w:val="00A243B9"/>
+    <w:rsid w:val="00A24BD3"/>
+    <w:rsid w:val="00A25ECB"/>
+    <w:rsid w:val="00A27045"/>
+    <w:rsid w:val="00A30530"/>
+    <w:rsid w:val="00A31375"/>
+    <w:rsid w:val="00A34BA3"/>
+    <w:rsid w:val="00A370AC"/>
+    <w:rsid w:val="00A4124B"/>
+    <w:rsid w:val="00A47354"/>
+    <w:rsid w:val="00A479B7"/>
+    <w:rsid w:val="00A47BB2"/>
+    <w:rsid w:val="00A521FA"/>
+    <w:rsid w:val="00A52A57"/>
+    <w:rsid w:val="00A54B09"/>
+    <w:rsid w:val="00A551F1"/>
+    <w:rsid w:val="00A561B8"/>
+    <w:rsid w:val="00A62F4C"/>
+    <w:rsid w:val="00A64940"/>
+    <w:rsid w:val="00A64AFA"/>
+    <w:rsid w:val="00A66867"/>
+    <w:rsid w:val="00A671C1"/>
+    <w:rsid w:val="00A672FA"/>
+    <w:rsid w:val="00A677D1"/>
+    <w:rsid w:val="00A705BA"/>
+    <w:rsid w:val="00A709A6"/>
+    <w:rsid w:val="00A70E4C"/>
+    <w:rsid w:val="00A71ED6"/>
+    <w:rsid w:val="00A77D71"/>
+    <w:rsid w:val="00A80B3D"/>
+    <w:rsid w:val="00A816AD"/>
+    <w:rsid w:val="00A84F69"/>
+    <w:rsid w:val="00A8687C"/>
+    <w:rsid w:val="00A869D9"/>
+    <w:rsid w:val="00A8786B"/>
+    <w:rsid w:val="00A87B05"/>
+    <w:rsid w:val="00A90BC8"/>
+    <w:rsid w:val="00A91720"/>
+    <w:rsid w:val="00A91E18"/>
+    <w:rsid w:val="00A9322A"/>
+    <w:rsid w:val="00A938A4"/>
+    <w:rsid w:val="00A94807"/>
+    <w:rsid w:val="00AA0102"/>
+    <w:rsid w:val="00AA0590"/>
+    <w:rsid w:val="00AA0734"/>
+    <w:rsid w:val="00AA24F3"/>
+    <w:rsid w:val="00AA7264"/>
+    <w:rsid w:val="00AB15BF"/>
+    <w:rsid w:val="00AB4957"/>
+    <w:rsid w:val="00AB68C2"/>
+    <w:rsid w:val="00AC4D22"/>
+    <w:rsid w:val="00AD25C7"/>
+    <w:rsid w:val="00AD3224"/>
+    <w:rsid w:val="00AD3FAC"/>
+    <w:rsid w:val="00AD51FA"/>
+    <w:rsid w:val="00AE0A82"/>
+    <w:rsid w:val="00AE3613"/>
+    <w:rsid w:val="00AE5335"/>
+    <w:rsid w:val="00AE535D"/>
+    <w:rsid w:val="00AE599C"/>
+    <w:rsid w:val="00AE6286"/>
+    <w:rsid w:val="00AE6CA6"/>
+    <w:rsid w:val="00AE7C1B"/>
+    <w:rsid w:val="00AF1DF1"/>
+    <w:rsid w:val="00AF3F85"/>
+    <w:rsid w:val="00AF3FEA"/>
+    <w:rsid w:val="00AF449E"/>
+    <w:rsid w:val="00AF6351"/>
+    <w:rsid w:val="00B00F6F"/>
+    <w:rsid w:val="00B035EA"/>
+    <w:rsid w:val="00B03D3E"/>
+    <w:rsid w:val="00B0452A"/>
+    <w:rsid w:val="00B04BD4"/>
+    <w:rsid w:val="00B058FD"/>
+    <w:rsid w:val="00B07258"/>
+    <w:rsid w:val="00B07E6D"/>
+    <w:rsid w:val="00B1368A"/>
+    <w:rsid w:val="00B16424"/>
+    <w:rsid w:val="00B16746"/>
+    <w:rsid w:val="00B2005C"/>
+    <w:rsid w:val="00B21464"/>
+    <w:rsid w:val="00B2482D"/>
+    <w:rsid w:val="00B259D8"/>
+    <w:rsid w:val="00B262C3"/>
+    <w:rsid w:val="00B2639E"/>
+    <w:rsid w:val="00B2680A"/>
+    <w:rsid w:val="00B304B3"/>
+    <w:rsid w:val="00B30505"/>
+    <w:rsid w:val="00B30A4F"/>
+    <w:rsid w:val="00B310D7"/>
+    <w:rsid w:val="00B31732"/>
+    <w:rsid w:val="00B32E73"/>
+    <w:rsid w:val="00B338F5"/>
+    <w:rsid w:val="00B34578"/>
+    <w:rsid w:val="00B35A64"/>
+    <w:rsid w:val="00B40070"/>
+    <w:rsid w:val="00B41A67"/>
+    <w:rsid w:val="00B42D4F"/>
+    <w:rsid w:val="00B46728"/>
+    <w:rsid w:val="00B478F0"/>
+    <w:rsid w:val="00B51545"/>
+    <w:rsid w:val="00B51F9C"/>
+    <w:rsid w:val="00B533BF"/>
+    <w:rsid w:val="00B539AD"/>
+    <w:rsid w:val="00B53EF3"/>
+    <w:rsid w:val="00B54EF7"/>
+    <w:rsid w:val="00B568F5"/>
+    <w:rsid w:val="00B63C38"/>
+    <w:rsid w:val="00B67324"/>
+    <w:rsid w:val="00B714B9"/>
+    <w:rsid w:val="00B72039"/>
+    <w:rsid w:val="00B72B42"/>
+    <w:rsid w:val="00B74193"/>
+    <w:rsid w:val="00B74447"/>
+    <w:rsid w:val="00B77D38"/>
+    <w:rsid w:val="00B83C2F"/>
+    <w:rsid w:val="00B85029"/>
+    <w:rsid w:val="00B8670E"/>
+    <w:rsid w:val="00B86E1F"/>
+    <w:rsid w:val="00B87083"/>
+    <w:rsid w:val="00B9300E"/>
+    <w:rsid w:val="00B95022"/>
+    <w:rsid w:val="00B97A65"/>
+    <w:rsid w:val="00B97CD0"/>
+    <w:rsid w:val="00B97F24"/>
+    <w:rsid w:val="00BA4169"/>
+    <w:rsid w:val="00BA4893"/>
+    <w:rsid w:val="00BA5B3F"/>
+    <w:rsid w:val="00BA7E3E"/>
+    <w:rsid w:val="00BB3950"/>
+    <w:rsid w:val="00BB5CF1"/>
+    <w:rsid w:val="00BC1534"/>
+    <w:rsid w:val="00BC4C9F"/>
+    <w:rsid w:val="00BC654E"/>
+    <w:rsid w:val="00BD272B"/>
+    <w:rsid w:val="00BD2CF6"/>
+    <w:rsid w:val="00BD40B8"/>
+    <w:rsid w:val="00BD41EA"/>
+    <w:rsid w:val="00BD5EE5"/>
+    <w:rsid w:val="00BD795D"/>
+    <w:rsid w:val="00BE040E"/>
+    <w:rsid w:val="00BE24A9"/>
+    <w:rsid w:val="00BE443C"/>
+    <w:rsid w:val="00BE5129"/>
+    <w:rsid w:val="00BF06CF"/>
+    <w:rsid w:val="00BF5872"/>
+    <w:rsid w:val="00BF5CFF"/>
+    <w:rsid w:val="00BF6423"/>
+    <w:rsid w:val="00C004E4"/>
+    <w:rsid w:val="00C01329"/>
+    <w:rsid w:val="00C0137B"/>
+    <w:rsid w:val="00C040B9"/>
+    <w:rsid w:val="00C049FB"/>
+    <w:rsid w:val="00C05C46"/>
+    <w:rsid w:val="00C07295"/>
+    <w:rsid w:val="00C10DCC"/>
+    <w:rsid w:val="00C10E09"/>
+    <w:rsid w:val="00C1159E"/>
+    <w:rsid w:val="00C1532B"/>
+    <w:rsid w:val="00C15807"/>
+    <w:rsid w:val="00C161A5"/>
+    <w:rsid w:val="00C16467"/>
+    <w:rsid w:val="00C1790A"/>
+    <w:rsid w:val="00C21EC1"/>
+    <w:rsid w:val="00C21F91"/>
+    <w:rsid w:val="00C22648"/>
+    <w:rsid w:val="00C22EE5"/>
+    <w:rsid w:val="00C23C55"/>
+    <w:rsid w:val="00C247A1"/>
+    <w:rsid w:val="00C24AB4"/>
+    <w:rsid w:val="00C272F0"/>
+    <w:rsid w:val="00C27AB3"/>
+    <w:rsid w:val="00C35B1A"/>
+    <w:rsid w:val="00C35BFD"/>
+    <w:rsid w:val="00C36208"/>
+    <w:rsid w:val="00C3671A"/>
+    <w:rsid w:val="00C413FD"/>
+    <w:rsid w:val="00C44641"/>
+    <w:rsid w:val="00C4539A"/>
+    <w:rsid w:val="00C50668"/>
+    <w:rsid w:val="00C51B99"/>
+    <w:rsid w:val="00C53033"/>
+    <w:rsid w:val="00C54866"/>
+    <w:rsid w:val="00C548CC"/>
+    <w:rsid w:val="00C56C82"/>
+    <w:rsid w:val="00C63401"/>
+    <w:rsid w:val="00C67EFF"/>
+    <w:rsid w:val="00C71537"/>
+    <w:rsid w:val="00C71728"/>
+    <w:rsid w:val="00C742E0"/>
+    <w:rsid w:val="00C750A6"/>
+    <w:rsid w:val="00C766C9"/>
+    <w:rsid w:val="00C76853"/>
+    <w:rsid w:val="00C80831"/>
+    <w:rsid w:val="00C8304D"/>
+    <w:rsid w:val="00C83300"/>
+    <w:rsid w:val="00C84CB9"/>
+    <w:rsid w:val="00C861CA"/>
+    <w:rsid w:val="00C8762C"/>
+    <w:rsid w:val="00C91F7A"/>
+    <w:rsid w:val="00C92565"/>
+    <w:rsid w:val="00C971A5"/>
+    <w:rsid w:val="00C97567"/>
+    <w:rsid w:val="00C97733"/>
+    <w:rsid w:val="00CA0375"/>
+    <w:rsid w:val="00CA0D8F"/>
+    <w:rsid w:val="00CA383E"/>
+    <w:rsid w:val="00CA3C7B"/>
+    <w:rsid w:val="00CA736E"/>
+    <w:rsid w:val="00CA76D9"/>
+    <w:rsid w:val="00CA7D6C"/>
+    <w:rsid w:val="00CB1DD3"/>
+    <w:rsid w:val="00CB34AA"/>
+    <w:rsid w:val="00CB47E3"/>
+    <w:rsid w:val="00CB5496"/>
+    <w:rsid w:val="00CB59CA"/>
+    <w:rsid w:val="00CB62A3"/>
+    <w:rsid w:val="00CB7DC7"/>
+    <w:rsid w:val="00CC2DD3"/>
+    <w:rsid w:val="00CC409D"/>
+    <w:rsid w:val="00CC6FCD"/>
+    <w:rsid w:val="00CC758F"/>
+    <w:rsid w:val="00CD0B01"/>
+    <w:rsid w:val="00CD2E9C"/>
+    <w:rsid w:val="00CE007B"/>
+    <w:rsid w:val="00CE25D9"/>
+    <w:rsid w:val="00CF06D5"/>
+    <w:rsid w:val="00CF0AC7"/>
+    <w:rsid w:val="00CF2040"/>
+    <w:rsid w:val="00CF28F0"/>
+    <w:rsid w:val="00CF40B5"/>
+    <w:rsid w:val="00CF4149"/>
+    <w:rsid w:val="00CF48F2"/>
+    <w:rsid w:val="00CF5447"/>
+    <w:rsid w:val="00CF6FF1"/>
+    <w:rsid w:val="00CF7CAB"/>
+    <w:rsid w:val="00D0003F"/>
+    <w:rsid w:val="00D01D53"/>
+    <w:rsid w:val="00D07B74"/>
+    <w:rsid w:val="00D11F87"/>
+    <w:rsid w:val="00D204E1"/>
+    <w:rsid w:val="00D21BA6"/>
+    <w:rsid w:val="00D21F78"/>
+    <w:rsid w:val="00D22E83"/>
+    <w:rsid w:val="00D233CB"/>
+    <w:rsid w:val="00D256CA"/>
+    <w:rsid w:val="00D25DF0"/>
+    <w:rsid w:val="00D30486"/>
+    <w:rsid w:val="00D32B91"/>
+    <w:rsid w:val="00D3372C"/>
+    <w:rsid w:val="00D34A6B"/>
+    <w:rsid w:val="00D3555B"/>
+    <w:rsid w:val="00D37105"/>
+    <w:rsid w:val="00D37C60"/>
+    <w:rsid w:val="00D40BDF"/>
+    <w:rsid w:val="00D41047"/>
+    <w:rsid w:val="00D47AF7"/>
+    <w:rsid w:val="00D51962"/>
+    <w:rsid w:val="00D526DB"/>
+    <w:rsid w:val="00D5363E"/>
+    <w:rsid w:val="00D60AFE"/>
+    <w:rsid w:val="00D60FD7"/>
+    <w:rsid w:val="00D653E6"/>
+    <w:rsid w:val="00D66536"/>
+    <w:rsid w:val="00D70A3B"/>
+    <w:rsid w:val="00D723DC"/>
+    <w:rsid w:val="00D7255C"/>
+    <w:rsid w:val="00D72C92"/>
+    <w:rsid w:val="00D73103"/>
+    <w:rsid w:val="00D776D4"/>
+    <w:rsid w:val="00D81C46"/>
+    <w:rsid w:val="00D86E96"/>
+    <w:rsid w:val="00D86F02"/>
+    <w:rsid w:val="00D9014A"/>
+    <w:rsid w:val="00D9078B"/>
+    <w:rsid w:val="00D90939"/>
+    <w:rsid w:val="00D92321"/>
+    <w:rsid w:val="00D970E7"/>
+    <w:rsid w:val="00D9742F"/>
+    <w:rsid w:val="00D974B0"/>
+    <w:rsid w:val="00DA1618"/>
+    <w:rsid w:val="00DA251E"/>
+    <w:rsid w:val="00DA54D7"/>
+    <w:rsid w:val="00DA5C58"/>
+    <w:rsid w:val="00DB1294"/>
+    <w:rsid w:val="00DB4E83"/>
+    <w:rsid w:val="00DB51DE"/>
+    <w:rsid w:val="00DB628E"/>
+    <w:rsid w:val="00DB6ACE"/>
+    <w:rsid w:val="00DB7F08"/>
+    <w:rsid w:val="00DC1BE2"/>
+    <w:rsid w:val="00DC290A"/>
+    <w:rsid w:val="00DC3095"/>
+    <w:rsid w:val="00DC3F32"/>
+    <w:rsid w:val="00DD2458"/>
+    <w:rsid w:val="00DD36F8"/>
+    <w:rsid w:val="00DD4135"/>
+    <w:rsid w:val="00DD6DC6"/>
+    <w:rsid w:val="00DD730F"/>
+    <w:rsid w:val="00DD7796"/>
+    <w:rsid w:val="00DD79E9"/>
+    <w:rsid w:val="00DE0372"/>
+    <w:rsid w:val="00DE0CF1"/>
+    <w:rsid w:val="00DE17B7"/>
+    <w:rsid w:val="00DE5030"/>
+    <w:rsid w:val="00DE6A17"/>
+    <w:rsid w:val="00DE6C50"/>
+    <w:rsid w:val="00DF238B"/>
+    <w:rsid w:val="00DF2B60"/>
+    <w:rsid w:val="00DF2CC2"/>
+    <w:rsid w:val="00DF37A5"/>
+    <w:rsid w:val="00DF4E8D"/>
+    <w:rsid w:val="00DF56D7"/>
+    <w:rsid w:val="00DF78E9"/>
+    <w:rsid w:val="00E0187F"/>
+    <w:rsid w:val="00E02F4A"/>
+    <w:rsid w:val="00E055E7"/>
+    <w:rsid w:val="00E05681"/>
+    <w:rsid w:val="00E070A0"/>
+    <w:rsid w:val="00E112EE"/>
+    <w:rsid w:val="00E124D3"/>
+    <w:rsid w:val="00E133D4"/>
+    <w:rsid w:val="00E15773"/>
+    <w:rsid w:val="00E17581"/>
+    <w:rsid w:val="00E224AD"/>
+    <w:rsid w:val="00E26148"/>
+    <w:rsid w:val="00E276DB"/>
+    <w:rsid w:val="00E27C5A"/>
+    <w:rsid w:val="00E3405A"/>
+    <w:rsid w:val="00E364BC"/>
+    <w:rsid w:val="00E36C1B"/>
+    <w:rsid w:val="00E3731B"/>
+    <w:rsid w:val="00E3738E"/>
+    <w:rsid w:val="00E41A6D"/>
+    <w:rsid w:val="00E42D4D"/>
+    <w:rsid w:val="00E43071"/>
+    <w:rsid w:val="00E4388C"/>
+    <w:rsid w:val="00E45552"/>
+    <w:rsid w:val="00E50FB3"/>
+    <w:rsid w:val="00E56952"/>
+    <w:rsid w:val="00E60CFB"/>
+    <w:rsid w:val="00E61665"/>
+    <w:rsid w:val="00E61678"/>
+    <w:rsid w:val="00E62D2F"/>
+    <w:rsid w:val="00E62D9D"/>
+    <w:rsid w:val="00E653E5"/>
+    <w:rsid w:val="00E7114D"/>
+    <w:rsid w:val="00E71F54"/>
+    <w:rsid w:val="00E72C06"/>
+    <w:rsid w:val="00E77F69"/>
+    <w:rsid w:val="00E81CF4"/>
+    <w:rsid w:val="00E82034"/>
+    <w:rsid w:val="00E82F51"/>
+    <w:rsid w:val="00E83A7A"/>
+    <w:rsid w:val="00E85600"/>
+    <w:rsid w:val="00E856A6"/>
+    <w:rsid w:val="00E85E77"/>
+    <w:rsid w:val="00E85F70"/>
+    <w:rsid w:val="00E86DD3"/>
+    <w:rsid w:val="00E91C1B"/>
+    <w:rsid w:val="00E9249A"/>
+    <w:rsid w:val="00E95A6B"/>
+    <w:rsid w:val="00E972C2"/>
+    <w:rsid w:val="00EA0B09"/>
+    <w:rsid w:val="00EA13C5"/>
+    <w:rsid w:val="00EA1D12"/>
+    <w:rsid w:val="00EA4F79"/>
+    <w:rsid w:val="00EA75AE"/>
+    <w:rsid w:val="00EB0F44"/>
+    <w:rsid w:val="00EB2137"/>
+    <w:rsid w:val="00EB3903"/>
+    <w:rsid w:val="00EB491C"/>
+    <w:rsid w:val="00EB5FDB"/>
+    <w:rsid w:val="00EB6404"/>
+    <w:rsid w:val="00EB7A22"/>
+    <w:rsid w:val="00EC0679"/>
+    <w:rsid w:val="00EC0DF5"/>
+    <w:rsid w:val="00EC4074"/>
+    <w:rsid w:val="00EC5476"/>
+    <w:rsid w:val="00ED074B"/>
+    <w:rsid w:val="00ED2DB6"/>
+    <w:rsid w:val="00ED38B8"/>
+    <w:rsid w:val="00ED6231"/>
+    <w:rsid w:val="00ED7914"/>
+    <w:rsid w:val="00EE1316"/>
+    <w:rsid w:val="00EE23C5"/>
+    <w:rsid w:val="00EE2FE3"/>
+    <w:rsid w:val="00EE41E8"/>
+    <w:rsid w:val="00EE423F"/>
+    <w:rsid w:val="00EE4672"/>
+    <w:rsid w:val="00EF0ED7"/>
+    <w:rsid w:val="00EF2DAE"/>
+    <w:rsid w:val="00EF4915"/>
+    <w:rsid w:val="00EF6F55"/>
+    <w:rsid w:val="00EF7963"/>
+    <w:rsid w:val="00F02BA5"/>
+    <w:rsid w:val="00F0796E"/>
+    <w:rsid w:val="00F07FE6"/>
+    <w:rsid w:val="00F116E4"/>
+    <w:rsid w:val="00F14CA7"/>
+    <w:rsid w:val="00F156F4"/>
+    <w:rsid w:val="00F16A08"/>
+    <w:rsid w:val="00F26EAD"/>
+    <w:rsid w:val="00F27AF7"/>
+    <w:rsid w:val="00F30E3D"/>
+    <w:rsid w:val="00F30F8F"/>
+    <w:rsid w:val="00F330C0"/>
+    <w:rsid w:val="00F41128"/>
+    <w:rsid w:val="00F42338"/>
+    <w:rsid w:val="00F43C20"/>
+    <w:rsid w:val="00F43CF7"/>
+    <w:rsid w:val="00F473C9"/>
+    <w:rsid w:val="00F505A8"/>
+    <w:rsid w:val="00F5171D"/>
+    <w:rsid w:val="00F51D87"/>
+    <w:rsid w:val="00F5254A"/>
+    <w:rsid w:val="00F529CF"/>
+    <w:rsid w:val="00F545C4"/>
+    <w:rsid w:val="00F547C1"/>
+    <w:rsid w:val="00F57CC8"/>
+    <w:rsid w:val="00F60753"/>
+    <w:rsid w:val="00F60E90"/>
+    <w:rsid w:val="00F6423E"/>
+    <w:rsid w:val="00F654C0"/>
+    <w:rsid w:val="00F65731"/>
+    <w:rsid w:val="00F65D7A"/>
+    <w:rsid w:val="00F663E1"/>
+    <w:rsid w:val="00F674B3"/>
+    <w:rsid w:val="00F67B65"/>
+    <w:rsid w:val="00F70007"/>
+    <w:rsid w:val="00F742CA"/>
+    <w:rsid w:val="00F75CB3"/>
+    <w:rsid w:val="00F840D3"/>
+    <w:rsid w:val="00F85A7B"/>
+    <w:rsid w:val="00F909B3"/>
+    <w:rsid w:val="00F946D6"/>
+    <w:rsid w:val="00F9644B"/>
+    <w:rsid w:val="00FA08C0"/>
+    <w:rsid w:val="00FA12C2"/>
+    <w:rsid w:val="00FA22AA"/>
+    <w:rsid w:val="00FA3612"/>
+    <w:rsid w:val="00FA48A9"/>
+    <w:rsid w:val="00FA5B5F"/>
+    <w:rsid w:val="00FB14D8"/>
+    <w:rsid w:val="00FB3515"/>
+    <w:rsid w:val="00FB6636"/>
+    <w:rsid w:val="00FC029A"/>
+    <w:rsid w:val="00FC0FD3"/>
+    <w:rsid w:val="00FC2864"/>
+    <w:rsid w:val="00FC4239"/>
+    <w:rsid w:val="00FC7290"/>
+    <w:rsid w:val="00FD3752"/>
+    <w:rsid w:val="00FD4EBD"/>
+    <w:rsid w:val="00FE016E"/>
+    <w:rsid w:val="00FE05D5"/>
+    <w:rsid w:val="00FE113D"/>
+    <w:rsid w:val="00FE2391"/>
+    <w:rsid w:val="00FE281A"/>
+    <w:rsid w:val="00FE408D"/>
+    <w:rsid w:val="00FE4863"/>
+    <w:rsid w:val="00FE53D1"/>
+    <w:rsid w:val="00FE66DE"/>
+    <w:rsid w:val="00FE6F0A"/>
+    <w:rsid w:val="00FF11D0"/>
+    <w:rsid w:val="00FF15F2"/>
+    <w:rsid w:val="00FF3A29"/>
+    <w:rsid w:val="00FF7C8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="206AB7D1"/>
-  <w15:docId w15:val="{BE9784BC-7F94-47D2-AF6A-B79EB82B526C}"/>
+  <w14:docId w14:val="21FDDE13"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{574E3B61-53AE-4844-BA84-79609E361286}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1785,51 +9968,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2011,503 +10194,929 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00017E84"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD25C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...20 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AD25C7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
-  </w:style>
-[...53 lines deleted...]
-    <w:rsid w:val="00CD4A4F"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00CD4A4F"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00AD25C7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD25C7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD25C7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C76853"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C76853"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C76853"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C76853"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ydpdebe7997msolistparagraph">
+    <w:name w:val="ydpdebe7997msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00CF5447"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00874D8F"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00874D8F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D32B91"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2024/04/UKA-Rulebook_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7ba93f8f88841eb3cff025f64eba8e15">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d27dee1b152b1d8152a4f34273d6b69c" ns2:_="" ns3:_="">
+    <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ec1864b2-1c78-431e-8829-5aec5be41430" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d4a48426-97cc-4a61-94fb-56c3682b2352" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cfc8ceca-2b09-4946-bae4-220cf38f94f5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d4a48426-97cc-4a61-94fb-56c3682b2352">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B5124CE-93A7-4D05-A7AE-FE7DB7879578}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>632</Characters>
+  <Pages>3</Pages>
+  <Words>628</Words>
+  <Characters>3584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>741</CharactersWithSpaces>
+  <CharactersWithSpaces>4204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>laptop</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Donna BSmith</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>