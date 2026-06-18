--- v1 (2026-05-26)
+++ v2 (2026-06-18)
@@ -268,83 +268,83 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5610A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question.</w:t>
       </w:r>
       <w:r w:rsidR="006403B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEF4B6D" w14:textId="1CFA6A28" w:rsidR="000B4B9B" w:rsidRDefault="00923673" w:rsidP="00E36C1B">
+    <w:p w14:paraId="0DEF4B6D" w14:textId="3B067AC2" w:rsidR="000B4B9B" w:rsidRDefault="00923673" w:rsidP="00E36C1B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>You can</w:t>
       </w:r>
       <w:r w:rsidR="00F65731">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00F65731" w:rsidRPr="00874D8F">
+        <w:r w:rsidR="00F874F2" w:rsidRPr="00874D8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>UKA Rule Book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F65731">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> to support you in answering the </w:t>
       </w:r>
       <w:r w:rsidR="005C207D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -5718,61 +5718,61 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FE78DEB" w14:textId="70899C11" w:rsidR="00131169" w:rsidRPr="00FA3612" w:rsidRDefault="00131169" w:rsidP="00E36C1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00131169" w:rsidRPr="00FA3612" w:rsidSect="00FA3612">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="113" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65B845B3" w14:textId="77777777" w:rsidR="004312B9" w:rsidRDefault="004312B9" w:rsidP="00C76853">
+    <w:p w14:paraId="41B4734E" w14:textId="77777777" w:rsidR="00807DC5" w:rsidRDefault="00807DC5" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FCA3ECE" w14:textId="77777777" w:rsidR="004312B9" w:rsidRDefault="004312B9" w:rsidP="00C76853">
+    <w:p w14:paraId="364263AC" w14:textId="77777777" w:rsidR="00807DC5" w:rsidRDefault="00807DC5" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5803,61 +5803,61 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B138658" w14:textId="77777777" w:rsidR="004312B9" w:rsidRDefault="004312B9" w:rsidP="00C76853">
+    <w:p w14:paraId="530E0496" w14:textId="77777777" w:rsidR="00807DC5" w:rsidRDefault="00807DC5" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48E42EB4" w14:textId="77777777" w:rsidR="004312B9" w:rsidRDefault="004312B9" w:rsidP="00C76853">
+    <w:p w14:paraId="3EEC471B" w14:textId="77777777" w:rsidR="00807DC5" w:rsidRDefault="00807DC5" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E9AFC30" w14:textId="7581A76B" w:rsidR="00AA7264" w:rsidRDefault="00AA7264">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D01B3D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="28"/>
@@ -9112,50 +9112,51 @@
     <w:rsid w:val="007B0E1D"/>
     <w:rsid w:val="007B44A6"/>
     <w:rsid w:val="007B5051"/>
     <w:rsid w:val="007B7197"/>
     <w:rsid w:val="007C15B1"/>
     <w:rsid w:val="007C1A6E"/>
     <w:rsid w:val="007C3503"/>
     <w:rsid w:val="007D0BB5"/>
     <w:rsid w:val="007D1888"/>
     <w:rsid w:val="007D2A09"/>
     <w:rsid w:val="007D6777"/>
     <w:rsid w:val="007D6D32"/>
     <w:rsid w:val="007D7FD5"/>
     <w:rsid w:val="007D7FF5"/>
     <w:rsid w:val="007E0EE2"/>
     <w:rsid w:val="007E1067"/>
     <w:rsid w:val="007E28C5"/>
     <w:rsid w:val="007E4320"/>
     <w:rsid w:val="007F1B9E"/>
     <w:rsid w:val="007F225E"/>
     <w:rsid w:val="007F5B9C"/>
     <w:rsid w:val="007F6610"/>
     <w:rsid w:val="00803482"/>
     <w:rsid w:val="0080403A"/>
     <w:rsid w:val="00805B6D"/>
+    <w:rsid w:val="00807DC5"/>
     <w:rsid w:val="008105AC"/>
     <w:rsid w:val="00814C72"/>
     <w:rsid w:val="00815712"/>
     <w:rsid w:val="00815EB0"/>
     <w:rsid w:val="00816537"/>
     <w:rsid w:val="008179D1"/>
     <w:rsid w:val="00817A14"/>
     <w:rsid w:val="0082104A"/>
     <w:rsid w:val="00827E0D"/>
     <w:rsid w:val="008309F7"/>
     <w:rsid w:val="008337BF"/>
     <w:rsid w:val="008345D4"/>
     <w:rsid w:val="00835A0C"/>
     <w:rsid w:val="00840C38"/>
     <w:rsid w:val="00841437"/>
     <w:rsid w:val="008451F8"/>
     <w:rsid w:val="008462D5"/>
     <w:rsid w:val="00846431"/>
     <w:rsid w:val="00847BA4"/>
     <w:rsid w:val="00850935"/>
     <w:rsid w:val="00851BDC"/>
     <w:rsid w:val="008522E5"/>
     <w:rsid w:val="00852714"/>
     <w:rsid w:val="0085400F"/>
     <w:rsid w:val="00855A2E"/>
@@ -9272,50 +9273,51 @@
     <w:rsid w:val="0099583E"/>
     <w:rsid w:val="0099760C"/>
     <w:rsid w:val="009A0E1D"/>
     <w:rsid w:val="009A34B0"/>
     <w:rsid w:val="009A35A5"/>
     <w:rsid w:val="009A41A7"/>
     <w:rsid w:val="009A6D3B"/>
     <w:rsid w:val="009A7358"/>
     <w:rsid w:val="009B0B09"/>
     <w:rsid w:val="009B1DD1"/>
     <w:rsid w:val="009B1F5A"/>
     <w:rsid w:val="009B248D"/>
     <w:rsid w:val="009B2684"/>
     <w:rsid w:val="009B403C"/>
     <w:rsid w:val="009B4E94"/>
     <w:rsid w:val="009B5534"/>
     <w:rsid w:val="009B634A"/>
     <w:rsid w:val="009C13B4"/>
     <w:rsid w:val="009C2234"/>
     <w:rsid w:val="009D03C4"/>
     <w:rsid w:val="009D220F"/>
     <w:rsid w:val="009D67C7"/>
     <w:rsid w:val="009E079C"/>
     <w:rsid w:val="009E37B1"/>
     <w:rsid w:val="009E6552"/>
+    <w:rsid w:val="009E740A"/>
     <w:rsid w:val="009F032B"/>
     <w:rsid w:val="009F104B"/>
     <w:rsid w:val="009F10E0"/>
     <w:rsid w:val="009F1649"/>
     <w:rsid w:val="009F4F0C"/>
     <w:rsid w:val="009F6EAE"/>
     <w:rsid w:val="00A03AA9"/>
     <w:rsid w:val="00A03D37"/>
     <w:rsid w:val="00A05D66"/>
     <w:rsid w:val="00A10F4D"/>
     <w:rsid w:val="00A10FE3"/>
     <w:rsid w:val="00A12233"/>
     <w:rsid w:val="00A1485D"/>
     <w:rsid w:val="00A1629A"/>
     <w:rsid w:val="00A16CB2"/>
     <w:rsid w:val="00A17888"/>
     <w:rsid w:val="00A17DBB"/>
     <w:rsid w:val="00A20000"/>
     <w:rsid w:val="00A203EF"/>
     <w:rsid w:val="00A21C5E"/>
     <w:rsid w:val="00A21D44"/>
     <w:rsid w:val="00A223C8"/>
     <w:rsid w:val="00A24051"/>
     <w:rsid w:val="00A24088"/>
     <w:rsid w:val="00A24259"/>
@@ -9559,50 +9561,51 @@
     <w:rsid w:val="00D01D53"/>
     <w:rsid w:val="00D07B74"/>
     <w:rsid w:val="00D11F87"/>
     <w:rsid w:val="00D204E1"/>
     <w:rsid w:val="00D21BA6"/>
     <w:rsid w:val="00D21F78"/>
     <w:rsid w:val="00D22E83"/>
     <w:rsid w:val="00D233CB"/>
     <w:rsid w:val="00D256CA"/>
     <w:rsid w:val="00D25DF0"/>
     <w:rsid w:val="00D30486"/>
     <w:rsid w:val="00D32B91"/>
     <w:rsid w:val="00D3372C"/>
     <w:rsid w:val="00D34A6B"/>
     <w:rsid w:val="00D3555B"/>
     <w:rsid w:val="00D37105"/>
     <w:rsid w:val="00D37C60"/>
     <w:rsid w:val="00D40BDF"/>
     <w:rsid w:val="00D41047"/>
     <w:rsid w:val="00D47AF7"/>
     <w:rsid w:val="00D51962"/>
     <w:rsid w:val="00D526DB"/>
     <w:rsid w:val="00D5363E"/>
     <w:rsid w:val="00D60AFE"/>
     <w:rsid w:val="00D60FD7"/>
+    <w:rsid w:val="00D6374A"/>
     <w:rsid w:val="00D653E6"/>
     <w:rsid w:val="00D66536"/>
     <w:rsid w:val="00D70A3B"/>
     <w:rsid w:val="00D723DC"/>
     <w:rsid w:val="00D7255C"/>
     <w:rsid w:val="00D72C92"/>
     <w:rsid w:val="00D73103"/>
     <w:rsid w:val="00D776D4"/>
     <w:rsid w:val="00D81C46"/>
     <w:rsid w:val="00D86E96"/>
     <w:rsid w:val="00D86F02"/>
     <w:rsid w:val="00D9014A"/>
     <w:rsid w:val="00D9078B"/>
     <w:rsid w:val="00D90939"/>
     <w:rsid w:val="00D92321"/>
     <w:rsid w:val="00D970E7"/>
     <w:rsid w:val="00D9742F"/>
     <w:rsid w:val="00D974B0"/>
     <w:rsid w:val="00DA1618"/>
     <w:rsid w:val="00DA251E"/>
     <w:rsid w:val="00DA54D7"/>
     <w:rsid w:val="00DA5C58"/>
     <w:rsid w:val="00DB1294"/>
     <w:rsid w:val="00DB4E83"/>
     <w:rsid w:val="00DB51DE"/>
@@ -9731,50 +9734,51 @@
     <w:rsid w:val="00F43C20"/>
     <w:rsid w:val="00F43CF7"/>
     <w:rsid w:val="00F473C9"/>
     <w:rsid w:val="00F505A8"/>
     <w:rsid w:val="00F5171D"/>
     <w:rsid w:val="00F51D87"/>
     <w:rsid w:val="00F5254A"/>
     <w:rsid w:val="00F529CF"/>
     <w:rsid w:val="00F545C4"/>
     <w:rsid w:val="00F547C1"/>
     <w:rsid w:val="00F57CC8"/>
     <w:rsid w:val="00F60753"/>
     <w:rsid w:val="00F60E90"/>
     <w:rsid w:val="00F6423E"/>
     <w:rsid w:val="00F654C0"/>
     <w:rsid w:val="00F65731"/>
     <w:rsid w:val="00F65D7A"/>
     <w:rsid w:val="00F663E1"/>
     <w:rsid w:val="00F674B3"/>
     <w:rsid w:val="00F67B65"/>
     <w:rsid w:val="00F70007"/>
     <w:rsid w:val="00F742CA"/>
     <w:rsid w:val="00F75CB3"/>
     <w:rsid w:val="00F840D3"/>
     <w:rsid w:val="00F85A7B"/>
+    <w:rsid w:val="00F874F2"/>
     <w:rsid w:val="00F909B3"/>
     <w:rsid w:val="00F946D6"/>
     <w:rsid w:val="00F9644B"/>
     <w:rsid w:val="00FA08C0"/>
     <w:rsid w:val="00FA12C2"/>
     <w:rsid w:val="00FA22AA"/>
     <w:rsid w:val="00FA3612"/>
     <w:rsid w:val="00FA48A9"/>
     <w:rsid w:val="00FA5B5F"/>
     <w:rsid w:val="00FB14D8"/>
     <w:rsid w:val="00FB3515"/>
     <w:rsid w:val="00FB6636"/>
     <w:rsid w:val="00FC029A"/>
     <w:rsid w:val="00FC0FD3"/>
     <w:rsid w:val="00FC2864"/>
     <w:rsid w:val="00FC4239"/>
     <w:rsid w:val="00FC7290"/>
     <w:rsid w:val="00FD3752"/>
     <w:rsid w:val="00FD4EBD"/>
     <w:rsid w:val="00FE016E"/>
     <w:rsid w:val="00FE05D5"/>
     <w:rsid w:val="00FE113D"/>
     <w:rsid w:val="00FE2391"/>
     <w:rsid w:val="00FE281A"/>
     <w:rsid w:val="00FE408D"/>
@@ -10405,51 +10409,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D32B91"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2024/04/UKA-Rulebook_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10729,50 +10733,61 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7ba93f8f88841eb3cff025f64eba8e15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d27dee1b152b1d8152a4f34273d6b69c" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -10989,129 +11004,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B5124CE-93A7-4D05-A7AE-FE7DB7879578}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>628</Words>
-  <Characters>3584</Characters>
+  <Words>632</Words>
+  <Characters>3603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4204</CharactersWithSpaces>
+  <CharactersWithSpaces>4227</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donna BSmith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>