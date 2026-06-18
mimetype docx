--- v0 (2025-10-13)
+++ v1 (2026-06-18)
@@ -41,69 +41,126 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7C3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Level 2 Photo</w:t>
       </w:r>
       <w:r w:rsidR="007D7C3A" w:rsidRPr="007D7C3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-F</w:t>
       </w:r>
       <w:r w:rsidRPr="007D7C3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inish Questions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B184E72" w14:textId="77777777" w:rsidR="007D7C3A" w:rsidRPr="00A120EE" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
+    <w:p w14:paraId="6B184E72" w14:textId="77777777" w:rsidR="007D7C3A" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A120EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question below</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF466CA" w14:textId="5A182D38" w:rsidR="00C3790F" w:rsidRPr="00A120EE" w:rsidRDefault="00C3790F" w:rsidP="007D7C3A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00874D8F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>UKA Rule Book</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00435CDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>WPA Rule Book</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E864FF8" w14:textId="6D315DC0" w:rsidR="007D7C3A" w:rsidRPr="00A120EE" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A120EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Total marks = </w:t>
       </w:r>
       <w:r w:rsidR="001E29CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -1166,51 +1223,50 @@
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6AA2F079" w14:textId="739157F9" w:rsidR="00875AC4" w:rsidRPr="003F2E03" w:rsidRDefault="00875AC4" w:rsidP="003456B0">
             <w:r w:rsidRPr="003F2E03">
               <w:t>Press the button only after the athlete has crossed the finish line</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2E03">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w14:paraId="57F30EA9" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7187E455" w14:textId="7CD932BC" w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
             <w:r w:rsidRPr="002844EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="054F956E" w14:textId="77777777" w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="630BD4E4" w14:textId="4534710E" w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
             <w:r w:rsidRPr="002844EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Which part of the athlete is used when they cross the vertical plane of the finish line to determine their place and time? (1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1588,67 +1644,51 @@
             <w:r w:rsidRPr="002844EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66F58F78" w14:textId="77777777" w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60260441" w14:textId="0FD91BF4" w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
             <w:r w:rsidRPr="002844EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">For visually impaired runners using a guide who is used to determine their place and </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (1 mark)</w:t>
+              <w:t>For visually impaired runners using a guide who is used to determine their place and time? (1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436FD5" w:rsidRPr="003F2E03" w14:paraId="2DC12507" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="5B83C508" w14:textId="77777777" w:rsidR="00436FD5" w:rsidRPr="003F2E03" w:rsidRDefault="00436FD5" w:rsidP="00436FD5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="692A9C3F" w14:textId="77777777" w:rsidR="00436FD5" w:rsidRPr="003F2E03" w:rsidRDefault="00436FD5" w:rsidP="00436FD5">
             <w:r w:rsidRPr="003F2E03">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2038,102 +2078,98 @@
           <w:p w14:paraId="3E0D3D0B" w14:textId="77777777" w:rsidR="00436FD5" w:rsidRPr="003F2E03" w:rsidRDefault="00436FD5" w:rsidP="00436FD5">
             <w:r w:rsidRPr="003F2E03">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="1CEBA8FD" w14:textId="03BEFB46" w:rsidR="00436FD5" w:rsidRPr="003F2E03" w:rsidRDefault="00436FD5" w:rsidP="00436FD5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2E03">
               <w:t>Read the race and publish the result then wait to see if the athletes query the result</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436FD5" w:rsidRPr="003F2E03" w14:paraId="32CA9805" w14:textId="77777777" w:rsidTr="00436FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72055E9F" w14:textId="77777777" w:rsidR="00436FD5" w:rsidRPr="003F2E03" w:rsidRDefault="00436FD5" w:rsidP="00436FD5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="530BDEEA" w14:textId="2136D002" w:rsidR="00436FD5" w:rsidRPr="003F2E03" w:rsidRDefault="00436FD5" w:rsidP="00436FD5">
             <w:r w:rsidRPr="003F2E03">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0973993E" w14:textId="50BA5989" w:rsidR="00436FD5" w:rsidRPr="003F2E03" w:rsidRDefault="00436FD5" w:rsidP="00436FD5">
             <w:r w:rsidRPr="003F2E03">
               <w:t>Report the result as given by the track team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E72E75A" w14:textId="77777777" w:rsidR="0097190C" w:rsidRDefault="0097190C" w:rsidP="00436FD5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="419"/>
         <w:gridCol w:w="7937"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w14:paraId="05D28F1E" w14:textId="77777777" w:rsidTr="008D6CDF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6292E227" w14:textId="23CF906B" w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
             <w:r w:rsidRPr="00EC4145">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37FAE855" w14:textId="77777777" w:rsidR="007D7C3A" w:rsidRPr="003F2E03" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03F1218D" w14:textId="77777777" w:rsidR="007D7C3A" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC4145">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -3165,51 +3201,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0865982C" w14:textId="41099C5D" w:rsidR="00DA6D8A" w:rsidRPr="003F2E03" w:rsidRDefault="00DA6D8A" w:rsidP="00DA6D8A">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2E03">
               <w:t>The capture machine software indicates the race has started</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D7C3A" w14:paraId="5D2896A8" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1723DE19" w14:textId="0B0720D7" w:rsidR="007D7C3A" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
             <w:r w:rsidRPr="00EC4145">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="560C248C" w14:textId="77777777" w:rsidR="007D7C3A" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AE2E2EE" w14:textId="6F6F31BB" w:rsidR="007D7C3A" w:rsidRDefault="007D7C3A" w:rsidP="007D7C3A">
             <w:r w:rsidRPr="00EC4145">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>What information needs to be recorded when there is a disqualification? (4 marks)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4630,51 +4665,50 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="229" w:tblpY="421"/>
         <w:tblW w:w="11421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1141"/>
         <w:gridCol w:w="504"/>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA723D" w14:paraId="5F47D2D3" w14:textId="77777777" w:rsidTr="00EA723D">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D259E3" w14:textId="77777777" w:rsidR="00EA723D" w:rsidRDefault="00EA723D" w:rsidP="00EA723D">
             <w:r w:rsidRPr="00A5472F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64CF0645" w14:textId="77777777" w:rsidR="00EA723D" w:rsidRDefault="00EA723D" w:rsidP="00EA723D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="753076BB" w14:textId="614186BB" w:rsidR="00EA723D" w:rsidRDefault="00EA723D" w:rsidP="00EA723D">
             <w:r w:rsidRPr="00A5472F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>In a 5k race there is likely to be lapping. How do we deal with this eventuality? Show TRUE or FALSE for each of the following. (</w:t>
             </w:r>
             <w:r w:rsidR="001E29CA">
               <w:rPr>
                 <w:b/>
@@ -4997,75 +5031,75 @@
             <w:tcW w:w="504" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="27CA8A73" w14:textId="77777777" w:rsidR="00EA723D" w:rsidRDefault="00EA723D" w:rsidP="00EA723D">
             <w:r>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="202E1D3E" w14:textId="77777777" w:rsidR="00EA723D" w:rsidRPr="00ED34F0" w:rsidRDefault="00EA723D" w:rsidP="00EA723D">
             <w:r w:rsidRPr="00ED34F0">
               <w:t>Only capture those athletes we know to be finishing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="521E06B9" w14:textId="77777777" w:rsidR="003647B0" w:rsidRDefault="003647B0" w:rsidP="005D7C84"/>
     <w:p w14:paraId="2327CF0C" w14:textId="77777777" w:rsidR="0027263E" w:rsidRDefault="0027263E" w:rsidP="005D7C84"/>
     <w:sectPr w:rsidR="0027263E" w:rsidSect="007D7C3A">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="849" w:bottom="1440" w:left="1440" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25E0895E" w14:textId="77777777" w:rsidR="00741E18" w:rsidRDefault="00741E18" w:rsidP="0097190C">
+    <w:p w14:paraId="6B2699D2" w14:textId="77777777" w:rsidR="00DA170A" w:rsidRDefault="00DA170A" w:rsidP="0097190C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2879A02D" w14:textId="77777777" w:rsidR="00741E18" w:rsidRDefault="00741E18" w:rsidP="0097190C">
+    <w:p w14:paraId="5AB973C3" w14:textId="77777777" w:rsidR="00DA170A" w:rsidRDefault="00DA170A" w:rsidP="0097190C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -5113,61 +5147,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7BC49A41" w14:textId="77777777" w:rsidR="0097190C" w:rsidRDefault="0097190C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="347E7B17" w14:textId="77777777" w:rsidR="00741E18" w:rsidRDefault="00741E18" w:rsidP="0097190C">
+    <w:p w14:paraId="0A26D716" w14:textId="77777777" w:rsidR="00DA170A" w:rsidRDefault="00DA170A" w:rsidP="0097190C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34496E2C" w14:textId="77777777" w:rsidR="00741E18" w:rsidRDefault="00741E18" w:rsidP="0097190C">
+    <w:p w14:paraId="5BE5D794" w14:textId="77777777" w:rsidR="00DA170A" w:rsidRDefault="00DA170A" w:rsidP="0097190C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="060EFE15" w14:textId="3236F029" w:rsidR="0097190C" w:rsidRDefault="0097190C" w:rsidP="0097190C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="7875"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -6163,72 +6197,75 @@
     <w:rsid w:val="00812F54"/>
     <w:rsid w:val="00824F49"/>
     <w:rsid w:val="00841A4D"/>
     <w:rsid w:val="008562C8"/>
     <w:rsid w:val="00875AC4"/>
     <w:rsid w:val="00887013"/>
     <w:rsid w:val="008B2FD6"/>
     <w:rsid w:val="008D41BD"/>
     <w:rsid w:val="008D740F"/>
     <w:rsid w:val="00901070"/>
     <w:rsid w:val="00903B91"/>
     <w:rsid w:val="00914067"/>
     <w:rsid w:val="009146AB"/>
     <w:rsid w:val="00936B89"/>
     <w:rsid w:val="009415BC"/>
     <w:rsid w:val="0096113A"/>
     <w:rsid w:val="0097190C"/>
     <w:rsid w:val="009C1B7A"/>
     <w:rsid w:val="009E2C09"/>
     <w:rsid w:val="00A07A41"/>
     <w:rsid w:val="00A26EEB"/>
     <w:rsid w:val="00A310A3"/>
     <w:rsid w:val="00A34B42"/>
     <w:rsid w:val="00A6409A"/>
     <w:rsid w:val="00AA577C"/>
+    <w:rsid w:val="00B12E53"/>
     <w:rsid w:val="00B27230"/>
     <w:rsid w:val="00B4624B"/>
     <w:rsid w:val="00B92948"/>
     <w:rsid w:val="00B96D45"/>
     <w:rsid w:val="00BA1D35"/>
     <w:rsid w:val="00BC0CE6"/>
     <w:rsid w:val="00BF6440"/>
     <w:rsid w:val="00C22B68"/>
+    <w:rsid w:val="00C3790F"/>
     <w:rsid w:val="00C446E1"/>
     <w:rsid w:val="00C53493"/>
     <w:rsid w:val="00C66B85"/>
     <w:rsid w:val="00C72F19"/>
     <w:rsid w:val="00C91A87"/>
     <w:rsid w:val="00C95F80"/>
     <w:rsid w:val="00CB2EC2"/>
     <w:rsid w:val="00CB4CE7"/>
     <w:rsid w:val="00CF4EB3"/>
     <w:rsid w:val="00CF7DEF"/>
     <w:rsid w:val="00D210F4"/>
     <w:rsid w:val="00D46A9A"/>
     <w:rsid w:val="00D62A92"/>
     <w:rsid w:val="00D76F90"/>
+    <w:rsid w:val="00DA170A"/>
     <w:rsid w:val="00DA6D8A"/>
     <w:rsid w:val="00E4098D"/>
     <w:rsid w:val="00E44ACA"/>
     <w:rsid w:val="00E71E11"/>
     <w:rsid w:val="00E96B59"/>
     <w:rsid w:val="00E96E2B"/>
     <w:rsid w:val="00E97E47"/>
     <w:rsid w:val="00EA723D"/>
     <w:rsid w:val="00EC394D"/>
     <w:rsid w:val="00EC3D93"/>
     <w:rsid w:val="00EC75CC"/>
     <w:rsid w:val="00ED34F0"/>
     <w:rsid w:val="00ED6E2A"/>
     <w:rsid w:val="00EE3F87"/>
     <w:rsid w:val="00F0143E"/>
     <w:rsid w:val="00F35A21"/>
     <w:rsid w:val="00FA4D28"/>
     <w:rsid w:val="00FC0A6F"/>
     <w:rsid w:val="00FE216A"/>
     <w:rsid w:val="00FE74E9"/>
     <w:rsid w:val="00FF0D0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -7216,50 +7253,61 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0097190C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0097190C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0097190C"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C3790F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="236088522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="483133087">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7307,51 +7355,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2062514262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -7635,65 +7683,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="494e0c9fd234aa9f16565698170c9b69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8132e576ef79f70a3b37f1ab2d2f53c5" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -7904,126 +7937,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3E6D30D-D57E-4603-9AED-73560D8DE04E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54D16558-69E5-4F7C-96F7-A577A376A567}">
-[...17 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31115CDF-F4FB-44A7-8AAA-16C78CDB6B2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E77A4DF-444D-4BF3-8985-65138DB5FBA2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54D16558-69E5-4F7C-96F7-A577A376A567}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1009</Words>
-  <Characters>5755</Characters>
+  <Words>1072</Words>
+  <Characters>6112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6751</CharactersWithSpaces>
+  <CharactersWithSpaces>7170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dave Watson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>