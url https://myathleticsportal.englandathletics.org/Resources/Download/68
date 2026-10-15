--- v5 (2026-06-18)
+++ v6 (2026-10-15)
@@ -1,43 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64917437" w14:textId="535EFE0C" w:rsidR="004428D7" w:rsidRPr="00D75AFF" w:rsidRDefault="00D412F4" w:rsidP="00D75AFF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:afterLines="160" w:after="384" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1628,97 +1633,105 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EC88CB0" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="00972233" w:rsidRDefault="009071DF" w:rsidP="009071DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECA45A7" w14:textId="74D7E7A3" w:rsidR="009071DF" w:rsidRPr="00972233" w:rsidRDefault="00BB3825" w:rsidP="009071DF">
+          <w:p w14:paraId="6ECA45A7" w14:textId="4416A290" w:rsidR="009071DF" w:rsidRPr="00972233" w:rsidRDefault="00BB3825" w:rsidP="009071DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Which answers correctly describe how the blocks </w:t>
             </w:r>
             <w:r w:rsidR="00357AEE" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>shall</w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> be constructed? </w:t>
             </w:r>
             <w:r w:rsidR="002A698A" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:r w:rsidR="00495440">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="00FE791C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">3 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A698A" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>mark</w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="002A698A" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -4857,61 +4870,59 @@
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27731D49" w14:textId="23B74860" w:rsidR="007B1B5F" w:rsidRPr="00972233" w:rsidRDefault="007B1B5F" w:rsidP="007B1B5F">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use with a front facing camera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D784E" w:rsidRPr="00972233" w14:paraId="3B78AD57" w14:textId="77777777" w:rsidTr="00946632">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="11975857" w14:textId="48FB820A" w:rsidR="009D784E" w:rsidRPr="00972233" w:rsidRDefault="009D784E" w:rsidP="009D784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4938,62 +4949,60 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7BEFD985" w14:textId="0EA35915" w:rsidR="009D784E" w:rsidRPr="00972233" w:rsidRDefault="008A448E" w:rsidP="008A448E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use, in any race where the athletes can break from their lane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D784E" w:rsidRPr="00972233" w14:paraId="4909BC42" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F9EBD59" w14:textId="77777777" w:rsidR="009D784E" w:rsidRPr="00972233" w:rsidRDefault="009D784E" w:rsidP="009D784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5018,62 +5027,60 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58F1A312" w14:textId="49D8DE24" w:rsidR="009D784E" w:rsidRPr="00972233" w:rsidRDefault="00B8688A" w:rsidP="00B8688A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use, in all sprint races</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E615430" w14:textId="73B89066" w:rsidR="00DB0A72" w:rsidRPr="00972233" w:rsidRDefault="00DB0A72" w:rsidP="00DB0A72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -5141,64 +5148,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59A0A44A" w14:textId="60B4EB95" w:rsidR="008F1E94" w:rsidRPr="00972233" w:rsidRDefault="009F0422" w:rsidP="009F0422">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Where would you require athletes to fix the Hip Numbers when the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Camera is on the outside of the track? </w:t>
             </w:r>
             <w:r w:rsidR="00E63C1D" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00364149" w:rsidRPr="00972233" w14:paraId="0EC2E649" w14:textId="77777777" w:rsidTr="00946632">
         <w:tc>
@@ -6661,51 +6666,50 @@
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="6FD1EB87" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31D54C7A" w14:textId="7C9F345E" w:rsidR="005E2BEA" w:rsidRPr="00972233" w:rsidRDefault="00EC7C02" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00E41DDD" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="005E2BEA" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
@@ -8700,51 +8704,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="364"/>
         <w:gridCol w:w="9424"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="7CB078A0" w14:textId="77777777" w:rsidTr="00DB0A72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C9C6CD" w14:textId="51EE8B3D" w:rsidR="00B46728" w:rsidRPr="00972233" w:rsidRDefault="00C15606" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="00F11AB6" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BDC73E0" w14:textId="77777777" w:rsidR="00B46728" w:rsidRPr="00972233" w:rsidRDefault="00B46728" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9350,69 +9353,58 @@
           </w:tcPr>
           <w:p w14:paraId="4D02002E" w14:textId="77777777" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="0068718D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CDB362" w14:textId="0379CA34" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="0068718D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> the Field Judges can see it</w:t>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>So the Field Judges can see it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24914EA8" w14:textId="77653E44" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="00B46728">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="4C653EF9" w14:textId="77777777" w:rsidTr="00C82424">
         <w:tc>
@@ -9533,71 +9525,51 @@
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="68C964D7" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">It does not matter, no consequences for the athlete(s). They </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> compete in the later race.</w:t>
+              <w:t>It does not matter, no consequences for the athlete(s). They are able to compete in the later race.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="3FCDE841" w14:textId="77777777" w:rsidTr="00C82424">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EDE25FF" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B647E54" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00214B14" w:rsidRDefault="004004D6" w:rsidP="00C82424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -9719,71 +9691,51 @@
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EC07147" w14:textId="77777777" w:rsidR="00214B14" w:rsidRPr="00972233" w:rsidRDefault="00214B14" w:rsidP="00214B14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athlete says they had withdrawn from the previous final because of a muscle spasm and are okay now. They </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> compete in the later race</w:t>
+              <w:t>Athlete says they had withdrawn from the previous final because of a muscle spasm and are okay now. They are able to compete in the later race</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E08C16E" w14:textId="3B0DBEEE" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00B46728">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="6D769981" w14:textId="77777777" w:rsidTr="002F59DB">
         <w:tc>
@@ -11606,63 +11558,61 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00B13EFD" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">n a meeting where </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B13EFD" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use why is it important that in sprint races the athletes are in their allocated lane wearing the correct bib as shown by the Start list? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61309463" w14:textId="69B473BE" w:rsidR="00D37A08" w:rsidRPr="00972233" w:rsidRDefault="00D37A08" w:rsidP="00B13EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -11874,61 +11824,59 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14382066" w14:textId="6ED64474" w:rsidR="001438A0" w:rsidRPr="00972233" w:rsidRDefault="001438A0" w:rsidP="001438A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">It allows the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Officials to identify the athletes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="369FAC88" w14:textId="23BCF7AD" w:rsidR="00D37A08" w:rsidRPr="00972233" w:rsidRDefault="00D37A08" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -11984,63 +11932,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4222462D" w14:textId="66BDC6B7" w:rsidR="00793EC2" w:rsidRPr="00972233" w:rsidRDefault="00265990" w:rsidP="00265990">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">In a meeting where </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use an athlete in the 200m sets up and starts in Lane 3 (because the athlete drawn in Lane 3 has not reported) and not Lane 7 as shown on the Start list, what could be the consequence of this? </w:t>
             </w:r>
             <w:r w:rsidR="00793EC2" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="72694258" w14:textId="77777777" w:rsidTr="002F59DB">
         <w:tc>
           <w:tcPr>
@@ -12181,61 +12127,59 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="49297AC6" w14:textId="773DF211" w:rsidR="00793EC2" w:rsidRPr="00972233" w:rsidRDefault="00BD1EAD" w:rsidP="00883BF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00883BF0" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> would record the athlete and time under the wrong name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793EC2" w:rsidRPr="00972233" w14:paraId="7C39EAE0" w14:textId="77777777" w:rsidTr="002F59DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61AC9ED6" w14:textId="77777777" w:rsidR="00793EC2" w:rsidRPr="00972233" w:rsidRDefault="00793EC2" w:rsidP="002F59DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -15895,75 +15839,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="409D35F5" w14:textId="700FF44C" w:rsidR="00995240" w:rsidRPr="00972233" w:rsidRDefault="00597A05" w:rsidP="002F59DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">What reasons may you, as the Starter, </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> abort a start and ask </w:t>
+              <w:t xml:space="preserve">What reasons may you, as the Starter, have to abort a start and ask </w:t>
             </w:r>
             <w:r w:rsidR="00C86763" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>athlete’s to “stand up”? Select all that apply (5 Marks)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -16947,51 +16867,50 @@
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="29C80B38" w14:textId="77777777" w:rsidTr="001E0131">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46F09D7A" w14:textId="75BA78AB" w:rsidR="00705426" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="002F59DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>36</w:t>
             </w:r>
             <w:r w:rsidR="00705426" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17D61EB9" w14:textId="77777777" w:rsidR="00705426" w:rsidRPr="00972233" w:rsidRDefault="00705426" w:rsidP="002F59DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -22043,50 +21962,51 @@
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C73F2" w:rsidRPr="00972233" w14:paraId="6BE9B7E6" w14:textId="77777777" w:rsidTr="00105C88">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13C56F83" w14:textId="2A044192" w:rsidR="004C73F2" w:rsidRPr="00972233" w:rsidRDefault="004C73F2" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="002A1DC2" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1853B6AE" w14:textId="77777777" w:rsidR="004C73F2" w:rsidRPr="00972233" w:rsidRDefault="004C73F2" w:rsidP="00105C88">
@@ -23137,145 +23057,190 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6099450" cy="3845230"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F54FD4" w:rsidRPr="00972233" w:rsidSect="00D75AFF">
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17481D2D" w14:textId="77777777" w:rsidR="006D3370" w:rsidRDefault="006D3370" w:rsidP="00C76853">
+    <w:p w14:paraId="3BA3B739" w14:textId="77777777" w:rsidR="006D6510" w:rsidRDefault="006D6510" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AF64EBC" w14:textId="77777777" w:rsidR="006D3370" w:rsidRDefault="006D3370" w:rsidP="00C76853">
+    <w:p w14:paraId="58D515FF" w14:textId="77777777" w:rsidR="006D6510" w:rsidRDefault="006D6510" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="629264C2" w14:textId="77777777" w:rsidR="001C6D9C" w:rsidRDefault="001C6D9C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49A13842" w14:textId="77777777" w:rsidR="001C6D9C" w:rsidRDefault="001C6D9C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13654448" w14:textId="77777777" w:rsidR="001C6D9C" w:rsidRDefault="001C6D9C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1996601E" w14:textId="77777777" w:rsidR="006D3370" w:rsidRDefault="006D3370" w:rsidP="00C76853">
+    <w:p w14:paraId="519BC78E" w14:textId="77777777" w:rsidR="006D6510" w:rsidRDefault="006D6510" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AEB50B6" w14:textId="77777777" w:rsidR="006D3370" w:rsidRDefault="006D3370" w:rsidP="00C76853">
+    <w:p w14:paraId="16D41590" w14:textId="77777777" w:rsidR="006D6510" w:rsidRDefault="006D6510" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47279D0C" w14:textId="497ECC36" w:rsidR="00C76853" w:rsidRDefault="00C76853">
+  <w:p w14:paraId="26B24268" w14:textId="77777777" w:rsidR="001C6D9C" w:rsidRDefault="001C6D9C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47279D0C" w14:textId="059CCC94" w:rsidR="00C76853" w:rsidRDefault="00C76853">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E44F07B" wp14:editId="281204BB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1600200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-130175</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3543300" cy="811274"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="1571971461" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -23306,57 +23271,67 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="006E100E">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="00ED5262">
+    <w:r w:rsidR="001C6D9C">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>5</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="709AA265" w14:textId="77777777" w:rsidR="001C6D9C" w:rsidRDefault="001C6D9C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FF356D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D220B6FE"/>
     <w:lvl w:ilvl="0" w:tplc="8DC8C486">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
@@ -23561,51 +23536,50 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD25C7"/>
     <w:rsid w:val="00002D06"/>
     <w:rsid w:val="000033F5"/>
@@ -23699,50 +23673,51 @@
     <w:rsid w:val="00161DB0"/>
     <w:rsid w:val="00163332"/>
     <w:rsid w:val="00164404"/>
     <w:rsid w:val="00170136"/>
     <w:rsid w:val="0017144C"/>
     <w:rsid w:val="00172A9A"/>
     <w:rsid w:val="00172D29"/>
     <w:rsid w:val="00181F71"/>
     <w:rsid w:val="00181FD1"/>
     <w:rsid w:val="001832E2"/>
     <w:rsid w:val="00184CD6"/>
     <w:rsid w:val="00192DFC"/>
     <w:rsid w:val="001A0784"/>
     <w:rsid w:val="001A081E"/>
     <w:rsid w:val="001A31D2"/>
     <w:rsid w:val="001A6A56"/>
     <w:rsid w:val="001B133C"/>
     <w:rsid w:val="001B1819"/>
     <w:rsid w:val="001B2CA9"/>
     <w:rsid w:val="001B4F2F"/>
     <w:rsid w:val="001C10F5"/>
     <w:rsid w:val="001C172A"/>
     <w:rsid w:val="001C4CA5"/>
     <w:rsid w:val="001C56A5"/>
     <w:rsid w:val="001C5895"/>
+    <w:rsid w:val="001C6D9C"/>
     <w:rsid w:val="001D3450"/>
     <w:rsid w:val="001D6A8C"/>
     <w:rsid w:val="001E0131"/>
     <w:rsid w:val="001E1C8D"/>
     <w:rsid w:val="001E30D2"/>
     <w:rsid w:val="001E3473"/>
     <w:rsid w:val="001E46D6"/>
     <w:rsid w:val="001E6042"/>
     <w:rsid w:val="001E6B7C"/>
     <w:rsid w:val="001E71F7"/>
     <w:rsid w:val="001F1E6E"/>
     <w:rsid w:val="001F27E4"/>
     <w:rsid w:val="00200C36"/>
     <w:rsid w:val="00201207"/>
     <w:rsid w:val="00201650"/>
     <w:rsid w:val="002022FB"/>
     <w:rsid w:val="00202713"/>
     <w:rsid w:val="00210F4F"/>
     <w:rsid w:val="002111D3"/>
     <w:rsid w:val="002139E0"/>
     <w:rsid w:val="00214B14"/>
     <w:rsid w:val="00216AA7"/>
     <w:rsid w:val="00216D5C"/>
     <w:rsid w:val="00221D54"/>
     <w:rsid w:val="00223AC0"/>
@@ -23910,50 +23885,51 @@
     <w:rsid w:val="00444E9D"/>
     <w:rsid w:val="0044551F"/>
     <w:rsid w:val="00450163"/>
     <w:rsid w:val="0045041C"/>
     <w:rsid w:val="004506FF"/>
     <w:rsid w:val="004516B2"/>
     <w:rsid w:val="00451A89"/>
     <w:rsid w:val="00455038"/>
     <w:rsid w:val="004552DC"/>
     <w:rsid w:val="004568C5"/>
     <w:rsid w:val="00456D74"/>
     <w:rsid w:val="004625A2"/>
     <w:rsid w:val="0046490C"/>
     <w:rsid w:val="00465739"/>
     <w:rsid w:val="004706FD"/>
     <w:rsid w:val="00470EB3"/>
     <w:rsid w:val="004725AC"/>
     <w:rsid w:val="004736DA"/>
     <w:rsid w:val="004754E5"/>
     <w:rsid w:val="004815D8"/>
     <w:rsid w:val="0048243C"/>
     <w:rsid w:val="0048330C"/>
     <w:rsid w:val="00484DD8"/>
     <w:rsid w:val="0048625C"/>
     <w:rsid w:val="004945B6"/>
+    <w:rsid w:val="00495440"/>
     <w:rsid w:val="004964BD"/>
     <w:rsid w:val="004A2789"/>
     <w:rsid w:val="004A38CE"/>
     <w:rsid w:val="004A7179"/>
     <w:rsid w:val="004B0BCC"/>
     <w:rsid w:val="004B2093"/>
     <w:rsid w:val="004B2258"/>
     <w:rsid w:val="004B622C"/>
     <w:rsid w:val="004B63B8"/>
     <w:rsid w:val="004B704D"/>
     <w:rsid w:val="004B7D65"/>
     <w:rsid w:val="004C084A"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C26B9"/>
     <w:rsid w:val="004C3768"/>
     <w:rsid w:val="004C59D6"/>
     <w:rsid w:val="004C73F2"/>
     <w:rsid w:val="004D03CE"/>
     <w:rsid w:val="004D222C"/>
     <w:rsid w:val="004D2609"/>
     <w:rsid w:val="004E00F3"/>
     <w:rsid w:val="004E1864"/>
     <w:rsid w:val="004E2C0B"/>
     <w:rsid w:val="004E4985"/>
     <w:rsid w:val="004E5538"/>
@@ -24061,50 +24037,51 @@
     <w:rsid w:val="0068718D"/>
     <w:rsid w:val="00690819"/>
     <w:rsid w:val="00691658"/>
     <w:rsid w:val="006927BB"/>
     <w:rsid w:val="00692F48"/>
     <w:rsid w:val="00693DED"/>
     <w:rsid w:val="00694F9E"/>
     <w:rsid w:val="0069575E"/>
     <w:rsid w:val="00695923"/>
     <w:rsid w:val="00696F24"/>
     <w:rsid w:val="00697443"/>
     <w:rsid w:val="006A1A5D"/>
     <w:rsid w:val="006A3F2A"/>
     <w:rsid w:val="006A5FA0"/>
     <w:rsid w:val="006B069E"/>
     <w:rsid w:val="006B14E0"/>
     <w:rsid w:val="006B4C12"/>
     <w:rsid w:val="006B65DE"/>
     <w:rsid w:val="006B75EB"/>
     <w:rsid w:val="006B789D"/>
     <w:rsid w:val="006C28E0"/>
     <w:rsid w:val="006C3131"/>
     <w:rsid w:val="006C5C14"/>
     <w:rsid w:val="006D1284"/>
     <w:rsid w:val="006D3370"/>
+    <w:rsid w:val="006D6510"/>
     <w:rsid w:val="006D691A"/>
     <w:rsid w:val="006E100E"/>
     <w:rsid w:val="006E19C3"/>
     <w:rsid w:val="006F0716"/>
     <w:rsid w:val="006F2945"/>
     <w:rsid w:val="006F3940"/>
     <w:rsid w:val="006F5D70"/>
     <w:rsid w:val="00705426"/>
     <w:rsid w:val="007054DE"/>
     <w:rsid w:val="00710BF2"/>
     <w:rsid w:val="00712857"/>
     <w:rsid w:val="00712D13"/>
     <w:rsid w:val="007143A9"/>
     <w:rsid w:val="007159FE"/>
     <w:rsid w:val="00716686"/>
     <w:rsid w:val="00716937"/>
     <w:rsid w:val="00716E0A"/>
     <w:rsid w:val="00720445"/>
     <w:rsid w:val="00722FD6"/>
     <w:rsid w:val="00723AE2"/>
     <w:rsid w:val="007272D4"/>
     <w:rsid w:val="007300A0"/>
     <w:rsid w:val="007307AD"/>
     <w:rsid w:val="00732305"/>
     <w:rsid w:val="00732367"/>
@@ -24380,106 +24357,109 @@
     <w:rsid w:val="00AC2821"/>
     <w:rsid w:val="00AC2C45"/>
     <w:rsid w:val="00AC4367"/>
     <w:rsid w:val="00AC504A"/>
     <w:rsid w:val="00AC5DFA"/>
     <w:rsid w:val="00AC684F"/>
     <w:rsid w:val="00AC6F46"/>
     <w:rsid w:val="00AC7742"/>
     <w:rsid w:val="00AD0AD6"/>
     <w:rsid w:val="00AD25C7"/>
     <w:rsid w:val="00AD5DB4"/>
     <w:rsid w:val="00AE1B84"/>
     <w:rsid w:val="00AE2268"/>
     <w:rsid w:val="00AE296D"/>
     <w:rsid w:val="00AE49C8"/>
     <w:rsid w:val="00AE530E"/>
     <w:rsid w:val="00AF16D1"/>
     <w:rsid w:val="00AF5AA9"/>
     <w:rsid w:val="00B00F5C"/>
     <w:rsid w:val="00B00F6F"/>
     <w:rsid w:val="00B01786"/>
     <w:rsid w:val="00B035EA"/>
     <w:rsid w:val="00B03748"/>
     <w:rsid w:val="00B11039"/>
     <w:rsid w:val="00B13EFD"/>
+    <w:rsid w:val="00B17AA6"/>
     <w:rsid w:val="00B17D92"/>
     <w:rsid w:val="00B23258"/>
     <w:rsid w:val="00B27C43"/>
     <w:rsid w:val="00B30F30"/>
     <w:rsid w:val="00B35B14"/>
     <w:rsid w:val="00B426F4"/>
     <w:rsid w:val="00B46728"/>
     <w:rsid w:val="00B47D79"/>
     <w:rsid w:val="00B47F6F"/>
     <w:rsid w:val="00B501BD"/>
     <w:rsid w:val="00B51BA8"/>
     <w:rsid w:val="00B547C2"/>
     <w:rsid w:val="00B54EF7"/>
     <w:rsid w:val="00B57B37"/>
     <w:rsid w:val="00B61C36"/>
     <w:rsid w:val="00B65681"/>
     <w:rsid w:val="00B74EE5"/>
     <w:rsid w:val="00B76C01"/>
     <w:rsid w:val="00B8122A"/>
     <w:rsid w:val="00B82627"/>
     <w:rsid w:val="00B84D76"/>
     <w:rsid w:val="00B8688A"/>
     <w:rsid w:val="00B90A97"/>
     <w:rsid w:val="00B90CCA"/>
     <w:rsid w:val="00B94139"/>
     <w:rsid w:val="00B96553"/>
     <w:rsid w:val="00BA04CC"/>
     <w:rsid w:val="00BA4A59"/>
     <w:rsid w:val="00BA4C24"/>
     <w:rsid w:val="00BA7EFA"/>
     <w:rsid w:val="00BB3825"/>
     <w:rsid w:val="00BB39E8"/>
     <w:rsid w:val="00BB5551"/>
     <w:rsid w:val="00BC1852"/>
     <w:rsid w:val="00BC40AB"/>
     <w:rsid w:val="00BC6AE3"/>
     <w:rsid w:val="00BC7F6C"/>
+    <w:rsid w:val="00BD04E8"/>
     <w:rsid w:val="00BD1EAD"/>
     <w:rsid w:val="00BD265E"/>
     <w:rsid w:val="00BD3C55"/>
     <w:rsid w:val="00BD6642"/>
     <w:rsid w:val="00BD7980"/>
     <w:rsid w:val="00BD7E71"/>
     <w:rsid w:val="00BE2F62"/>
     <w:rsid w:val="00BE3933"/>
     <w:rsid w:val="00BE4654"/>
     <w:rsid w:val="00BE5FFA"/>
     <w:rsid w:val="00BE6F51"/>
     <w:rsid w:val="00BE74E0"/>
     <w:rsid w:val="00BE7655"/>
     <w:rsid w:val="00BE7C8C"/>
     <w:rsid w:val="00BF0808"/>
     <w:rsid w:val="00BF0E33"/>
     <w:rsid w:val="00BF2BF2"/>
     <w:rsid w:val="00BF394F"/>
     <w:rsid w:val="00C01EDB"/>
+    <w:rsid w:val="00C02D40"/>
     <w:rsid w:val="00C03AA5"/>
     <w:rsid w:val="00C03F5C"/>
     <w:rsid w:val="00C04D8E"/>
     <w:rsid w:val="00C05377"/>
     <w:rsid w:val="00C061F9"/>
     <w:rsid w:val="00C07C5C"/>
     <w:rsid w:val="00C11CB5"/>
     <w:rsid w:val="00C12EC0"/>
     <w:rsid w:val="00C1325B"/>
     <w:rsid w:val="00C14C30"/>
     <w:rsid w:val="00C15606"/>
     <w:rsid w:val="00C15C2F"/>
     <w:rsid w:val="00C15F8F"/>
     <w:rsid w:val="00C22EE5"/>
     <w:rsid w:val="00C233AA"/>
     <w:rsid w:val="00C25023"/>
     <w:rsid w:val="00C2596F"/>
     <w:rsid w:val="00C27AB3"/>
     <w:rsid w:val="00C402DB"/>
     <w:rsid w:val="00C4064F"/>
     <w:rsid w:val="00C42BB4"/>
     <w:rsid w:val="00C430D0"/>
     <w:rsid w:val="00C442F5"/>
     <w:rsid w:val="00C452A4"/>
     <w:rsid w:val="00C45378"/>
@@ -25316,54 +25296,54 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00903B41"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -25947,51 +25927,51 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DC3B5C-DB8D-43C3-A743-7B950FD57402}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
+  <Pages>14</Pages>
   <Words>2984</Words>
   <Characters>17012</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>141</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>19957</CharactersWithSpaces>