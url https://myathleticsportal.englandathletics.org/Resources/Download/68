--- v2 (2026-02-27)
+++ v3 (2026-04-12)
@@ -18341,269 +18341,305 @@
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D4A9B44" w14:textId="6D49AF7D" w:rsidR="004B704D" w:rsidRPr="00972233" w:rsidRDefault="00A66363" w:rsidP="00A66363">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>As the Starter you have disqualified an athlete for a False Start, the athlete complains to the Track Referee saying they believe they did not False Start. Who would decide on the fairness of your decision? (1 Mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="6DC400AE" w14:textId="77777777" w:rsidTr="002F59DB">
-[...18 lines deleted...]
-          <w:p w14:paraId="57691A9A" w14:textId="77777777" w:rsidR="004B704D" w:rsidRPr="00972233" w:rsidRDefault="004B704D" w:rsidP="002F59DB">
+      <w:tr w:rsidR="004B2093" w:rsidRPr="00972233" w14:paraId="6DC400AE" w14:textId="77777777" w:rsidTr="002F59DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3686409A" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="57691A9A" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="762E6ACC" w14:textId="435F867D" w:rsidR="004B704D" w:rsidRPr="00972233" w:rsidRDefault="003F4874" w:rsidP="002F59DB">
-[...11 lines deleted...]
-                <w:kern w:val="0"/>
+          <w:p w14:paraId="762E6ACC" w14:textId="17F6E3B7" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Meeting Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="7C8B636C" w14:textId="77777777" w:rsidTr="002F59DB">
-[...16 lines deleted...]
-          <w:p w14:paraId="236A1048" w14:textId="77777777" w:rsidR="007917AB" w:rsidRPr="00972233" w:rsidRDefault="007917AB" w:rsidP="007917AB">
+      <w:tr w:rsidR="004B2093" w:rsidRPr="00972233" w14:paraId="7C8B636C" w14:textId="77777777" w:rsidTr="002F59DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135AF4B2" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="236A1048" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36FF55CD" w14:textId="4A3FCD26" w:rsidR="007917AB" w:rsidRPr="00972233" w:rsidRDefault="007917AB" w:rsidP="007917AB">
-[...11 lines deleted...]
-                <w:kern w:val="0"/>
+          <w:p w14:paraId="36FF55CD" w14:textId="64601D8C" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007917AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Field</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007917AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2093" w:rsidRPr="00972233" w14:paraId="5AED1C90" w14:textId="77777777" w:rsidTr="002F59DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A723128" w14:textId="44715E50" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D47604" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C050EB" w14:textId="688C36DD" w:rsidR="004B2093" w:rsidRPr="004B2093" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2093">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="5AED1C90" w14:textId="77777777" w:rsidTr="002F59DB">
-[...28 lines deleted...]
-              <w:t>C</w:t>
+      <w:tr w:rsidR="004B2093" w:rsidRPr="00972233" w14:paraId="7B14FD0D" w14:textId="77777777" w:rsidTr="002F59DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556DAE4E" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC4D90C" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...66 lines deleted...]
-                <w:kern w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C7A515" w14:textId="3412BE12" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007917AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The Chief Starter’s Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13002D8E" w14:textId="4C3C0EA9" w:rsidR="008E2BE7" w:rsidRPr="00972233" w:rsidRDefault="008E2BE7" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
@@ -23038,126 +23074,132 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F54FD4" w:rsidRPr="00972233" w:rsidSect="00D75AFF">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="303B7456" w14:textId="77777777" w:rsidR="00AD5DB4" w:rsidRDefault="00AD5DB4" w:rsidP="00C76853">
+    <w:p w14:paraId="437F9ABF" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1131DDB0" w14:textId="77777777" w:rsidR="00AD5DB4" w:rsidRDefault="00AD5DB4" w:rsidP="00C76853">
+    <w:p w14:paraId="3CFB2ADA" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Narrow">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A4B674B" w14:textId="77777777" w:rsidR="00AD5DB4" w:rsidRDefault="00AD5DB4" w:rsidP="00C76853">
+    <w:p w14:paraId="4C34B2B3" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BD60191" w14:textId="77777777" w:rsidR="00AD5DB4" w:rsidRDefault="00AD5DB4" w:rsidP="00C76853">
+    <w:p w14:paraId="696497BD" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47279D0C" w14:textId="32FE690C" w:rsidR="00C76853" w:rsidRDefault="00C76853">
+  <w:p w14:paraId="47279D0C" w14:textId="497ECC36" w:rsidR="00C76853" w:rsidRDefault="00C76853">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E44F07B" wp14:editId="281204BB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1600200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-130175</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3543300" cy="811274"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="1571971461" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -23188,56 +23230,56 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="006E100E">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="0041016C">
+    <w:r w:rsidR="00ED5262">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FF356D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D220B6FE"/>
     <w:lvl w:ilvl="0" w:tplc="8DC8C486">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
@@ -23495,50 +23537,51 @@
     <w:rsid w:val="00014466"/>
     <w:rsid w:val="00015759"/>
     <w:rsid w:val="0001642C"/>
     <w:rsid w:val="00017268"/>
     <w:rsid w:val="00020391"/>
     <w:rsid w:val="00022856"/>
     <w:rsid w:val="000231DB"/>
     <w:rsid w:val="00025334"/>
     <w:rsid w:val="000320E1"/>
     <w:rsid w:val="0003303C"/>
     <w:rsid w:val="00034F6D"/>
     <w:rsid w:val="00035213"/>
     <w:rsid w:val="00037AA1"/>
     <w:rsid w:val="00040A76"/>
     <w:rsid w:val="000419E8"/>
     <w:rsid w:val="00041B40"/>
     <w:rsid w:val="0004788C"/>
     <w:rsid w:val="00047948"/>
     <w:rsid w:val="00050373"/>
     <w:rsid w:val="0005261D"/>
     <w:rsid w:val="00052AC3"/>
     <w:rsid w:val="00053A4D"/>
     <w:rsid w:val="00054081"/>
     <w:rsid w:val="0005475F"/>
     <w:rsid w:val="00054C27"/>
+    <w:rsid w:val="0005730A"/>
     <w:rsid w:val="00060432"/>
     <w:rsid w:val="000615F1"/>
     <w:rsid w:val="00071540"/>
     <w:rsid w:val="0007229D"/>
     <w:rsid w:val="0007593A"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="00082C1F"/>
     <w:rsid w:val="000861EC"/>
     <w:rsid w:val="00086859"/>
     <w:rsid w:val="00090C67"/>
     <w:rsid w:val="0009223E"/>
     <w:rsid w:val="0009366E"/>
     <w:rsid w:val="00096671"/>
     <w:rsid w:val="000A0009"/>
     <w:rsid w:val="000A226D"/>
     <w:rsid w:val="000A2DFE"/>
     <w:rsid w:val="000A44BF"/>
     <w:rsid w:val="000A4B85"/>
     <w:rsid w:val="000A6AF6"/>
     <w:rsid w:val="000B6FC1"/>
     <w:rsid w:val="000C5613"/>
     <w:rsid w:val="000C6B33"/>
     <w:rsid w:val="000C73FF"/>
     <w:rsid w:val="000D173B"/>
     <w:rsid w:val="000D1FC3"/>
@@ -23794,50 +23837,51 @@
     <w:rsid w:val="004516B2"/>
     <w:rsid w:val="00451A89"/>
     <w:rsid w:val="00455038"/>
     <w:rsid w:val="004552DC"/>
     <w:rsid w:val="004568C5"/>
     <w:rsid w:val="00456D74"/>
     <w:rsid w:val="004625A2"/>
     <w:rsid w:val="0046490C"/>
     <w:rsid w:val="00465739"/>
     <w:rsid w:val="004706FD"/>
     <w:rsid w:val="00470EB3"/>
     <w:rsid w:val="004725AC"/>
     <w:rsid w:val="004736DA"/>
     <w:rsid w:val="004754E5"/>
     <w:rsid w:val="004815D8"/>
     <w:rsid w:val="0048243C"/>
     <w:rsid w:val="0048330C"/>
     <w:rsid w:val="00484DD8"/>
     <w:rsid w:val="0048625C"/>
     <w:rsid w:val="004945B6"/>
     <w:rsid w:val="004964BD"/>
     <w:rsid w:val="004A2789"/>
     <w:rsid w:val="004A38CE"/>
     <w:rsid w:val="004A7179"/>
     <w:rsid w:val="004B0BCC"/>
+    <w:rsid w:val="004B2093"/>
     <w:rsid w:val="004B2258"/>
     <w:rsid w:val="004B622C"/>
     <w:rsid w:val="004B63B8"/>
     <w:rsid w:val="004B704D"/>
     <w:rsid w:val="004B7D65"/>
     <w:rsid w:val="004C084A"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C26B9"/>
     <w:rsid w:val="004C3768"/>
     <w:rsid w:val="004C59D6"/>
     <w:rsid w:val="004C73F2"/>
     <w:rsid w:val="004D03CE"/>
     <w:rsid w:val="004D2609"/>
     <w:rsid w:val="004E00F3"/>
     <w:rsid w:val="004E1864"/>
     <w:rsid w:val="004E2C0B"/>
     <w:rsid w:val="004E4985"/>
     <w:rsid w:val="004E5538"/>
     <w:rsid w:val="004F17BA"/>
     <w:rsid w:val="004F3A69"/>
     <w:rsid w:val="00505D1C"/>
     <w:rsid w:val="00510738"/>
     <w:rsid w:val="00512208"/>
     <w:rsid w:val="005131F8"/>
     <w:rsid w:val="00514A85"/>
@@ -24337,50 +24381,51 @@
     <w:rsid w:val="00C05377"/>
     <w:rsid w:val="00C061F9"/>
     <w:rsid w:val="00C07C5C"/>
     <w:rsid w:val="00C11CB5"/>
     <w:rsid w:val="00C12EC0"/>
     <w:rsid w:val="00C1325B"/>
     <w:rsid w:val="00C14C30"/>
     <w:rsid w:val="00C15606"/>
     <w:rsid w:val="00C15C2F"/>
     <w:rsid w:val="00C15F8F"/>
     <w:rsid w:val="00C22EE5"/>
     <w:rsid w:val="00C233AA"/>
     <w:rsid w:val="00C25023"/>
     <w:rsid w:val="00C2596F"/>
     <w:rsid w:val="00C27AB3"/>
     <w:rsid w:val="00C402DB"/>
     <w:rsid w:val="00C4064F"/>
     <w:rsid w:val="00C42BB4"/>
     <w:rsid w:val="00C430D0"/>
     <w:rsid w:val="00C442F5"/>
     <w:rsid w:val="00C452A4"/>
     <w:rsid w:val="00C45378"/>
     <w:rsid w:val="00C454C0"/>
     <w:rsid w:val="00C53197"/>
     <w:rsid w:val="00C54483"/>
+    <w:rsid w:val="00C72891"/>
     <w:rsid w:val="00C747B7"/>
     <w:rsid w:val="00C766C9"/>
     <w:rsid w:val="00C76853"/>
     <w:rsid w:val="00C82CF0"/>
     <w:rsid w:val="00C86763"/>
     <w:rsid w:val="00C933AF"/>
     <w:rsid w:val="00C940AC"/>
     <w:rsid w:val="00C967C7"/>
     <w:rsid w:val="00C97F9F"/>
     <w:rsid w:val="00CA277C"/>
     <w:rsid w:val="00CA277E"/>
     <w:rsid w:val="00CA51C6"/>
     <w:rsid w:val="00CA6C51"/>
     <w:rsid w:val="00CA736E"/>
     <w:rsid w:val="00CA7D6C"/>
     <w:rsid w:val="00CB0314"/>
     <w:rsid w:val="00CB0D11"/>
     <w:rsid w:val="00CB1413"/>
     <w:rsid w:val="00CB34AA"/>
     <w:rsid w:val="00CB35D5"/>
     <w:rsid w:val="00CB59CA"/>
     <w:rsid w:val="00CC0407"/>
     <w:rsid w:val="00CC2562"/>
     <w:rsid w:val="00CC5BD7"/>
     <w:rsid w:val="00CD22EC"/>
@@ -24498,82 +24543,84 @@
     <w:rsid w:val="00E802B6"/>
     <w:rsid w:val="00E808FF"/>
     <w:rsid w:val="00E843BD"/>
     <w:rsid w:val="00E86E06"/>
     <w:rsid w:val="00E900D0"/>
     <w:rsid w:val="00E91C1B"/>
     <w:rsid w:val="00E92AFE"/>
     <w:rsid w:val="00E9318F"/>
     <w:rsid w:val="00E96E92"/>
     <w:rsid w:val="00EA06E8"/>
     <w:rsid w:val="00EA0A0E"/>
     <w:rsid w:val="00EA307A"/>
     <w:rsid w:val="00EA4471"/>
     <w:rsid w:val="00EB0BD7"/>
     <w:rsid w:val="00EB0D66"/>
     <w:rsid w:val="00EB4285"/>
     <w:rsid w:val="00EC00AA"/>
     <w:rsid w:val="00EC0A7A"/>
     <w:rsid w:val="00EC608C"/>
     <w:rsid w:val="00EC75FB"/>
     <w:rsid w:val="00EC7C02"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00ED0E88"/>
     <w:rsid w:val="00ED3237"/>
     <w:rsid w:val="00ED4149"/>
+    <w:rsid w:val="00ED5262"/>
     <w:rsid w:val="00EE50CC"/>
     <w:rsid w:val="00EF375C"/>
     <w:rsid w:val="00EF3FFD"/>
     <w:rsid w:val="00EF7A3E"/>
     <w:rsid w:val="00F01FC9"/>
     <w:rsid w:val="00F050C8"/>
     <w:rsid w:val="00F05C84"/>
     <w:rsid w:val="00F11AB6"/>
     <w:rsid w:val="00F12444"/>
     <w:rsid w:val="00F1413D"/>
     <w:rsid w:val="00F14505"/>
     <w:rsid w:val="00F16192"/>
     <w:rsid w:val="00F179F0"/>
     <w:rsid w:val="00F17AFC"/>
     <w:rsid w:val="00F17E87"/>
     <w:rsid w:val="00F22E8B"/>
     <w:rsid w:val="00F26E44"/>
     <w:rsid w:val="00F27104"/>
     <w:rsid w:val="00F31A3D"/>
     <w:rsid w:val="00F34259"/>
     <w:rsid w:val="00F3722F"/>
     <w:rsid w:val="00F41150"/>
     <w:rsid w:val="00F41465"/>
     <w:rsid w:val="00F438BF"/>
     <w:rsid w:val="00F43AC3"/>
     <w:rsid w:val="00F43CB4"/>
     <w:rsid w:val="00F43D29"/>
     <w:rsid w:val="00F46926"/>
     <w:rsid w:val="00F500C4"/>
     <w:rsid w:val="00F509FE"/>
     <w:rsid w:val="00F51533"/>
     <w:rsid w:val="00F529CF"/>
+    <w:rsid w:val="00F532C4"/>
     <w:rsid w:val="00F54FD4"/>
     <w:rsid w:val="00F5693B"/>
     <w:rsid w:val="00F60E90"/>
     <w:rsid w:val="00F613E9"/>
     <w:rsid w:val="00F65E80"/>
     <w:rsid w:val="00F65F2B"/>
     <w:rsid w:val="00F72F81"/>
     <w:rsid w:val="00F7428C"/>
     <w:rsid w:val="00F80327"/>
     <w:rsid w:val="00F81B97"/>
     <w:rsid w:val="00F83F99"/>
     <w:rsid w:val="00F8415E"/>
     <w:rsid w:val="00F85929"/>
     <w:rsid w:val="00F873DD"/>
     <w:rsid w:val="00F9079B"/>
     <w:rsid w:val="00F91EBE"/>
     <w:rsid w:val="00F91F52"/>
     <w:rsid w:val="00F92175"/>
     <w:rsid w:val="00F93CEA"/>
     <w:rsid w:val="00F97D93"/>
     <w:rsid w:val="00FA0D31"/>
     <w:rsid w:val="00FA138D"/>
     <w:rsid w:val="00FA34DD"/>
     <w:rsid w:val="00FA43A1"/>
     <w:rsid w:val="00FB1474"/>
@@ -25499,50 +25546,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="494e0c9fd234aa9f16565698170c9b69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8132e576ef79f70a3b37f1ab2d2f53c5" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -25753,138 +25820,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DC3B5C-DB8D-43C3-A743-7B950FD57402}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>2981</Words>
-  <Characters>16994</Characters>
+  <Characters>16993</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>141</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19936</CharactersWithSpaces>
+  <CharactersWithSpaces>19935</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donna BSmith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>