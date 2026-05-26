--- v3 (2026-04-12)
+++ v4 (2026-05-26)
@@ -1638,105 +1638,105 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EC88CB0" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="00972233" w:rsidRDefault="009071DF" w:rsidP="009071DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECA45A7" w14:textId="06B9E162" w:rsidR="009071DF" w:rsidRPr="00972233" w:rsidRDefault="00BB3825" w:rsidP="009071DF">
+          <w:p w14:paraId="6ECA45A7" w14:textId="74D7E7A3" w:rsidR="009071DF" w:rsidRPr="00972233" w:rsidRDefault="00BB3825" w:rsidP="009071DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Which answers correctly describe how the blocks </w:t>
             </w:r>
             <w:r w:rsidR="00357AEE" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>shall</w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> be constructed? </w:t>
             </w:r>
             <w:r w:rsidR="002A698A" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00972233">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00FE791C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidR="002A698A" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> mark</w:t>
+              <w:t>mark</w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="002A698A" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C07C5C" w:rsidRPr="00972233" w14:paraId="72814264" w14:textId="77777777" w:rsidTr="002A698A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -9338,69 +9338,58 @@
           </w:tcPr>
           <w:p w14:paraId="4D02002E" w14:textId="77777777" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="0068718D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CDB362" w14:textId="0379CA34" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="0068718D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> the Field Judges can see it</w:t>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>So the Field Judges can see it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24914EA8" w14:textId="77653E44" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="00B46728">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="4C653EF9" w14:textId="77777777" w:rsidTr="00C82424">
         <w:tc>
@@ -23074,118 +23063,118 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F54FD4" w:rsidRPr="00972233" w:rsidSect="00D75AFF">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="437F9ABF" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
+    <w:p w14:paraId="5750738F" w14:textId="77777777" w:rsidR="001456A1" w:rsidRDefault="001456A1" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CFB2ADA" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
+    <w:p w14:paraId="4DAD27E2" w14:textId="77777777" w:rsidR="001456A1" w:rsidRDefault="001456A1" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C34B2B3" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
+    <w:p w14:paraId="1C719BF9" w14:textId="77777777" w:rsidR="001456A1" w:rsidRDefault="001456A1" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="696497BD" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
+    <w:p w14:paraId="460D02DA" w14:textId="77777777" w:rsidR="001456A1" w:rsidRDefault="001456A1" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47279D0C" w14:textId="497ECC36" w:rsidR="00C76853" w:rsidRDefault="00C76853">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E44F07B" wp14:editId="281204BB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -23485,51 +23474,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD25C7"/>
     <w:rsid w:val="00002D06"/>
     <w:rsid w:val="000033F5"/>
@@ -23592,50 +23581,51 @@
     <w:rsid w:val="000E3F5E"/>
     <w:rsid w:val="000E472C"/>
     <w:rsid w:val="000E5DF4"/>
     <w:rsid w:val="000F0CA9"/>
     <w:rsid w:val="000F73F2"/>
     <w:rsid w:val="001000DA"/>
     <w:rsid w:val="00100365"/>
     <w:rsid w:val="001009F7"/>
     <w:rsid w:val="00100BE5"/>
     <w:rsid w:val="001010A0"/>
     <w:rsid w:val="0010151B"/>
     <w:rsid w:val="00107277"/>
     <w:rsid w:val="001100DC"/>
     <w:rsid w:val="00111D6E"/>
     <w:rsid w:val="00111DA1"/>
     <w:rsid w:val="00121688"/>
     <w:rsid w:val="00122DC3"/>
     <w:rsid w:val="00130350"/>
     <w:rsid w:val="001340E0"/>
     <w:rsid w:val="001344E3"/>
     <w:rsid w:val="00134F1D"/>
     <w:rsid w:val="00135023"/>
     <w:rsid w:val="00135687"/>
     <w:rsid w:val="001432B6"/>
     <w:rsid w:val="001438A0"/>
+    <w:rsid w:val="001456A1"/>
     <w:rsid w:val="001517CB"/>
     <w:rsid w:val="00154785"/>
     <w:rsid w:val="00154B3A"/>
     <w:rsid w:val="001569C6"/>
     <w:rsid w:val="0016055C"/>
     <w:rsid w:val="00161DB0"/>
     <w:rsid w:val="00163332"/>
     <w:rsid w:val="00164404"/>
     <w:rsid w:val="00170136"/>
     <w:rsid w:val="0017144C"/>
     <w:rsid w:val="00172A9A"/>
     <w:rsid w:val="00172D29"/>
     <w:rsid w:val="00181F71"/>
     <w:rsid w:val="00181FD1"/>
     <w:rsid w:val="001832E2"/>
     <w:rsid w:val="00184CD6"/>
     <w:rsid w:val="00192DFC"/>
     <w:rsid w:val="001A0784"/>
     <w:rsid w:val="001A081E"/>
     <w:rsid w:val="001A31D2"/>
     <w:rsid w:val="001A6A56"/>
     <w:rsid w:val="001B133C"/>
     <w:rsid w:val="001B1819"/>
     <w:rsid w:val="001B2CA9"/>
     <w:rsid w:val="001B4F2F"/>
@@ -24214,50 +24204,51 @@
     <w:rsid w:val="009A3D94"/>
     <w:rsid w:val="009A4C75"/>
     <w:rsid w:val="009A645F"/>
     <w:rsid w:val="009B2652"/>
     <w:rsid w:val="009B3F4E"/>
     <w:rsid w:val="009B4D1D"/>
     <w:rsid w:val="009C0705"/>
     <w:rsid w:val="009C0F68"/>
     <w:rsid w:val="009C13B4"/>
     <w:rsid w:val="009C1B6D"/>
     <w:rsid w:val="009C3B7D"/>
     <w:rsid w:val="009C5E00"/>
     <w:rsid w:val="009C6766"/>
     <w:rsid w:val="009D0046"/>
     <w:rsid w:val="009D514E"/>
     <w:rsid w:val="009D784E"/>
     <w:rsid w:val="009D798E"/>
     <w:rsid w:val="009E0E49"/>
     <w:rsid w:val="009E0F02"/>
     <w:rsid w:val="009E14F8"/>
     <w:rsid w:val="009E6172"/>
     <w:rsid w:val="009E664A"/>
     <w:rsid w:val="009E68CB"/>
     <w:rsid w:val="009F0422"/>
     <w:rsid w:val="009F1A9D"/>
+    <w:rsid w:val="009F23E2"/>
     <w:rsid w:val="009F2999"/>
     <w:rsid w:val="009F3483"/>
     <w:rsid w:val="009F483E"/>
     <w:rsid w:val="009F5486"/>
     <w:rsid w:val="009F7C6E"/>
     <w:rsid w:val="00A01FE5"/>
     <w:rsid w:val="00A03D37"/>
     <w:rsid w:val="00A069FE"/>
     <w:rsid w:val="00A07B63"/>
     <w:rsid w:val="00A12233"/>
     <w:rsid w:val="00A14A23"/>
     <w:rsid w:val="00A168E7"/>
     <w:rsid w:val="00A203EF"/>
     <w:rsid w:val="00A20D39"/>
     <w:rsid w:val="00A24031"/>
     <w:rsid w:val="00A2484E"/>
     <w:rsid w:val="00A24A07"/>
     <w:rsid w:val="00A34423"/>
     <w:rsid w:val="00A3580B"/>
     <w:rsid w:val="00A3676F"/>
     <w:rsid w:val="00A3796A"/>
     <w:rsid w:val="00A400D2"/>
     <w:rsid w:val="00A4217D"/>
     <w:rsid w:val="00A4234E"/>
     <w:rsid w:val="00A42566"/>
@@ -24618,50 +24609,51 @@
     <w:rsid w:val="00F91F52"/>
     <w:rsid w:val="00F92175"/>
     <w:rsid w:val="00F93CEA"/>
     <w:rsid w:val="00F97D93"/>
     <w:rsid w:val="00FA0D31"/>
     <w:rsid w:val="00FA138D"/>
     <w:rsid w:val="00FA34DD"/>
     <w:rsid w:val="00FA43A1"/>
     <w:rsid w:val="00FB1474"/>
     <w:rsid w:val="00FB3455"/>
     <w:rsid w:val="00FB56C8"/>
     <w:rsid w:val="00FC04C7"/>
     <w:rsid w:val="00FC0923"/>
     <w:rsid w:val="00FC1809"/>
     <w:rsid w:val="00FC2864"/>
     <w:rsid w:val="00FC43B2"/>
     <w:rsid w:val="00FD0133"/>
     <w:rsid w:val="00FD0775"/>
     <w:rsid w:val="00FD0DA4"/>
     <w:rsid w:val="00FD1C12"/>
     <w:rsid w:val="00FD2F33"/>
     <w:rsid w:val="00FD3D5B"/>
     <w:rsid w:val="00FE2286"/>
     <w:rsid w:val="00FE47D8"/>
     <w:rsid w:val="00FE523C"/>
+    <w:rsid w:val="00FE791C"/>
     <w:rsid w:val="00FE7BB2"/>
     <w:rsid w:val="00FE7DA2"/>
     <w:rsid w:val="00FF0833"/>
     <w:rsid w:val="00FF11D0"/>
     <w:rsid w:val="00FF2D1F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -25546,67 +25538,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="494e0c9fd234aa9f16565698170c9b69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8132e576ef79f70a3b37f1ab2d2f53c5" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -25821,64 +25813,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DC3B5C-DB8D-43C3-A743-7B950FD57402}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">