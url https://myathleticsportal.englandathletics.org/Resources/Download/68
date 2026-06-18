--- v4 (2026-05-26)
+++ v5 (2026-06-18)
@@ -680,118 +680,108 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="72612A7B" w14:textId="1E37102D" w:rsidR="00903B41" w:rsidRPr="00D75AFF" w:rsidRDefault="00A5610A" w:rsidP="00D75AFF">
       <w:pPr>
         <w:spacing w:afterLines="160" w:after="384"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75AFF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Please circle/tick/insert your answer for each question. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611830D5" w14:textId="7DF38E14" w:rsidR="00903B41" w:rsidRPr="00D75AFF" w:rsidRDefault="00903B41" w:rsidP="00D75AFF">
+    <w:p w14:paraId="611830D5" w14:textId="62497DDF" w:rsidR="00903B41" w:rsidRPr="00D75AFF" w:rsidRDefault="00903B41" w:rsidP="00D75AFF">
       <w:pPr>
         <w:spacing w:afterLines="160" w:after="384"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75AFF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">You can use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00D75AFF">
+        <w:r w:rsidR="004D222C" w:rsidRPr="00874D8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>UKA Rule Book</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D75AFF">
+      <w:r w:rsidR="004D222C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00D75AFF">
+        <w:r w:rsidR="004D222C" w:rsidRPr="00435CDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>WPA Rule Book</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D75AFF">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D75AFF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>to support you in answering the questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273F7055" w14:textId="425F67A6" w:rsidR="00D412F4" w:rsidRPr="00972233" w:rsidRDefault="00D412F4" w:rsidP="00306875">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -6712,68 +6702,90 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EE3A881" w14:textId="77777777" w:rsidR="005E2BEA" w:rsidRPr="00972233" w:rsidRDefault="005E2BEA" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD46FCE" w14:textId="1EA5F6A9" w:rsidR="005E2BEA" w:rsidRPr="00972233" w:rsidRDefault="004233E3" w:rsidP="004233E3">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Under UKA Rules which card would be shown in a Under 15 Boys 100m for a first False Start by any athlete? </w:t>
+          <w:p w14:paraId="0BD46FCE" w14:textId="32AB6D62" w:rsidR="005E2BEA" w:rsidRPr="00972233" w:rsidRDefault="004233E3" w:rsidP="004233E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Under UKA Rules which card would be shown in a Under 1</w:t>
+            </w:r>
+            <w:r w:rsidR="008A7F0B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Boys 100m for a first False Start by any athlete? </w:t>
             </w:r>
             <w:r w:rsidR="000D1FC3" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="445FF287" w14:textId="77777777" w:rsidTr="000D1FC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="63459500" w14:textId="245381D8" w:rsidR="00CF68CE" w:rsidRPr="00972233" w:rsidRDefault="00CF68CE" w:rsidP="00CF68CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -9338,58 +9350,69 @@
           </w:tcPr>
           <w:p w14:paraId="4D02002E" w14:textId="77777777" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="0068718D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CDB362" w14:textId="0379CA34" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="0068718D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972233">
-[...6 lines deleted...]
-              <w:t>So the Field Judges can see it</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>So</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Field Judges can see it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24914EA8" w14:textId="77653E44" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="00B46728">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="4C653EF9" w14:textId="77777777" w:rsidTr="00C82424">
         <w:tc>
@@ -9510,51 +9533,71 @@
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="68C964D7" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>It does not matter, no consequences for the athlete(s). They are able to compete in the later race.</w:t>
+              <w:t xml:space="preserve">It does not matter, no consequences for the athlete(s). They </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>are able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> compete in the later race.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="3FCDE841" w14:textId="77777777" w:rsidTr="00C82424">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EDE25FF" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B647E54" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00214B14" w:rsidRDefault="004004D6" w:rsidP="00C82424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -9676,51 +9719,71 @@
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EC07147" w14:textId="77777777" w:rsidR="00214B14" w:rsidRPr="00972233" w:rsidRDefault="00214B14" w:rsidP="00214B14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Athlete says they had withdrawn from the previous final because of a muscle spasm and are okay now. They are able to compete in the later race</w:t>
+              <w:t xml:space="preserve">Athlete says they had withdrawn from the previous final because of a muscle spasm and are okay now. They </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>are able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> compete in the later race</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E08C16E" w14:textId="3B0DBEEE" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00B46728">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="6D769981" w14:textId="77777777" w:rsidTr="002F59DB">
         <w:tc>
@@ -15832,51 +15895,75 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="409D35F5" w14:textId="700FF44C" w:rsidR="00995240" w:rsidRPr="00972233" w:rsidRDefault="00597A05" w:rsidP="002F59DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">What reasons may you, as the Starter, have to abort a start and ask </w:t>
+              <w:t xml:space="preserve">What reasons may you, as the Starter, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>have to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> abort a start and ask </w:t>
             </w:r>
             <w:r w:rsidR="00C86763" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>athlete’s to “stand up”? Select all that apply (5 Marks)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -23063,118 +23150,118 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F54FD4" w:rsidRPr="00972233" w:rsidSect="00D75AFF">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5750738F" w14:textId="77777777" w:rsidR="001456A1" w:rsidRDefault="001456A1" w:rsidP="00C76853">
+    <w:p w14:paraId="17481D2D" w14:textId="77777777" w:rsidR="006D3370" w:rsidRDefault="006D3370" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DAD27E2" w14:textId="77777777" w:rsidR="001456A1" w:rsidRDefault="001456A1" w:rsidP="00C76853">
+    <w:p w14:paraId="7AF64EBC" w14:textId="77777777" w:rsidR="006D3370" w:rsidRDefault="006D3370" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C719BF9" w14:textId="77777777" w:rsidR="001456A1" w:rsidRDefault="001456A1" w:rsidP="00C76853">
+    <w:p w14:paraId="1996601E" w14:textId="77777777" w:rsidR="006D3370" w:rsidRDefault="006D3370" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="460D02DA" w14:textId="77777777" w:rsidR="001456A1" w:rsidRDefault="001456A1" w:rsidP="00C76853">
+    <w:p w14:paraId="3AEB50B6" w14:textId="77777777" w:rsidR="006D3370" w:rsidRDefault="006D3370" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47279D0C" w14:textId="497ECC36" w:rsidR="00C76853" w:rsidRDefault="00C76853">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E44F07B" wp14:editId="281204BB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -23474,51 +23561,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD25C7"/>
     <w:rsid w:val="00002D06"/>
     <w:rsid w:val="000033F5"/>
@@ -23703,50 +23790,51 @@
     <w:rsid w:val="002A42AF"/>
     <w:rsid w:val="002A698A"/>
     <w:rsid w:val="002A77F9"/>
     <w:rsid w:val="002B1FF2"/>
     <w:rsid w:val="002B3EF4"/>
     <w:rsid w:val="002B486B"/>
     <w:rsid w:val="002B6870"/>
     <w:rsid w:val="002C338F"/>
     <w:rsid w:val="002C4589"/>
     <w:rsid w:val="002D204D"/>
     <w:rsid w:val="002D2C56"/>
     <w:rsid w:val="002D640F"/>
     <w:rsid w:val="002D7B4E"/>
     <w:rsid w:val="002E0D49"/>
     <w:rsid w:val="002E1603"/>
     <w:rsid w:val="002E4527"/>
     <w:rsid w:val="002E4563"/>
     <w:rsid w:val="002E675A"/>
     <w:rsid w:val="002E696D"/>
     <w:rsid w:val="002E6BD3"/>
     <w:rsid w:val="002E716C"/>
     <w:rsid w:val="002F3424"/>
     <w:rsid w:val="002F4241"/>
     <w:rsid w:val="002F469A"/>
     <w:rsid w:val="002F46A0"/>
+    <w:rsid w:val="002F4FB8"/>
     <w:rsid w:val="00301EDE"/>
     <w:rsid w:val="003027E6"/>
     <w:rsid w:val="003042E7"/>
     <w:rsid w:val="00305E70"/>
     <w:rsid w:val="00306875"/>
     <w:rsid w:val="003125A7"/>
     <w:rsid w:val="00312A76"/>
     <w:rsid w:val="003140C5"/>
     <w:rsid w:val="00316A9D"/>
     <w:rsid w:val="00317A7B"/>
     <w:rsid w:val="003233FC"/>
     <w:rsid w:val="00325130"/>
     <w:rsid w:val="00325D46"/>
     <w:rsid w:val="00327C4E"/>
     <w:rsid w:val="0033134B"/>
     <w:rsid w:val="00332FBA"/>
     <w:rsid w:val="00337608"/>
     <w:rsid w:val="00340CFC"/>
     <w:rsid w:val="00341AB3"/>
     <w:rsid w:val="00347BE6"/>
     <w:rsid w:val="00352F23"/>
     <w:rsid w:val="0035374F"/>
     <w:rsid w:val="00354D8F"/>
     <w:rsid w:val="00356E11"/>
     <w:rsid w:val="00357318"/>
@@ -23840,50 +23928,51 @@
     <w:rsid w:val="004754E5"/>
     <w:rsid w:val="004815D8"/>
     <w:rsid w:val="0048243C"/>
     <w:rsid w:val="0048330C"/>
     <w:rsid w:val="00484DD8"/>
     <w:rsid w:val="0048625C"/>
     <w:rsid w:val="004945B6"/>
     <w:rsid w:val="004964BD"/>
     <w:rsid w:val="004A2789"/>
     <w:rsid w:val="004A38CE"/>
     <w:rsid w:val="004A7179"/>
     <w:rsid w:val="004B0BCC"/>
     <w:rsid w:val="004B2093"/>
     <w:rsid w:val="004B2258"/>
     <w:rsid w:val="004B622C"/>
     <w:rsid w:val="004B63B8"/>
     <w:rsid w:val="004B704D"/>
     <w:rsid w:val="004B7D65"/>
     <w:rsid w:val="004C084A"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C26B9"/>
     <w:rsid w:val="004C3768"/>
     <w:rsid w:val="004C59D6"/>
     <w:rsid w:val="004C73F2"/>
     <w:rsid w:val="004D03CE"/>
+    <w:rsid w:val="004D222C"/>
     <w:rsid w:val="004D2609"/>
     <w:rsid w:val="004E00F3"/>
     <w:rsid w:val="004E1864"/>
     <w:rsid w:val="004E2C0B"/>
     <w:rsid w:val="004E4985"/>
     <w:rsid w:val="004E5538"/>
     <w:rsid w:val="004F17BA"/>
     <w:rsid w:val="004F3A69"/>
     <w:rsid w:val="00505D1C"/>
     <w:rsid w:val="00510738"/>
     <w:rsid w:val="00512208"/>
     <w:rsid w:val="005131F8"/>
     <w:rsid w:val="00514A85"/>
     <w:rsid w:val="00517876"/>
     <w:rsid w:val="005207A8"/>
     <w:rsid w:val="00520A5D"/>
     <w:rsid w:val="00520FE6"/>
     <w:rsid w:val="00522BE0"/>
     <w:rsid w:val="00524553"/>
     <w:rsid w:val="00524C64"/>
     <w:rsid w:val="005251C1"/>
     <w:rsid w:val="00526387"/>
     <w:rsid w:val="00533CF1"/>
     <w:rsid w:val="005359B7"/>
     <w:rsid w:val="005368D5"/>
@@ -23971,50 +24060,51 @@
     <w:rsid w:val="00686DBF"/>
     <w:rsid w:val="0068718D"/>
     <w:rsid w:val="00690819"/>
     <w:rsid w:val="00691658"/>
     <w:rsid w:val="006927BB"/>
     <w:rsid w:val="00692F48"/>
     <w:rsid w:val="00693DED"/>
     <w:rsid w:val="00694F9E"/>
     <w:rsid w:val="0069575E"/>
     <w:rsid w:val="00695923"/>
     <w:rsid w:val="00696F24"/>
     <w:rsid w:val="00697443"/>
     <w:rsid w:val="006A1A5D"/>
     <w:rsid w:val="006A3F2A"/>
     <w:rsid w:val="006A5FA0"/>
     <w:rsid w:val="006B069E"/>
     <w:rsid w:val="006B14E0"/>
     <w:rsid w:val="006B4C12"/>
     <w:rsid w:val="006B65DE"/>
     <w:rsid w:val="006B75EB"/>
     <w:rsid w:val="006B789D"/>
     <w:rsid w:val="006C28E0"/>
     <w:rsid w:val="006C3131"/>
     <w:rsid w:val="006C5C14"/>
     <w:rsid w:val="006D1284"/>
+    <w:rsid w:val="006D3370"/>
     <w:rsid w:val="006D691A"/>
     <w:rsid w:val="006E100E"/>
     <w:rsid w:val="006E19C3"/>
     <w:rsid w:val="006F0716"/>
     <w:rsid w:val="006F2945"/>
     <w:rsid w:val="006F3940"/>
     <w:rsid w:val="006F5D70"/>
     <w:rsid w:val="00705426"/>
     <w:rsid w:val="007054DE"/>
     <w:rsid w:val="00710BF2"/>
     <w:rsid w:val="00712857"/>
     <w:rsid w:val="00712D13"/>
     <w:rsid w:val="007143A9"/>
     <w:rsid w:val="007159FE"/>
     <w:rsid w:val="00716686"/>
     <w:rsid w:val="00716937"/>
     <w:rsid w:val="00716E0A"/>
     <w:rsid w:val="00720445"/>
     <w:rsid w:val="00722FD6"/>
     <w:rsid w:val="00723AE2"/>
     <w:rsid w:val="007272D4"/>
     <w:rsid w:val="007300A0"/>
     <w:rsid w:val="007307AD"/>
     <w:rsid w:val="00732305"/>
     <w:rsid w:val="00732367"/>
@@ -24108,50 +24198,51 @@
     <w:rsid w:val="00866A04"/>
     <w:rsid w:val="008675B1"/>
     <w:rsid w:val="00867DB5"/>
     <w:rsid w:val="0087175C"/>
     <w:rsid w:val="008721A6"/>
     <w:rsid w:val="00874674"/>
     <w:rsid w:val="008755CA"/>
     <w:rsid w:val="0087625C"/>
     <w:rsid w:val="0087627B"/>
     <w:rsid w:val="00877917"/>
     <w:rsid w:val="008802CD"/>
     <w:rsid w:val="0088262D"/>
     <w:rsid w:val="00883BF0"/>
     <w:rsid w:val="008860ED"/>
     <w:rsid w:val="008902C7"/>
     <w:rsid w:val="00890A88"/>
     <w:rsid w:val="008918CD"/>
     <w:rsid w:val="0089366D"/>
     <w:rsid w:val="00894633"/>
     <w:rsid w:val="00895359"/>
     <w:rsid w:val="00896C85"/>
     <w:rsid w:val="008A42CC"/>
     <w:rsid w:val="008A448E"/>
     <w:rsid w:val="008A48A2"/>
     <w:rsid w:val="008A4F43"/>
+    <w:rsid w:val="008A7F0B"/>
     <w:rsid w:val="008B3EA3"/>
     <w:rsid w:val="008B45E6"/>
     <w:rsid w:val="008B6645"/>
     <w:rsid w:val="008C1F72"/>
     <w:rsid w:val="008C4389"/>
     <w:rsid w:val="008C681C"/>
     <w:rsid w:val="008C6E62"/>
     <w:rsid w:val="008D221B"/>
     <w:rsid w:val="008D2323"/>
     <w:rsid w:val="008D4409"/>
     <w:rsid w:val="008D6D52"/>
     <w:rsid w:val="008D6D6C"/>
     <w:rsid w:val="008D6E0D"/>
     <w:rsid w:val="008D7160"/>
     <w:rsid w:val="008E2BE7"/>
     <w:rsid w:val="008E406E"/>
     <w:rsid w:val="008E5388"/>
     <w:rsid w:val="008F1E94"/>
     <w:rsid w:val="008F4562"/>
     <w:rsid w:val="008F49E9"/>
     <w:rsid w:val="008F6E5F"/>
     <w:rsid w:val="00900874"/>
     <w:rsid w:val="00901191"/>
     <w:rsid w:val="009031B0"/>
     <w:rsid w:val="00903B41"/>
@@ -24226,50 +24317,51 @@
     <w:rsid w:val="009E68CB"/>
     <w:rsid w:val="009F0422"/>
     <w:rsid w:val="009F1A9D"/>
     <w:rsid w:val="009F23E2"/>
     <w:rsid w:val="009F2999"/>
     <w:rsid w:val="009F3483"/>
     <w:rsid w:val="009F483E"/>
     <w:rsid w:val="009F5486"/>
     <w:rsid w:val="009F7C6E"/>
     <w:rsid w:val="00A01FE5"/>
     <w:rsid w:val="00A03D37"/>
     <w:rsid w:val="00A069FE"/>
     <w:rsid w:val="00A07B63"/>
     <w:rsid w:val="00A12233"/>
     <w:rsid w:val="00A14A23"/>
     <w:rsid w:val="00A168E7"/>
     <w:rsid w:val="00A203EF"/>
     <w:rsid w:val="00A20D39"/>
     <w:rsid w:val="00A24031"/>
     <w:rsid w:val="00A2484E"/>
     <w:rsid w:val="00A24A07"/>
     <w:rsid w:val="00A34423"/>
     <w:rsid w:val="00A3580B"/>
     <w:rsid w:val="00A3676F"/>
     <w:rsid w:val="00A3796A"/>
+    <w:rsid w:val="00A400A9"/>
     <w:rsid w:val="00A400D2"/>
     <w:rsid w:val="00A4217D"/>
     <w:rsid w:val="00A4234E"/>
     <w:rsid w:val="00A42566"/>
     <w:rsid w:val="00A43341"/>
     <w:rsid w:val="00A46280"/>
     <w:rsid w:val="00A52368"/>
     <w:rsid w:val="00A5531B"/>
     <w:rsid w:val="00A5610A"/>
     <w:rsid w:val="00A578AE"/>
     <w:rsid w:val="00A60595"/>
     <w:rsid w:val="00A60E8E"/>
     <w:rsid w:val="00A64B2E"/>
     <w:rsid w:val="00A66363"/>
     <w:rsid w:val="00A66EFA"/>
     <w:rsid w:val="00A710A6"/>
     <w:rsid w:val="00A72461"/>
     <w:rsid w:val="00A7766A"/>
     <w:rsid w:val="00A805DD"/>
     <w:rsid w:val="00A82AEC"/>
     <w:rsid w:val="00A90E2F"/>
     <w:rsid w:val="00A92A3B"/>
     <w:rsid w:val="00A9304A"/>
     <w:rsid w:val="00A9346D"/>
     <w:rsid w:val="00A936CF"/>
@@ -24396,50 +24488,51 @@
     <w:rsid w:val="00C54483"/>
     <w:rsid w:val="00C72891"/>
     <w:rsid w:val="00C747B7"/>
     <w:rsid w:val="00C766C9"/>
     <w:rsid w:val="00C76853"/>
     <w:rsid w:val="00C82CF0"/>
     <w:rsid w:val="00C86763"/>
     <w:rsid w:val="00C933AF"/>
     <w:rsid w:val="00C940AC"/>
     <w:rsid w:val="00C967C7"/>
     <w:rsid w:val="00C97F9F"/>
     <w:rsid w:val="00CA277C"/>
     <w:rsid w:val="00CA277E"/>
     <w:rsid w:val="00CA51C6"/>
     <w:rsid w:val="00CA6C51"/>
     <w:rsid w:val="00CA736E"/>
     <w:rsid w:val="00CA7D6C"/>
     <w:rsid w:val="00CB0314"/>
     <w:rsid w:val="00CB0D11"/>
     <w:rsid w:val="00CB1413"/>
     <w:rsid w:val="00CB34AA"/>
     <w:rsid w:val="00CB35D5"/>
     <w:rsid w:val="00CB59CA"/>
     <w:rsid w:val="00CC0407"/>
     <w:rsid w:val="00CC2562"/>
+    <w:rsid w:val="00CC42DA"/>
     <w:rsid w:val="00CC5BD7"/>
     <w:rsid w:val="00CD22EC"/>
     <w:rsid w:val="00CD3463"/>
     <w:rsid w:val="00CD3FFB"/>
     <w:rsid w:val="00CE2245"/>
     <w:rsid w:val="00CE33C8"/>
     <w:rsid w:val="00CF0879"/>
     <w:rsid w:val="00CF2040"/>
     <w:rsid w:val="00CF4149"/>
     <w:rsid w:val="00CF48F2"/>
     <w:rsid w:val="00CF55D0"/>
     <w:rsid w:val="00CF628D"/>
     <w:rsid w:val="00CF68CE"/>
     <w:rsid w:val="00D01D25"/>
     <w:rsid w:val="00D030EB"/>
     <w:rsid w:val="00D05400"/>
     <w:rsid w:val="00D06D18"/>
     <w:rsid w:val="00D06F80"/>
     <w:rsid w:val="00D116EB"/>
     <w:rsid w:val="00D129EE"/>
     <w:rsid w:val="00D12B49"/>
     <w:rsid w:val="00D21BA6"/>
     <w:rsid w:val="00D244C1"/>
     <w:rsid w:val="00D30DB9"/>
     <w:rsid w:val="00D3156D"/>
@@ -25223,51 +25316,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00903B41"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2024/04/UKA-Rulebook_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -25855,75 +25948,75 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DC3B5C-DB8D-43C3-A743-7B950FD57402}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2981</Words>
-  <Characters>16993</Characters>
+  <Words>2984</Words>
+  <Characters>17012</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>141</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19935</CharactersWithSpaces>
+  <CharactersWithSpaces>19957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donna BSmith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>