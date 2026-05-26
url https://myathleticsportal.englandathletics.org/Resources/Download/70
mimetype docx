--- v1 (2026-01-17)
+++ v2 (2026-05-26)
@@ -824,62 +824,74 @@
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BFB2BA4" w14:textId="77777777" w:rsidR="006B75EB" w:rsidRPr="00774E30" w:rsidRDefault="006B75EB" w:rsidP="006B75EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774E30">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC60527" w14:textId="5DA6D779" w:rsidR="006B75EB" w:rsidRPr="00774E30" w:rsidRDefault="006B75EB" w:rsidP="006B75EB">
+          <w:p w14:paraId="0DC60527" w14:textId="62A52A2D" w:rsidR="006B75EB" w:rsidRPr="00774E30" w:rsidRDefault="006B75EB" w:rsidP="006B75EB">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774E30">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>The toppling weight for U17M 400m hurdles is 2.7</w:t>
+              <w:t>The toppling weight for U1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA10A5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>M 400m hurdles is 2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774E30" w:rsidRPr="00774E30" w14:paraId="3D8C3A18" w14:textId="77777777" w:rsidTr="00B11593">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6FA62C7D" w14:textId="77777777" w:rsidR="006B75EB" w:rsidRPr="00774E30" w:rsidRDefault="006B75EB" w:rsidP="006B75EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5505AE06" w14:textId="77777777" w:rsidR="006B75EB" w:rsidRPr="00774E30" w:rsidRDefault="006B75EB" w:rsidP="006B75EB">
             <w:pPr>
@@ -3307,61 +3319,58 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3924403F" w14:textId="77777777" w:rsidR="00170136" w:rsidRPr="00774E30" w:rsidRDefault="00170136" w:rsidP="00170136">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774E30">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC18CD3" w14:textId="185EBDEE" w:rsidR="00170136" w:rsidRPr="00774E30" w:rsidRDefault="00170136" w:rsidP="00170136">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Incoming athlete can retrieve baton without infringing, return to where it was dropped and continue with exchange </w:t>
+          <w:p w14:paraId="3EC18CD3" w14:textId="3ACC90EE" w:rsidR="00170136" w:rsidRPr="00EC7970" w:rsidRDefault="00EC7970" w:rsidP="00170136">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7FB9">
+              <w:t>Incoming athlete can retrieve the baton. They may leave their lane to retrieve it, providing they do not lesson the distance to be covered, and no other athlete is impeded</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00170136" w:rsidRPr="00774E30" w14:paraId="08054C96" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31AF5FDA" w14:textId="52CC9975" w:rsidR="00170136" w:rsidRPr="00774E30" w:rsidRDefault="00170136" w:rsidP="00170136">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FFD06E9" w14:textId="77777777" w:rsidR="00170136" w:rsidRPr="00774E30" w:rsidRDefault="00170136" w:rsidP="00170136">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -8492,126 +8501,126 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69823D42" w14:textId="77777777" w:rsidR="00172A9A" w:rsidRPr="00774E30" w:rsidRDefault="00172A9A" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00172A9A" w:rsidRPr="00774E30" w:rsidSect="00F92996">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="284" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43F0DEAA" w14:textId="77777777" w:rsidR="00E02B5C" w:rsidRDefault="00E02B5C" w:rsidP="00C76853">
+    <w:p w14:paraId="46BA4DEC" w14:textId="77777777" w:rsidR="004E04FB" w:rsidRDefault="004E04FB" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75C53B7E" w14:textId="77777777" w:rsidR="00E02B5C" w:rsidRDefault="00E02B5C" w:rsidP="00C76853">
+    <w:p w14:paraId="2BDBD2F6" w14:textId="77777777" w:rsidR="004E04FB" w:rsidRDefault="004E04FB" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E2B0B3C" w14:textId="77777777" w:rsidR="00E02B5C" w:rsidRDefault="00E02B5C" w:rsidP="00C76853">
+    <w:p w14:paraId="38A6315D" w14:textId="77777777" w:rsidR="004E04FB" w:rsidRDefault="004E04FB" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69CC9533" w14:textId="77777777" w:rsidR="00E02B5C" w:rsidRDefault="00E02B5C" w:rsidP="00C76853">
+    <w:p w14:paraId="288D733D" w14:textId="77777777" w:rsidR="004E04FB" w:rsidRDefault="004E04FB" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47279D0C" w14:textId="4CABCCC5" w:rsidR="00C76853" w:rsidRPr="00D01B3D" w:rsidRDefault="00C76853">
+  <w:p w14:paraId="47279D0C" w14:textId="24EE4A82" w:rsidR="00C76853" w:rsidRPr="00D01B3D" w:rsidRDefault="00C76853">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D01B3D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E44F07B" wp14:editId="281204BB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1600200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-130175</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3543300" cy="811274"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
@@ -8646,51 +8655,58 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="3543300" cy="811274"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00D01B3D" w:rsidRPr="00D01B3D">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Version 1</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00AA10A5">
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040C7358"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B492D64A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11508,51 +11524,52 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1001808457">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2131437695">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="997198021">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="820388889">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1489595477">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1005983921">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD25C7"/>
     <w:rsid w:val="00002D06"/>
     <w:rsid w:val="000033F5"/>
@@ -11572,50 +11589,51 @@
     <w:rsid w:val="00054081"/>
     <w:rsid w:val="0005475F"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="00082C1F"/>
     <w:rsid w:val="000861EC"/>
     <w:rsid w:val="00086859"/>
     <w:rsid w:val="00090C67"/>
     <w:rsid w:val="0009366E"/>
     <w:rsid w:val="000A0009"/>
     <w:rsid w:val="000A226D"/>
     <w:rsid w:val="000A2DFE"/>
     <w:rsid w:val="000A6AF6"/>
     <w:rsid w:val="000B6FC1"/>
     <w:rsid w:val="000C6B33"/>
     <w:rsid w:val="000C73FF"/>
     <w:rsid w:val="000D1FC3"/>
     <w:rsid w:val="000E0F5D"/>
     <w:rsid w:val="000E3F5E"/>
     <w:rsid w:val="000E5DF4"/>
     <w:rsid w:val="000F0CA9"/>
     <w:rsid w:val="001000DA"/>
     <w:rsid w:val="00100365"/>
     <w:rsid w:val="00107277"/>
     <w:rsid w:val="001100DC"/>
     <w:rsid w:val="00111D6E"/>
+    <w:rsid w:val="00117B00"/>
     <w:rsid w:val="00121688"/>
     <w:rsid w:val="001340E0"/>
     <w:rsid w:val="001344E3"/>
     <w:rsid w:val="00135687"/>
     <w:rsid w:val="001517CB"/>
     <w:rsid w:val="00154B3A"/>
     <w:rsid w:val="001569C6"/>
     <w:rsid w:val="00161DB0"/>
     <w:rsid w:val="00164404"/>
     <w:rsid w:val="00170136"/>
     <w:rsid w:val="0017144C"/>
     <w:rsid w:val="00172A9A"/>
     <w:rsid w:val="00181F71"/>
     <w:rsid w:val="00181FD1"/>
     <w:rsid w:val="001832E2"/>
     <w:rsid w:val="00184CD6"/>
     <w:rsid w:val="00192DFC"/>
     <w:rsid w:val="001A6A56"/>
     <w:rsid w:val="001B133C"/>
     <w:rsid w:val="001B1819"/>
     <w:rsid w:val="001B4F2F"/>
     <w:rsid w:val="001C4CA5"/>
     <w:rsid w:val="001C56A5"/>
     <w:rsid w:val="001D1FD3"/>
     <w:rsid w:val="001D6A8C"/>
@@ -11660,131 +11678,134 @@
     <w:rsid w:val="00292DD5"/>
     <w:rsid w:val="00294935"/>
     <w:rsid w:val="002A424F"/>
     <w:rsid w:val="002A42AF"/>
     <w:rsid w:val="002A698A"/>
     <w:rsid w:val="002B1FF2"/>
     <w:rsid w:val="002B486B"/>
     <w:rsid w:val="002B6870"/>
     <w:rsid w:val="002C4589"/>
     <w:rsid w:val="002D2C56"/>
     <w:rsid w:val="002D348A"/>
     <w:rsid w:val="002D640F"/>
     <w:rsid w:val="002E0D49"/>
     <w:rsid w:val="002E4527"/>
     <w:rsid w:val="002E6BD3"/>
     <w:rsid w:val="002E7338"/>
     <w:rsid w:val="002F4241"/>
     <w:rsid w:val="002F469A"/>
     <w:rsid w:val="002F46A0"/>
     <w:rsid w:val="00301EDE"/>
     <w:rsid w:val="003042E7"/>
     <w:rsid w:val="00305E70"/>
     <w:rsid w:val="003125A7"/>
     <w:rsid w:val="003140C5"/>
     <w:rsid w:val="00316A9D"/>
+    <w:rsid w:val="00322223"/>
     <w:rsid w:val="003233FC"/>
     <w:rsid w:val="00325130"/>
     <w:rsid w:val="00325D46"/>
     <w:rsid w:val="00327C4E"/>
     <w:rsid w:val="0033134B"/>
     <w:rsid w:val="003319D2"/>
     <w:rsid w:val="00332FBA"/>
     <w:rsid w:val="00340CFC"/>
     <w:rsid w:val="00341AB3"/>
     <w:rsid w:val="00352F23"/>
     <w:rsid w:val="0035374F"/>
     <w:rsid w:val="00354D8F"/>
     <w:rsid w:val="00356E11"/>
     <w:rsid w:val="00357318"/>
     <w:rsid w:val="00360706"/>
     <w:rsid w:val="00363489"/>
     <w:rsid w:val="00363E90"/>
     <w:rsid w:val="00365293"/>
     <w:rsid w:val="003669C9"/>
     <w:rsid w:val="003672AE"/>
     <w:rsid w:val="00373C7F"/>
     <w:rsid w:val="00376474"/>
     <w:rsid w:val="00377116"/>
     <w:rsid w:val="00383895"/>
     <w:rsid w:val="003903CC"/>
     <w:rsid w:val="003924B2"/>
     <w:rsid w:val="003956B8"/>
     <w:rsid w:val="00395704"/>
     <w:rsid w:val="003959EC"/>
     <w:rsid w:val="003A08C3"/>
     <w:rsid w:val="003A19A9"/>
     <w:rsid w:val="003A2BA2"/>
     <w:rsid w:val="003A3C9A"/>
     <w:rsid w:val="003B70EF"/>
     <w:rsid w:val="003B7747"/>
+    <w:rsid w:val="003C4F74"/>
     <w:rsid w:val="003D02AA"/>
     <w:rsid w:val="003D073E"/>
     <w:rsid w:val="003E1371"/>
     <w:rsid w:val="003E2F93"/>
     <w:rsid w:val="003E7F13"/>
     <w:rsid w:val="003E7FBF"/>
     <w:rsid w:val="003F10DA"/>
     <w:rsid w:val="003F5C14"/>
     <w:rsid w:val="003F762B"/>
     <w:rsid w:val="004012C6"/>
     <w:rsid w:val="00401A9D"/>
     <w:rsid w:val="0040376C"/>
     <w:rsid w:val="0040403D"/>
     <w:rsid w:val="004162A5"/>
     <w:rsid w:val="00437950"/>
     <w:rsid w:val="0044022E"/>
     <w:rsid w:val="00440321"/>
     <w:rsid w:val="0044079B"/>
     <w:rsid w:val="00444A51"/>
     <w:rsid w:val="00444E9D"/>
     <w:rsid w:val="0044551F"/>
     <w:rsid w:val="0045041C"/>
     <w:rsid w:val="00455038"/>
     <w:rsid w:val="004552DC"/>
     <w:rsid w:val="004568C5"/>
     <w:rsid w:val="00457220"/>
     <w:rsid w:val="00465739"/>
     <w:rsid w:val="00470EB3"/>
     <w:rsid w:val="004736DA"/>
     <w:rsid w:val="004754E5"/>
     <w:rsid w:val="004815D8"/>
     <w:rsid w:val="0048243C"/>
     <w:rsid w:val="00484DD8"/>
     <w:rsid w:val="004945B6"/>
     <w:rsid w:val="004A2789"/>
     <w:rsid w:val="004A38CE"/>
     <w:rsid w:val="004B2258"/>
     <w:rsid w:val="004B622C"/>
     <w:rsid w:val="004B63B8"/>
     <w:rsid w:val="004B7D65"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C26B9"/>
     <w:rsid w:val="004C3768"/>
     <w:rsid w:val="004D03CE"/>
     <w:rsid w:val="004D04E6"/>
     <w:rsid w:val="004D397E"/>
+    <w:rsid w:val="004E04FB"/>
     <w:rsid w:val="004E2C0B"/>
     <w:rsid w:val="004E4985"/>
     <w:rsid w:val="004E5538"/>
     <w:rsid w:val="004F3A69"/>
     <w:rsid w:val="00505D1C"/>
     <w:rsid w:val="00510738"/>
     <w:rsid w:val="005131F8"/>
     <w:rsid w:val="00520A5D"/>
     <w:rsid w:val="00520FE6"/>
     <w:rsid w:val="00522BE0"/>
     <w:rsid w:val="00524C64"/>
     <w:rsid w:val="005251C1"/>
     <w:rsid w:val="00526387"/>
     <w:rsid w:val="00530FBA"/>
     <w:rsid w:val="00533CF1"/>
     <w:rsid w:val="005368D5"/>
     <w:rsid w:val="00544A79"/>
     <w:rsid w:val="00547683"/>
     <w:rsid w:val="00550820"/>
     <w:rsid w:val="00550964"/>
     <w:rsid w:val="00552634"/>
     <w:rsid w:val="00553D57"/>
     <w:rsid w:val="005544F0"/>
     <w:rsid w:val="00555794"/>
     <w:rsid w:val="00562ACA"/>
@@ -11874,50 +11895,51 @@
     <w:rsid w:val="0076475B"/>
     <w:rsid w:val="00767BAE"/>
     <w:rsid w:val="00774E30"/>
     <w:rsid w:val="007759EE"/>
     <w:rsid w:val="0077731C"/>
     <w:rsid w:val="00777E4C"/>
     <w:rsid w:val="007828D0"/>
     <w:rsid w:val="00782B78"/>
     <w:rsid w:val="007831D2"/>
     <w:rsid w:val="00791F9C"/>
     <w:rsid w:val="007929FE"/>
     <w:rsid w:val="00794E29"/>
     <w:rsid w:val="007A2B06"/>
     <w:rsid w:val="007A2DF8"/>
     <w:rsid w:val="007A3E4D"/>
     <w:rsid w:val="007A6B66"/>
     <w:rsid w:val="007A761C"/>
     <w:rsid w:val="007B73FA"/>
     <w:rsid w:val="007C298F"/>
     <w:rsid w:val="007C5483"/>
     <w:rsid w:val="007C5546"/>
     <w:rsid w:val="007C624E"/>
     <w:rsid w:val="007C7158"/>
     <w:rsid w:val="007D67AD"/>
     <w:rsid w:val="007D6D32"/>
+    <w:rsid w:val="007D7FB9"/>
     <w:rsid w:val="007D7FD5"/>
     <w:rsid w:val="007D7FF5"/>
     <w:rsid w:val="007E28C5"/>
     <w:rsid w:val="007E5136"/>
     <w:rsid w:val="007F34A7"/>
     <w:rsid w:val="00800365"/>
     <w:rsid w:val="008034D4"/>
     <w:rsid w:val="008036E6"/>
     <w:rsid w:val="00803B0D"/>
     <w:rsid w:val="0080754A"/>
     <w:rsid w:val="008077D3"/>
     <w:rsid w:val="00816149"/>
     <w:rsid w:val="00823A85"/>
     <w:rsid w:val="008246E2"/>
     <w:rsid w:val="00825790"/>
     <w:rsid w:val="008334E3"/>
     <w:rsid w:val="0084141F"/>
     <w:rsid w:val="0084394B"/>
     <w:rsid w:val="0085565D"/>
     <w:rsid w:val="00856B5F"/>
     <w:rsid w:val="00861839"/>
     <w:rsid w:val="00863279"/>
     <w:rsid w:val="00865D1E"/>
     <w:rsid w:val="008675B1"/>
     <w:rsid w:val="00867DB5"/>
@@ -12004,50 +12026,51 @@
     <w:rsid w:val="00A30D46"/>
     <w:rsid w:val="00A33392"/>
     <w:rsid w:val="00A355D1"/>
     <w:rsid w:val="00A370AC"/>
     <w:rsid w:val="00A3796A"/>
     <w:rsid w:val="00A400D2"/>
     <w:rsid w:val="00A42566"/>
     <w:rsid w:val="00A4493F"/>
     <w:rsid w:val="00A52368"/>
     <w:rsid w:val="00A5610A"/>
     <w:rsid w:val="00A578AE"/>
     <w:rsid w:val="00A60595"/>
     <w:rsid w:val="00A60E8E"/>
     <w:rsid w:val="00A64B2E"/>
     <w:rsid w:val="00A66EFA"/>
     <w:rsid w:val="00A710A6"/>
     <w:rsid w:val="00A72461"/>
     <w:rsid w:val="00A7301A"/>
     <w:rsid w:val="00A7766A"/>
     <w:rsid w:val="00A805DD"/>
     <w:rsid w:val="00A82AEC"/>
     <w:rsid w:val="00A90E2F"/>
     <w:rsid w:val="00A92A3B"/>
     <w:rsid w:val="00A9346D"/>
     <w:rsid w:val="00AA0102"/>
+    <w:rsid w:val="00AA10A5"/>
     <w:rsid w:val="00AA1494"/>
     <w:rsid w:val="00AA3779"/>
     <w:rsid w:val="00AA6980"/>
     <w:rsid w:val="00AB1D4D"/>
     <w:rsid w:val="00AB3779"/>
     <w:rsid w:val="00AB7ED7"/>
     <w:rsid w:val="00AC0844"/>
     <w:rsid w:val="00AC4367"/>
     <w:rsid w:val="00AC504A"/>
     <w:rsid w:val="00AC5DFA"/>
     <w:rsid w:val="00AC731F"/>
     <w:rsid w:val="00AC7742"/>
     <w:rsid w:val="00AD0AD6"/>
     <w:rsid w:val="00AD25C7"/>
     <w:rsid w:val="00AE530E"/>
     <w:rsid w:val="00B00F5C"/>
     <w:rsid w:val="00B00F6F"/>
     <w:rsid w:val="00B01786"/>
     <w:rsid w:val="00B035EA"/>
     <w:rsid w:val="00B23258"/>
     <w:rsid w:val="00B27C43"/>
     <w:rsid w:val="00B30F30"/>
     <w:rsid w:val="00B42CB1"/>
     <w:rsid w:val="00B46728"/>
     <w:rsid w:val="00B47D79"/>
@@ -12125,50 +12148,51 @@
     <w:rsid w:val="00D01B3D"/>
     <w:rsid w:val="00D01D25"/>
     <w:rsid w:val="00D05400"/>
     <w:rsid w:val="00D06F80"/>
     <w:rsid w:val="00D129EE"/>
     <w:rsid w:val="00D21BA6"/>
     <w:rsid w:val="00D244C1"/>
     <w:rsid w:val="00D325E1"/>
     <w:rsid w:val="00D37105"/>
     <w:rsid w:val="00D4062D"/>
     <w:rsid w:val="00D40D7A"/>
     <w:rsid w:val="00D4175A"/>
     <w:rsid w:val="00D45076"/>
     <w:rsid w:val="00D4702F"/>
     <w:rsid w:val="00D47ABA"/>
     <w:rsid w:val="00D5465B"/>
     <w:rsid w:val="00D557D5"/>
     <w:rsid w:val="00D5653A"/>
     <w:rsid w:val="00D66536"/>
     <w:rsid w:val="00D70503"/>
     <w:rsid w:val="00D73451"/>
     <w:rsid w:val="00D84708"/>
     <w:rsid w:val="00D86828"/>
     <w:rsid w:val="00D8693A"/>
     <w:rsid w:val="00D874A1"/>
+    <w:rsid w:val="00D878D2"/>
     <w:rsid w:val="00D9164E"/>
     <w:rsid w:val="00D9578A"/>
     <w:rsid w:val="00D96C93"/>
     <w:rsid w:val="00DA3232"/>
     <w:rsid w:val="00DB6A78"/>
     <w:rsid w:val="00DC42CF"/>
     <w:rsid w:val="00DC6D93"/>
     <w:rsid w:val="00DD22E2"/>
     <w:rsid w:val="00DD3E15"/>
     <w:rsid w:val="00DD4383"/>
     <w:rsid w:val="00DE1C31"/>
     <w:rsid w:val="00DE3462"/>
     <w:rsid w:val="00DE4A06"/>
     <w:rsid w:val="00DE5359"/>
     <w:rsid w:val="00DF78E9"/>
     <w:rsid w:val="00E02B5C"/>
     <w:rsid w:val="00E03B00"/>
     <w:rsid w:val="00E062DB"/>
     <w:rsid w:val="00E077A1"/>
     <w:rsid w:val="00E22793"/>
     <w:rsid w:val="00E24AC5"/>
     <w:rsid w:val="00E266B4"/>
     <w:rsid w:val="00E36C8C"/>
     <w:rsid w:val="00E412D4"/>
     <w:rsid w:val="00E41F17"/>
@@ -12176,50 +12200,51 @@
     <w:rsid w:val="00E44E73"/>
     <w:rsid w:val="00E4598A"/>
     <w:rsid w:val="00E50892"/>
     <w:rsid w:val="00E566C8"/>
     <w:rsid w:val="00E5724D"/>
     <w:rsid w:val="00E61F36"/>
     <w:rsid w:val="00E63C1D"/>
     <w:rsid w:val="00E6640A"/>
     <w:rsid w:val="00E678F9"/>
     <w:rsid w:val="00E679B2"/>
     <w:rsid w:val="00E74798"/>
     <w:rsid w:val="00E75446"/>
     <w:rsid w:val="00E7637F"/>
     <w:rsid w:val="00E802B6"/>
     <w:rsid w:val="00E808FF"/>
     <w:rsid w:val="00E91C1B"/>
     <w:rsid w:val="00E92AFE"/>
     <w:rsid w:val="00E9318F"/>
     <w:rsid w:val="00E96E92"/>
     <w:rsid w:val="00EA06E8"/>
     <w:rsid w:val="00EA0A0E"/>
     <w:rsid w:val="00EA307A"/>
     <w:rsid w:val="00EB0BD7"/>
     <w:rsid w:val="00EB0D66"/>
     <w:rsid w:val="00EC0A7A"/>
+    <w:rsid w:val="00EC7970"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00ED3237"/>
     <w:rsid w:val="00ED4149"/>
     <w:rsid w:val="00EE50CC"/>
     <w:rsid w:val="00EF3FFD"/>
     <w:rsid w:val="00EF768F"/>
     <w:rsid w:val="00F01FC9"/>
     <w:rsid w:val="00F050C8"/>
     <w:rsid w:val="00F05C84"/>
     <w:rsid w:val="00F11AB6"/>
     <w:rsid w:val="00F12444"/>
     <w:rsid w:val="00F16192"/>
     <w:rsid w:val="00F17E87"/>
     <w:rsid w:val="00F22E8B"/>
     <w:rsid w:val="00F26E44"/>
     <w:rsid w:val="00F27104"/>
     <w:rsid w:val="00F41150"/>
     <w:rsid w:val="00F41465"/>
     <w:rsid w:val="00F43AC3"/>
     <w:rsid w:val="00F43D29"/>
     <w:rsid w:val="00F500C4"/>
     <w:rsid w:val="00F529CF"/>
     <w:rsid w:val="00F5693B"/>
     <w:rsid w:val="00F60E90"/>
     <w:rsid w:val="00F65E80"/>
@@ -13477,80 +13502,80 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1165</Words>
-  <Characters>6644</Characters>
+  <Words>1174</Words>
+  <Characters>6692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7794</CharactersWithSpaces>
+  <CharactersWithSpaces>7851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Donna BSmith</dc:creator>
+  <dc:creator>mritchie@englandathletics.org</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>
 </Properties>
 </file>