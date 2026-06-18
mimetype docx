--- v2 (2026-05-26)
+++ v3 (2026-06-18)
@@ -258,124 +258,107 @@
         <w:t>%)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE236AF" w14:textId="00587BFE" w:rsidR="00611955" w:rsidRPr="00E6640A" w:rsidRDefault="00611955" w:rsidP="00E6640A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E6640A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A558D8" w14:textId="2952C5BD" w:rsidR="00611955" w:rsidRPr="00E6640A" w:rsidRDefault="00611955" w:rsidP="00E6640A">
+    <w:p w14:paraId="10A558D8" w14:textId="73335F47" w:rsidR="00611955" w:rsidRPr="00E6640A" w:rsidRDefault="00611955" w:rsidP="00E6640A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E6640A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">You can use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00E6640A">
+        <w:r w:rsidR="00AD6F7B" w:rsidRPr="00874D8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>UKA Rule Book</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E6640A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E6640A">
+      <w:r w:rsidR="00AD6F7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00E6640A">
+        <w:r w:rsidR="00AD6F7B" w:rsidRPr="00435CDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>WPA Rule Book</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E6640A">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00E6640A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>to support you in answering the questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661883B3" w14:textId="536DBC86" w:rsidR="00906AAA" w:rsidRPr="00774E30" w:rsidRDefault="00906AAA" w:rsidP="00906AAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -8501,112 +8484,112 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69823D42" w14:textId="77777777" w:rsidR="00172A9A" w:rsidRPr="00774E30" w:rsidRDefault="00172A9A" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00172A9A" w:rsidRPr="00774E30" w:rsidSect="00F92996">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="284" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46BA4DEC" w14:textId="77777777" w:rsidR="004E04FB" w:rsidRDefault="004E04FB" w:rsidP="00C76853">
+    <w:p w14:paraId="5437402D" w14:textId="77777777" w:rsidR="0024349A" w:rsidRDefault="0024349A" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BDBD2F6" w14:textId="77777777" w:rsidR="004E04FB" w:rsidRDefault="004E04FB" w:rsidP="00C76853">
+    <w:p w14:paraId="066018B6" w14:textId="77777777" w:rsidR="0024349A" w:rsidRDefault="0024349A" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38A6315D" w14:textId="77777777" w:rsidR="004E04FB" w:rsidRDefault="004E04FB" w:rsidP="00C76853">
+    <w:p w14:paraId="31AA3E5F" w14:textId="77777777" w:rsidR="0024349A" w:rsidRDefault="0024349A" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="288D733D" w14:textId="77777777" w:rsidR="004E04FB" w:rsidRDefault="004E04FB" w:rsidP="00C76853">
+    <w:p w14:paraId="667B5ED6" w14:textId="77777777" w:rsidR="0024349A" w:rsidRDefault="0024349A" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47279D0C" w14:textId="24EE4A82" w:rsidR="00C76853" w:rsidRPr="00D01B3D" w:rsidRDefault="00C76853">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D01B3D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="28"/>
@@ -11638,50 +11621,51 @@
     <w:rsid w:val="001D1FD3"/>
     <w:rsid w:val="001D6A8C"/>
     <w:rsid w:val="001E11CF"/>
     <w:rsid w:val="001E30D2"/>
     <w:rsid w:val="001E6042"/>
     <w:rsid w:val="001E6B7C"/>
     <w:rsid w:val="001E71F7"/>
     <w:rsid w:val="00200BB1"/>
     <w:rsid w:val="00200C36"/>
     <w:rsid w:val="00201650"/>
     <w:rsid w:val="00202713"/>
     <w:rsid w:val="002079B6"/>
     <w:rsid w:val="00210F4F"/>
     <w:rsid w:val="002139E0"/>
     <w:rsid w:val="00216495"/>
     <w:rsid w:val="00223AC0"/>
     <w:rsid w:val="00225CD8"/>
     <w:rsid w:val="0022603D"/>
     <w:rsid w:val="00226091"/>
     <w:rsid w:val="00226E99"/>
     <w:rsid w:val="0023167C"/>
     <w:rsid w:val="00233CBE"/>
     <w:rsid w:val="002358B7"/>
     <w:rsid w:val="002376A3"/>
     <w:rsid w:val="00237A70"/>
+    <w:rsid w:val="0024349A"/>
     <w:rsid w:val="0024503F"/>
     <w:rsid w:val="00245701"/>
     <w:rsid w:val="00250526"/>
     <w:rsid w:val="00253715"/>
     <w:rsid w:val="00255084"/>
     <w:rsid w:val="00257706"/>
     <w:rsid w:val="0026150E"/>
     <w:rsid w:val="00262AA5"/>
     <w:rsid w:val="00267091"/>
     <w:rsid w:val="002711D2"/>
     <w:rsid w:val="0027257C"/>
     <w:rsid w:val="002725F2"/>
     <w:rsid w:val="00284A22"/>
     <w:rsid w:val="00284F48"/>
     <w:rsid w:val="0029199C"/>
     <w:rsid w:val="00292DD5"/>
     <w:rsid w:val="00294935"/>
     <w:rsid w:val="002A424F"/>
     <w:rsid w:val="002A42AF"/>
     <w:rsid w:val="002A698A"/>
     <w:rsid w:val="002B1FF2"/>
     <w:rsid w:val="002B486B"/>
     <w:rsid w:val="002B6870"/>
     <w:rsid w:val="002C4589"/>
     <w:rsid w:val="002D2C56"/>
@@ -12041,50 +12025,51 @@
     <w:rsid w:val="00A710A6"/>
     <w:rsid w:val="00A72461"/>
     <w:rsid w:val="00A7301A"/>
     <w:rsid w:val="00A7766A"/>
     <w:rsid w:val="00A805DD"/>
     <w:rsid w:val="00A82AEC"/>
     <w:rsid w:val="00A90E2F"/>
     <w:rsid w:val="00A92A3B"/>
     <w:rsid w:val="00A9346D"/>
     <w:rsid w:val="00AA0102"/>
     <w:rsid w:val="00AA10A5"/>
     <w:rsid w:val="00AA1494"/>
     <w:rsid w:val="00AA3779"/>
     <w:rsid w:val="00AA6980"/>
     <w:rsid w:val="00AB1D4D"/>
     <w:rsid w:val="00AB3779"/>
     <w:rsid w:val="00AB7ED7"/>
     <w:rsid w:val="00AC0844"/>
     <w:rsid w:val="00AC4367"/>
     <w:rsid w:val="00AC504A"/>
     <w:rsid w:val="00AC5DFA"/>
     <w:rsid w:val="00AC731F"/>
     <w:rsid w:val="00AC7742"/>
     <w:rsid w:val="00AD0AD6"/>
     <w:rsid w:val="00AD25C7"/>
+    <w:rsid w:val="00AD6F7B"/>
     <w:rsid w:val="00AE530E"/>
     <w:rsid w:val="00B00F5C"/>
     <w:rsid w:val="00B00F6F"/>
     <w:rsid w:val="00B01786"/>
     <w:rsid w:val="00B035EA"/>
     <w:rsid w:val="00B23258"/>
     <w:rsid w:val="00B27C43"/>
     <w:rsid w:val="00B30F30"/>
     <w:rsid w:val="00B42CB1"/>
     <w:rsid w:val="00B46728"/>
     <w:rsid w:val="00B47D79"/>
     <w:rsid w:val="00B47F6F"/>
     <w:rsid w:val="00B501BD"/>
     <w:rsid w:val="00B51BA8"/>
     <w:rsid w:val="00B54EF7"/>
     <w:rsid w:val="00B65681"/>
     <w:rsid w:val="00B74EE5"/>
     <w:rsid w:val="00B84D76"/>
     <w:rsid w:val="00B87A72"/>
     <w:rsid w:val="00BA4843"/>
     <w:rsid w:val="00BA7EFA"/>
     <w:rsid w:val="00BC1852"/>
     <w:rsid w:val="00BC2F89"/>
     <w:rsid w:val="00BC40AB"/>
     <w:rsid w:val="00BC6AE3"/>
@@ -12112,50 +12097,51 @@
     <w:rsid w:val="00C402DB"/>
     <w:rsid w:val="00C42BB4"/>
     <w:rsid w:val="00C45378"/>
     <w:rsid w:val="00C454C0"/>
     <w:rsid w:val="00C53197"/>
     <w:rsid w:val="00C54483"/>
     <w:rsid w:val="00C716C8"/>
     <w:rsid w:val="00C766C9"/>
     <w:rsid w:val="00C76853"/>
     <w:rsid w:val="00C82CF0"/>
     <w:rsid w:val="00C84BCE"/>
     <w:rsid w:val="00C940AC"/>
     <w:rsid w:val="00C967C7"/>
     <w:rsid w:val="00C97F9F"/>
     <w:rsid w:val="00CA51C6"/>
     <w:rsid w:val="00CA6C51"/>
     <w:rsid w:val="00CA736E"/>
     <w:rsid w:val="00CA7D6C"/>
     <w:rsid w:val="00CB0314"/>
     <w:rsid w:val="00CB0D11"/>
     <w:rsid w:val="00CB34AA"/>
     <w:rsid w:val="00CB35D5"/>
     <w:rsid w:val="00CB59CA"/>
     <w:rsid w:val="00CC0407"/>
     <w:rsid w:val="00CC2BF1"/>
+    <w:rsid w:val="00CC42DA"/>
     <w:rsid w:val="00CD22EC"/>
     <w:rsid w:val="00CD3463"/>
     <w:rsid w:val="00CD3FFB"/>
     <w:rsid w:val="00CE2245"/>
     <w:rsid w:val="00CE33C8"/>
     <w:rsid w:val="00CF0879"/>
     <w:rsid w:val="00CF2040"/>
     <w:rsid w:val="00CF4149"/>
     <w:rsid w:val="00CF48F2"/>
     <w:rsid w:val="00CF55D0"/>
     <w:rsid w:val="00CF628D"/>
     <w:rsid w:val="00D01B3D"/>
     <w:rsid w:val="00D01D25"/>
     <w:rsid w:val="00D05400"/>
     <w:rsid w:val="00D06F80"/>
     <w:rsid w:val="00D129EE"/>
     <w:rsid w:val="00D21BA6"/>
     <w:rsid w:val="00D244C1"/>
     <w:rsid w:val="00D325E1"/>
     <w:rsid w:val="00D37105"/>
     <w:rsid w:val="00D4062D"/>
     <w:rsid w:val="00D40D7A"/>
     <w:rsid w:val="00D4175A"/>
     <w:rsid w:val="00D45076"/>
     <w:rsid w:val="00D4702F"/>
@@ -12873,51 +12859,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D01B3D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2024/04/UKA-Rulebook_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -13188,58 +13174,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="494e0c9fd234aa9f16565698170c9b69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8132e576ef79f70a3b37f1ab2d2f53c5" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -13454,126 +13438,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DC3B5C-DB8D-43C3-A743-7B950FD57402}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1174</Words>
-  <Characters>6692</Characters>
+  <Words>1177</Words>
+  <Characters>6711</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7851</CharactersWithSpaces>
+  <CharactersWithSpaces>7873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mritchie@englandathletics.org</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>