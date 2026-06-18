--- v0 (2025-10-13)
+++ v1 (2026-06-18)
@@ -1,38 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="66B1DA99" w14:textId="2FB498BD" w:rsidR="00032231" w:rsidRDefault="00602FAE" w:rsidP="00032231">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -86,706 +87,823 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00032231" w:rsidRPr="00B77171">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Level 3 Field Judge Questions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DB19C7" w14:textId="77777777" w:rsidR="005177F2" w:rsidRPr="005177F2" w:rsidRDefault="005177F2" w:rsidP="005177F2"/>
     <w:p w14:paraId="501C1F69" w14:textId="77777777" w:rsidR="00032231" w:rsidRDefault="00032231" w:rsidP="00032231">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA58FC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question below</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEC6C01" w14:textId="0025F0A1" w:rsidR="00F44EFD" w:rsidRDefault="00F44EFD" w:rsidP="00032231">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rule Book Links </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C6A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="003D6C6A" w:rsidRPr="00265FCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>UKA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003D6C6A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="003D6C6A" w:rsidRPr="000E4349">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>World Athletics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003D6C6A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="003D6C6A" w:rsidRPr="0047712F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>World Para</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003D6C6A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EDD456" w14:textId="77777777" w:rsidR="00032231" w:rsidRPr="00FA58FC" w:rsidRDefault="00032231" w:rsidP="00032231">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Marks = 85, Pass rate = 68 (80%) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="646"/>
         <w:gridCol w:w="417"/>
-        <w:gridCol w:w="7953"/>
+        <w:gridCol w:w="8855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="1422748B" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="1422748B" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1200004B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2517FD76" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="246364E5" w14:textId="722513B9" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Please put the following steps in order, when acting as </w:t>
             </w:r>
             <w:r w:rsidR="005C4C6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>eferee at a league match that you would undertake for the event</w:t>
             </w:r>
             <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="76A47491" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="76A47491" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="08DDB9B0" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="3D294976" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="73F41A5E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Checking event site/track/equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="737876DA" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="737876DA" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E18D896" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A39BA59" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53AEC997" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Creating a Duty sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="5234C759" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="5234C759" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="6F747098" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="61106A88" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="4DD3D23A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Conducting a briefing for officials in the discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="39079A22" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="39079A22" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DD077B9" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="518DDE9B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AA1B773" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reporting to the Meeting Manager / organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="373BC98E" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="373BC98E" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="73B0DEA5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="635A470A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="19644871" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Receiving information/timetable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A" w14:paraId="55077955" w14:textId="77777777" w:rsidTr="009C61A3">
-[...2 lines deleted...]
-            <w:tcW w:w="9016" w:type="dxa"/>
+      <w:tr w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A" w14:paraId="55077955" w14:textId="77777777" w:rsidTr="004D7DD3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="79809600" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D91C6A" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="2CD60831" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="2CD60831" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0BB01066" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7C71DB4A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="36F6959A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,4,1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="295F3753" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="295F3753" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2A051213" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F932750" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6B57FBAE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,1,3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="5B61FAD4" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="5B61FAD4" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="44DA4165" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="040B9C28" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4C72638D" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,5,3,4,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="7531CBEE" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="7531CBEE" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="58E0725A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="358FD0A5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:tcW w:w="8855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69441DA2" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,1,4,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C14B46C" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="002B6E51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -1516,81 +1634,87 @@
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Check officials are comfortable with allocated duties and or if they require support or mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DAFB912" w14:textId="77777777" w:rsidR="00F95451" w:rsidRPr="00DF2F2A" w:rsidRDefault="00F95451" w:rsidP="002B6E51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54313BB3" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRDefault="00D91C6A" w:rsidP="002B6E51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="534F0FF6" w14:textId="77777777" w:rsidR="00227CE8" w:rsidRDefault="00227CE8" w:rsidP="002B6E51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="419"/>
         <w:gridCol w:w="7948"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="2B018BA2" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="265ADE9F" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="071B30C3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E050034" w14:textId="6C604DDE" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
@@ -2580,51 +2704,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="8151"/>
       </w:tblGrid>
       <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="4F3E2267" w14:textId="77777777" w:rsidTr="00B161F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F123109" w14:textId="0A0033F7" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00B161F0" w:rsidP="00924A09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60178AAB" w14:textId="4FA2A06A" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3519,71 +3642,63 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73B95B0F" w14:textId="08511076" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8149" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B40A0C7" w14:textId="77777777" w:rsidR="00F96807" w:rsidRPr="00F96807" w:rsidRDefault="00F96807" w:rsidP="00F96807">
+          <w:p w14:paraId="7B40A0C7" w14:textId="28908857" w:rsidR="00F96807" w:rsidRPr="00F96807" w:rsidRDefault="00F96807" w:rsidP="00F96807">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96807">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">In a regional Pole Vault competition, an athlete asks for their stand position to be changed. The time for their trial has already started. What would you do? </w:t>
-[...7 lines deleted...]
-              <w:t>(1 mark)</w:t>
+              <w:t>In a regional Pole Vault competition, an athlete asks for their stand position to be changed. The time for their trial has already started. What would you do? (1 mark)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28E7370D" w14:textId="0DD0A5B4" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00196F75" w:rsidRPr="00DF2F2A" w14:paraId="5FF2F606" w14:textId="77777777" w:rsidTr="001F1A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="17DDA1D8" w14:textId="77777777" w:rsidR="00196F75" w:rsidRPr="00DF2F2A" w:rsidRDefault="00196F75" w:rsidP="00196F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -3812,51 +3927,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
       <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="12156AB6" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="053D6505" w14:textId="542A31D5" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="00196F75" w:rsidP="00A556DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="006425A5" w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F5934C7" w14:textId="23D0CAF0" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
@@ -4414,63 +4528,93 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AAF1B10" w14:textId="1C308BF3" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A19196E" w14:textId="77777777" w:rsidR="00EC1BD3" w:rsidRPr="00EC1BD3" w:rsidRDefault="00EC1BD3" w:rsidP="00EC1BD3">
+          <w:p w14:paraId="3A19196E" w14:textId="5DFC1847" w:rsidR="00EC1BD3" w:rsidRPr="00EC1BD3" w:rsidRDefault="00EC1BD3" w:rsidP="00EC1BD3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC1BD3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>You are the chief judge of a hammer competition. After their third trial an U15 athlete walks to the fence-line and is given a mobile phone from their coach and takes it back to the competition area. What should you do? (1 mark)</w:t>
+              <w:t>You are the chief judge of a hammer competition. After their third trial an U1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F31E28">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1BD3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> athlete walks to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC1BD3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>fence-line</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC1BD3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and is given a mobile phone from their coach and takes it back to the competition area. What should you do? (1 mark)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AADF626" w14:textId="27EFEB0D" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E48E4" w:rsidRPr="00DF2F2A" w14:paraId="79405C5F" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="386DA22B" w14:textId="77777777" w:rsidR="006E48E4" w:rsidRPr="00DF2F2A" w:rsidRDefault="006E48E4" w:rsidP="006E48E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -5151,92 +5295,107 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="524"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="7962"/>
       </w:tblGrid>
       <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="235A0DD4" w14:textId="77777777" w:rsidTr="0060748B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E578740" w14:textId="1D2A5AD2" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00C50FEC" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BC563F5" w14:textId="26AF4BCC" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28A9E7B5" w14:textId="77777777" w:rsidR="0060748B" w:rsidRPr="0060748B" w:rsidRDefault="0060748B" w:rsidP="0060748B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060748B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>You are the take-off judge in a visually impaired long jump and an athlete takes off before the chalked area. Where would you measure the jump from? (1 mark)</w:t>
+              <w:t xml:space="preserve">You are the take-off judge in a visually impaired long </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0060748B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>jump</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0060748B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and an athlete takes off before the chalked area. Where would you measure the jump from? (1 mark)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E98B4B9" w14:textId="504DEC78" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B392D" w:rsidRPr="00DF2F2A" w14:paraId="6973AC79" w14:textId="77777777" w:rsidTr="0060748B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="2275439D" w14:textId="77777777" w:rsidR="000B392D" w:rsidRPr="00DF2F2A" w:rsidRDefault="000B392D" w:rsidP="000B392D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -5867,51 +6026,59 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7950" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62F66772" w14:textId="5459F6AF" w:rsidR="00B54B13" w:rsidRPr="00DF2F2A" w:rsidRDefault="00B54B13" w:rsidP="00B54B13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00696B70">
-              <w:t>Tell the chief judge to measure and record the trial as valid, in order to preserve the rights of all concerned.</w:t>
+              <w:t xml:space="preserve">Tell the chief judge to measure and record the trial as valid, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00696B70">
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00696B70">
+              <w:t xml:space="preserve"> preserve the rights of all concerned.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E9B8C11" w14:textId="77777777" w:rsidR="00924A09" w:rsidRDefault="00924A09" w:rsidP="00A136CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8497"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B54B13" w:rsidRPr="00DF2F2A" w14:paraId="0A7B22A6" w14:textId="77777777" w:rsidTr="00932862">
         <w:tc>
@@ -6327,88 +6494,79 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E07A142" w14:textId="227A7152" w:rsidR="00D41A7D" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D41A7D" w:rsidP="00D41A7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103B20">
               <w:t>Award the athlete another throw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30CC5573" w14:textId="77777777" w:rsidR="00A136CA" w:rsidRDefault="00A136CA" w:rsidP="00A120EE">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BDBEAB6" w14:textId="77777777" w:rsidR="00B63D2F" w:rsidRDefault="00B63D2F" w:rsidP="00A120EE">
-[...6 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8497"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B63D2F" w:rsidRPr="00DF2F2A" w14:paraId="4D7351AD" w14:textId="77777777" w:rsidTr="00932862">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39FEF40E" w14:textId="1A7C32F5" w:rsidR="00B63D2F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00B63D2F" w:rsidP="00932862">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8497" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04E57D14" w14:textId="6C44705D" w:rsidR="00B63D2F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00B63D2F" w:rsidP="00932862">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
@@ -6524,63 +6682,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E9F6CB" w14:textId="77777777" w:rsidR="00982827" w:rsidRPr="00DF2F2A" w:rsidRDefault="00982827" w:rsidP="00932862">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13266EB5" w14:textId="3A1F72A9" w:rsidR="00E2437F" w:rsidRPr="00E2437F" w:rsidRDefault="00E2437F" w:rsidP="00E2437F">
+          <w:p w14:paraId="13266EB5" w14:textId="4CA7D94C" w:rsidR="00E2437F" w:rsidRPr="00E2437F" w:rsidRDefault="00E2437F" w:rsidP="00E2437F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2437F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>At a league meeting you are the chief on the U13 high jump. One of the athletes tells you they are in the 100m and leaves after clearing 1.15m. When they return, the bar is at 1.25m and the other athletes are taking their second attempts. The athlete asks if they can jump at this height. What do you do? (1 mark)</w:t>
+              <w:t>At a league meeting you are the chief on the U1</w:t>
+            </w:r>
+            <w:r w:rsidR="004D7DD3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2437F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> high jump. One of the athletes tells you they are in the 100m and leaves after clearing 1.15m. When they return, the bar is at 1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E2437F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>25m</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E2437F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the other athletes are taking their second attempts. The athlete asks if they can jump at this height. What do you do? (1 mark)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20D15588" w14:textId="77777777" w:rsidR="00982827" w:rsidRPr="00DF2F2A" w:rsidRDefault="00982827" w:rsidP="00932862">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E009AB" w:rsidRPr="00DF2F2A" w14:paraId="6B1D4BF5" w14:textId="77777777" w:rsidTr="00932862">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="1BAC20BD" w14:textId="77777777" w:rsidR="00E009AB" w:rsidRPr="00DF2F2A" w:rsidRDefault="00E009AB" w:rsidP="00E009AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -6758,79 +6946,76 @@
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30BE4D63" w14:textId="77777777" w:rsidR="00E009AB" w:rsidRPr="00DF2F2A" w:rsidRDefault="00E009AB" w:rsidP="00E009AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FABA104" w14:textId="56703AB1" w:rsidR="00E009AB" w:rsidRPr="00DF2F2A" w:rsidRDefault="00E009AB" w:rsidP="00E009AB">
+          <w:p w14:paraId="0FABA104" w14:textId="0E8C16A3" w:rsidR="00E009AB" w:rsidRPr="00DF2F2A" w:rsidRDefault="00E009AB" w:rsidP="00E009AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7724B">
               <w:t>Allow the athlete to jump with the others on the 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B7724B">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r w:rsidRPr="00B7724B">
               <w:t xml:space="preserve"> and 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B7724B">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00B7724B">
-              <w:t xml:space="preserve"> trials and if they haven’t cleared give them one more attempt at </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">the next height </w:t>
+              <w:t xml:space="preserve"> trials and if they haven’t cleared give them one more attempt at 1.25m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06AFE315" w14:textId="77777777" w:rsidR="00982827" w:rsidRDefault="00982827" w:rsidP="00490444">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8497"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E009AB" w:rsidRPr="00DF2F2A" w14:paraId="43345FAE" w14:textId="77777777" w:rsidTr="00932862">
@@ -9485,50 +9670,51 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Complete jump off – including names of athletes, heights and final positions </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="150DCE0B" w14:textId="77777777" w:rsidR="007E1974" w:rsidRDefault="007E1974" w:rsidP="00490444">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B95BD7E" w14:textId="77777777" w:rsidR="00E75869" w:rsidRDefault="00E75869" w:rsidP="00E75869">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E75869" w:rsidSect="00E75869">
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="993" w:right="566" w:bottom="1276" w:left="1440" w:header="227" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="286"/>
         <w:tblW w:w="16087" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1048"/>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="1937"/>
         <w:gridCol w:w="832"/>
         <w:gridCol w:w="905"/>
         <w:gridCol w:w="1177"/>
         <w:gridCol w:w="1283"/>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="1083"/>
         <w:gridCol w:w="1154"/>
@@ -17718,52 +17904,52 @@
         <w:gridCol w:w="338"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="338"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="316"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="338"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="316"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="321"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="318"/>
         <w:gridCol w:w="313"/>
         <w:gridCol w:w="338"/>
         <w:gridCol w:w="317"/>
         <w:gridCol w:w="313"/>
         <w:gridCol w:w="316"/>
-        <w:gridCol w:w="1040"/>
-        <w:gridCol w:w="1153"/>
+        <w:gridCol w:w="1085"/>
+        <w:gridCol w:w="1108"/>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="690"/>
         <w:gridCol w:w="14"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E0178" w:rsidRPr="00236AC6" w14:paraId="7E5AA20F" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="31"/>
           <w:wAfter w:w="12439" w:type="dxa"/>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42AAC643" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
@@ -17878,51 +18064,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">High Jump </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236AC6" w:rsidRPr="00822C7E" w14:paraId="04ADF577" w14:textId="77777777" w:rsidTr="00F22C07">
+      <w:tr w:rsidR="00236AC6" w:rsidRPr="00822C7E" w14:paraId="04ADF577" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AC1CBAD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -18390,89 +18576,89 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="308CBB9A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Best Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2205BFF0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18542,51 +18728,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Pos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="0038847D" w14:textId="77777777" w:rsidTr="00F22C07">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="0038847D" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20AE88BC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -18995,77 +19181,77 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BEF245D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3052E545" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19099,51 +19285,51 @@
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EF1E058" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="5FE5F746" w14:textId="77777777" w:rsidTr="00F22C07">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="5FE5F746" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="133F4DD6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -20239,89 +20425,89 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F6B5883" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="342F7168" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:ind w:right="-231"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20352,51 +20538,51 @@
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AF33931" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="0A503687" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="0A503687" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="144C169E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -21571,13255 +21757,13731 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="6AD61047" w14:textId="59C879E2" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD61047" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="313B6FF3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5042965E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="258F6CDE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="64CE9689" w14:textId="77777777" w:rsidTr="001B5117">
-[...1283 lines deleted...]
-      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="475508B9" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="64CE9689" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>3</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42487D29" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="007F4B22" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71F6567F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>R. Mack</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="126146B7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>M. Ritchie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>1.25</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38E2A8A2" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>X</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6C13A2" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6C4E6A25" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3A2450" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="048FF193" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21334615" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47145784" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="174AF8F7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="726E2C28" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07A0E622" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42A95389" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74F6768C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="323DE862" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2ED983" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0C08CA7A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="565B4BC8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="077725A8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00EC4406" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02FA512E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="580911A0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF60A23" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEFDE97" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="603B4D0D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E07D1D9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0A61C6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4255D101" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="713FF8BD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3661A6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...31 lines deleted...]
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="474CE1DD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...31 lines deleted...]
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B81BCD7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2F6377F4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3670F9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="15FD85A3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2298FDD0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...692 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4E068047" w14:textId="568AEC38" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="624DEA0E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6218FE97" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73EBC915" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="378E2FDA" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="7EDEA1CC" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="475508B9" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>4</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6471E587" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4188332B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="007F4B22" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>J. Dew</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E71F7B9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>R. Mack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="59FFAB63" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="653939AA" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="405ED94B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6622B5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="11C2F468" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4E6A25" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="174AF8F7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323DE862" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C08CA7A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7F26EB4E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="484C59C0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="341BF3C4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6377F4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15FD85A3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>X</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FC8852" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>X</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28067DEB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>O</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1968D4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>X</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D7594C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>O</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="018968A4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="12944FAE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F801F9E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>X</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4149A12E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>X</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40B92A34" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A94EFCC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC035F5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE2D179" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8ABDCA" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9FB604" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="591683CE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...30 lines deleted...]
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCB5332" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...30 lines deleted...]
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46438B71" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>X</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28494592" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...41 lines deleted...]
-          <w:p w14:paraId="1C841A38" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFEAB83" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...417 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3672F11B" w14:textId="135FC734" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E068047" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A740CC4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="011AA767" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7694D8FB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="13F45975" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="7EDEA1CC" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>5</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="243C8A09" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="09ACC88A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4188332B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>E. Williams</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="211FBF6E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>J. Dew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>1.40</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59FFAB63" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t> </w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="405ED94B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="03EE224E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11C2F468" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F26EB4E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="131E1204" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03A5CE8A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="61A6C1EE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF1489F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="657BAFFC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551B478A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12944FAE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="556ABF1F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC171D1" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E385430" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1202998B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C936C0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4621A4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F856BC4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C841A38" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7B32E52B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12EE8BEC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="647A8B56" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4061B2" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF0C261" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5DDF7A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5315CC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D782214" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6A8EABD0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44C0338E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7E623AE0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C86A3B5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1979AE4B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7443176A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6C204417" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE63458" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...701 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3B883297" w14:textId="7865AEBA" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3672F11B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72986A2E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2E4A97" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76F061A3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="00DAB357" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="13F45975" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>6</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF20B6A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6A537548" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09ACC88A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>J. Alexander</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4496003E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>E. Williams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>1.30</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49942782" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4615E9EC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53BC9006" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="51BBD874" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03EE224E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2E6BAC30" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61A6C1EE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="73B9834D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="556ABF1F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B32E52B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8EABD0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E623AE0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1979AE4B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C204417" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE1262F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5482AE6B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346A1471" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649EF729" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="417CBE01" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69920B98" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22D3C141" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30A997D5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75328936" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC6DDB8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2EEF2752" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E34B47C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66FCCE50" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B83C807" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="599D7CC6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="27C4427E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09C895AB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2F379D1D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F227D83" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>O</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1935F3DE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...41 lines deleted...]
-          <w:p w14:paraId="1E12FD5D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45D94711" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...645 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="79FD66A0" w14:textId="29475115" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B883297" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73099568" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51B5ACB8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41AFE516" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="297889BA" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="00DAB357" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>7</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20189687" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="754F400C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A537548" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...27 lines deleted...]
-              <w:t>B. Stephen</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC74CDC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>J. Alexander</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>1.25</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDC5781" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>O</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4615E9EC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7BC2DE2A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51BBD874" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7DD1DD3A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6BAC30" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7720F087" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73B9834D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEF2752" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27C4427E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F379D1D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="45B871FD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03932400" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED8CBE6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E12FD5D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="598EA536" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4FF9D5FE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5064ECF2" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE2E212" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D07A46D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="293BEC46" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>O</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE40AE0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="369827F9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19821E3A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCE4B72" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18312CFB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3197677C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1869D2C5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC7976D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A08EB7E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="033F11C6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="259999F8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10B48C0D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="06423D8C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="796D87BD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...701 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="186A9B24" w14:textId="439A3E50" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79FD66A0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="095709D4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B20CDAC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="647F4082" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="5E0ECFE2" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="297889BA" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>8</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="611ECA99" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="44801DD9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="754F400C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>Z. Holloway</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C590A4F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>B. Stephen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3702E9C1" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EED85EF" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>X</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79383129" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="57D93E9F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC2DE2A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD1DD3A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7720F087" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45B871FD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="44443699" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF9D5FE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="07EF6773" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E935E5F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="369827F9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06423D8C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="363FDF47" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B658235" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1040F5D0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2722D5C6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6FE305" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25652BB5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="354A8004" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>O</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="061DFB50" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473EE814" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="535A3410" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="468C19C3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07C5206A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30793C6E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36100B19" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="37AD15B8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20868E55" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...30 lines deleted...]
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="650F1AF5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>X</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8A1F2B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...41 lines deleted...]
-          <w:p w14:paraId="30E7F3F7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40DA7941" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...645 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7FA58050" w14:textId="66BD7722" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="186A9B24" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCE7677" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27A38A86" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4806019C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="6B41ABD4" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="5E0ECFE2" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>9</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10486610" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2687318A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44801DD9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>D. Leung</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0205E3DB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Z. Holloway</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0CD9BBDC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3702E9C1" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>O</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05CE5681" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1D4BCA67" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57D93E9F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44443699" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07EF6773" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06604E6B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7FA086FD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37AD15B8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">- </w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06270C30" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3C888AC3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="230B46D6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02A93878" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30E7F3F7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D871031" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5D40417D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="518500E4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>O</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7680038A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="50FD1ACB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2814C7BC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="18F9C5AD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="403F41DA" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">- </w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55CE17C5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="310F3318" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E72B6A8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71D63FEB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="435F01FF" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDC7592" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A972506" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73743FDA" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC284E2" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2F27E7A7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A70A127" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...31 lines deleted...]
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE320D9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="686A3548" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6FE9D7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4D8AF2EE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="296AC21C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...467 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4FF8822F" w14:textId="2230DA5A" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA58050" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B387C98" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11108CB1" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42F221FD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="177591A8" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="6B41ABD4" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>10</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7949FD4B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="62741768" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2687318A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>S. Maughan</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B844863" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>D. Leung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t>1.40</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD9BBDC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...24 lines deleted...]
-              <w:t> </w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18089BC0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="11D7A0B1" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4BCA67" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="183C5B94" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA086FD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5E91F5DC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C67933E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C888AC3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D40417D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051D52C6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2091E280" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50FD1ACB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F9C5AD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41212EDA" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="310F3318" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="17AAF95B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F27E7A7" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="152CDC06" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28EEB388" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="686A3548" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8AF2EE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66968440" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="75017BFD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="375C8BC1" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="746A324B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29185684" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25BBD5C1" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="320411C0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6129B4E9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="180E3766" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="746FF4FB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0616327B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9B3E60" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="54FE8063" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB4AA5E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...683 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E979D4B" w14:textId="28C278F4" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF8822F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA71B18" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24C72F47" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...8 lines deleted...]
-                <w:bCs/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="086D7C2E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="136863DE" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="177591A8" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>11</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5169C9EB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7C7331EC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62741768" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>S. Malcolm</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB2E539" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>S. Maughan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>1.25</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C107986" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t>X</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F12DDE5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="373" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...16 lines deleted...]
-            <w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11D7A0B1" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="183C5B94" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E91F5DC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2091E280" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17AAF95B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="152CDC06" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75017BFD" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54FE8063" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="429029F6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA68D99" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...15 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2392E825" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...16 lines deleted...]
-            <w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55E0AACF" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...15 lines deleted...]
-            <w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27059919" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCF1C04" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50728750" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54BDFB4D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175EA0C0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2449AF2F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D251DA" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="549ADF60" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54785525" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27673C2B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...31 lines deleted...]
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7BFB4A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...31 lines deleted...]
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35640C2B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...25 lines deleted...]
-              <w:t> </w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A338FA2" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...147 lines deleted...]
-          <w:p w14:paraId="51137312" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="071A14AB" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...545 lines deleted...]
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D5B670B" w14:textId="0E911976" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E979D4B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="697A106C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD4F8B2" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27558900" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="16C9245E" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="136863DE" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1461868B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7331EC" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4F2A1C" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>S. Malcolm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0F6C47" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB9E684" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42CD2035" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52596B51" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B76E901" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD59864" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4403AE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184DEB67" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="004C82F2" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12483E0E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78816524" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17121E48" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D20741E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51137312" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72326103" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11C0AA60" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2754E923" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F80A965" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05EF850D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50CFF2DA" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54A478B3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44B74D42" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="471BBBD6" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E01D8F0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77EC1AA5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C71345" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3B041F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="521A1318" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5B670B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="468CFD58" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29DFE579" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7317E5" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="16C9245E" w14:textId="77777777" w:rsidTr="006E0178">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="282"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26CBED8D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -35952,158 +36614,198 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="4898C59A" w14:textId="5571820D" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="0091752B">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4898C59A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E16F93" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8230F3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="339C85E3" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="12440B54" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="12440B54" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="030A8F5F" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -36906,148 +37608,190 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...16 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="213CF8C8" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B20D404" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7572829A" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45095664" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="4F996458" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="005177F2" w:rsidRPr="00822C7E" w14:paraId="4F996458" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5773568D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -38217,156 +38961,198 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="1ED40B8D" w14:textId="50B735C6" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED40B8D" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47CBEAB4" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74F7C3FE" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6026E7D9" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="6349A74C" w14:textId="77777777" w:rsidTr="001B5117">
+      <w:tr w:rsidR="006E0178" w:rsidRPr="00822C7E" w14:paraId="6349A74C" w14:textId="77777777" w:rsidTr="006E0178">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AAB6F1E" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -39500,182 +40286,225 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE7E56B" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04591D01" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69BA6EC0" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3037AF37" w14:textId="77777777" w:rsidR="00FD7FDE" w:rsidRPr="00236AC6" w:rsidRDefault="00FD7FDE" w:rsidP="00FD7FDE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00236AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7027D663" w14:textId="77777777" w:rsidR="00934F49" w:rsidRPr="00DF2F2A" w:rsidRDefault="00934F49" w:rsidP="00F32710">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00934F49" w:rsidRPr="00DF2F2A" w:rsidSect="00236AC6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1276" w:left="709" w:header="57" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="680EBB73" w14:textId="77777777" w:rsidR="00F73C1C" w:rsidRDefault="00F73C1C" w:rsidP="002B6E51">
+    <w:p w14:paraId="026BEE0E" w14:textId="77777777" w:rsidR="00693B5F" w:rsidRDefault="00693B5F" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="067C3FCE" w14:textId="77777777" w:rsidR="00F73C1C" w:rsidRDefault="00F73C1C" w:rsidP="002B6E51">
+    <w:p w14:paraId="465E8118" w14:textId="77777777" w:rsidR="00693B5F" w:rsidRDefault="00693B5F" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -39690,70 +40519,83 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40DD3FF1" w14:textId="77777777" w:rsidR="00F73C1C" w:rsidRDefault="00F73C1C" w:rsidP="002B6E51">
+    <w:p w14:paraId="605B0477" w14:textId="77777777" w:rsidR="00693B5F" w:rsidRDefault="00693B5F" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08D42877" w14:textId="77777777" w:rsidR="00F73C1C" w:rsidRDefault="00F73C1C" w:rsidP="002B6E51">
+    <w:p w14:paraId="5B6D9A9F" w14:textId="77777777" w:rsidR="00693B5F" w:rsidRDefault="00693B5F" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D4D2A75" w14:textId="38411406" w:rsidR="00F31E28" w:rsidRDefault="00F31E28">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Version 2</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01734446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5BCEC1C"/>
     <w:lvl w:ilvl="0" w:tplc="6FE06898">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -41787,411 +42629,402 @@
   </w:num>
   <w:num w:numId="17" w16cid:durableId="912130681">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="498349787">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="826627975">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="693579961">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1450320055">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1071345048">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D7C84"/>
     <w:rsid w:val="00000D6D"/>
     <w:rsid w:val="00010E5B"/>
     <w:rsid w:val="00022800"/>
     <w:rsid w:val="00026554"/>
     <w:rsid w:val="0002677B"/>
     <w:rsid w:val="00026D66"/>
     <w:rsid w:val="00027E97"/>
     <w:rsid w:val="00032231"/>
     <w:rsid w:val="00034281"/>
     <w:rsid w:val="000439C2"/>
     <w:rsid w:val="0004747F"/>
     <w:rsid w:val="00051023"/>
     <w:rsid w:val="000639A9"/>
     <w:rsid w:val="000A1097"/>
     <w:rsid w:val="000A177D"/>
-    <w:rsid w:val="000A576A"/>
-    <w:rsid w:val="000A683A"/>
     <w:rsid w:val="000B2EB4"/>
     <w:rsid w:val="000B392D"/>
     <w:rsid w:val="000B4D54"/>
     <w:rsid w:val="000C3DC9"/>
     <w:rsid w:val="000E117B"/>
     <w:rsid w:val="000E1F75"/>
     <w:rsid w:val="000E200C"/>
+    <w:rsid w:val="000E4349"/>
     <w:rsid w:val="000E6953"/>
     <w:rsid w:val="000F13C8"/>
     <w:rsid w:val="000F26D0"/>
     <w:rsid w:val="0010080F"/>
     <w:rsid w:val="001041EC"/>
     <w:rsid w:val="00106072"/>
     <w:rsid w:val="0011617A"/>
     <w:rsid w:val="001242FC"/>
     <w:rsid w:val="0013567E"/>
     <w:rsid w:val="00150182"/>
     <w:rsid w:val="00154ACE"/>
     <w:rsid w:val="00156D71"/>
     <w:rsid w:val="001617DA"/>
     <w:rsid w:val="00161CBF"/>
     <w:rsid w:val="001641CF"/>
     <w:rsid w:val="001768DB"/>
     <w:rsid w:val="00190699"/>
     <w:rsid w:val="00196F75"/>
     <w:rsid w:val="001A7B55"/>
     <w:rsid w:val="001B07C3"/>
     <w:rsid w:val="001B31BE"/>
-    <w:rsid w:val="001B5117"/>
     <w:rsid w:val="001C287C"/>
     <w:rsid w:val="001C59D1"/>
     <w:rsid w:val="001D105D"/>
     <w:rsid w:val="001D1B92"/>
     <w:rsid w:val="001D2FC2"/>
     <w:rsid w:val="001E2873"/>
     <w:rsid w:val="001E44C8"/>
     <w:rsid w:val="001F119D"/>
     <w:rsid w:val="001F1A75"/>
     <w:rsid w:val="001F62D7"/>
     <w:rsid w:val="00201D35"/>
-    <w:rsid w:val="00222E13"/>
+    <w:rsid w:val="00227CE8"/>
     <w:rsid w:val="00234543"/>
     <w:rsid w:val="00235B0C"/>
     <w:rsid w:val="00236AC6"/>
     <w:rsid w:val="0024670D"/>
     <w:rsid w:val="00260A1D"/>
+    <w:rsid w:val="00265FCE"/>
     <w:rsid w:val="002664CD"/>
     <w:rsid w:val="0028268F"/>
     <w:rsid w:val="00286146"/>
-    <w:rsid w:val="0028788A"/>
     <w:rsid w:val="002B6E51"/>
     <w:rsid w:val="002B7654"/>
     <w:rsid w:val="002C3D66"/>
     <w:rsid w:val="002C4339"/>
     <w:rsid w:val="002D64CE"/>
     <w:rsid w:val="002E2C2C"/>
     <w:rsid w:val="002E6FDF"/>
     <w:rsid w:val="003032E9"/>
     <w:rsid w:val="003141DF"/>
+    <w:rsid w:val="00322223"/>
     <w:rsid w:val="0032387F"/>
     <w:rsid w:val="0032741E"/>
     <w:rsid w:val="00330492"/>
     <w:rsid w:val="00337E2B"/>
     <w:rsid w:val="00342BA8"/>
     <w:rsid w:val="00352600"/>
     <w:rsid w:val="003869AC"/>
     <w:rsid w:val="003877A7"/>
     <w:rsid w:val="00396B97"/>
     <w:rsid w:val="003A45AD"/>
+    <w:rsid w:val="003D6C6A"/>
     <w:rsid w:val="003E3C7C"/>
     <w:rsid w:val="003F069C"/>
     <w:rsid w:val="003F0D91"/>
     <w:rsid w:val="003F769E"/>
     <w:rsid w:val="00400A50"/>
     <w:rsid w:val="00401F58"/>
     <w:rsid w:val="00410274"/>
     <w:rsid w:val="00413DE0"/>
     <w:rsid w:val="00421215"/>
     <w:rsid w:val="00422141"/>
     <w:rsid w:val="004259A7"/>
     <w:rsid w:val="00425A44"/>
     <w:rsid w:val="00426293"/>
     <w:rsid w:val="004300BC"/>
     <w:rsid w:val="0043481C"/>
     <w:rsid w:val="00436499"/>
     <w:rsid w:val="00446197"/>
     <w:rsid w:val="004524AC"/>
     <w:rsid w:val="00456FB4"/>
     <w:rsid w:val="00464950"/>
     <w:rsid w:val="004661B7"/>
     <w:rsid w:val="004673DA"/>
     <w:rsid w:val="00474764"/>
+    <w:rsid w:val="0047712F"/>
     <w:rsid w:val="00482E09"/>
-    <w:rsid w:val="004876A8"/>
     <w:rsid w:val="00490444"/>
     <w:rsid w:val="00492DEE"/>
     <w:rsid w:val="00494827"/>
     <w:rsid w:val="00495DEC"/>
     <w:rsid w:val="00497356"/>
     <w:rsid w:val="004A4C29"/>
     <w:rsid w:val="004A583F"/>
     <w:rsid w:val="004B25A3"/>
     <w:rsid w:val="004B36D6"/>
     <w:rsid w:val="004B6DC6"/>
     <w:rsid w:val="004C61C4"/>
+    <w:rsid w:val="004D7DD3"/>
     <w:rsid w:val="004E5D39"/>
     <w:rsid w:val="004E629E"/>
     <w:rsid w:val="004F1196"/>
     <w:rsid w:val="004F32AC"/>
     <w:rsid w:val="00504D14"/>
     <w:rsid w:val="00511159"/>
-    <w:rsid w:val="00512189"/>
     <w:rsid w:val="005177F2"/>
     <w:rsid w:val="00521870"/>
     <w:rsid w:val="005265BD"/>
     <w:rsid w:val="00536A0B"/>
     <w:rsid w:val="00551BC7"/>
     <w:rsid w:val="0055229A"/>
     <w:rsid w:val="005526C1"/>
     <w:rsid w:val="005668F2"/>
     <w:rsid w:val="00571916"/>
     <w:rsid w:val="00577F23"/>
     <w:rsid w:val="00592BA8"/>
+    <w:rsid w:val="005A7C50"/>
     <w:rsid w:val="005C4C6B"/>
     <w:rsid w:val="005D4DA4"/>
     <w:rsid w:val="005D7938"/>
     <w:rsid w:val="005D7C84"/>
     <w:rsid w:val="005E13D9"/>
     <w:rsid w:val="005E23E8"/>
     <w:rsid w:val="005F0D75"/>
     <w:rsid w:val="005F22B1"/>
     <w:rsid w:val="005F2DEE"/>
     <w:rsid w:val="00602FAE"/>
     <w:rsid w:val="0060748B"/>
-    <w:rsid w:val="00613071"/>
     <w:rsid w:val="0061313F"/>
     <w:rsid w:val="00620DC1"/>
     <w:rsid w:val="0062673F"/>
     <w:rsid w:val="006313FD"/>
     <w:rsid w:val="00631F0E"/>
     <w:rsid w:val="006425A5"/>
     <w:rsid w:val="00656D9C"/>
     <w:rsid w:val="00664BC7"/>
     <w:rsid w:val="006702BC"/>
     <w:rsid w:val="0067322C"/>
     <w:rsid w:val="00674A02"/>
     <w:rsid w:val="0068115D"/>
     <w:rsid w:val="00683455"/>
     <w:rsid w:val="00684BCE"/>
+    <w:rsid w:val="00693B5F"/>
     <w:rsid w:val="00693CEC"/>
     <w:rsid w:val="00694822"/>
     <w:rsid w:val="00697DC3"/>
     <w:rsid w:val="006A055E"/>
     <w:rsid w:val="006A2CF0"/>
     <w:rsid w:val="006B1A1B"/>
     <w:rsid w:val="006B56C6"/>
     <w:rsid w:val="006C3D16"/>
     <w:rsid w:val="006D5051"/>
     <w:rsid w:val="006E0178"/>
     <w:rsid w:val="006E3149"/>
     <w:rsid w:val="006E48E4"/>
     <w:rsid w:val="006F05B8"/>
     <w:rsid w:val="006F5E00"/>
     <w:rsid w:val="00701549"/>
     <w:rsid w:val="007159D6"/>
     <w:rsid w:val="0071691B"/>
-    <w:rsid w:val="00717D0D"/>
     <w:rsid w:val="00721681"/>
     <w:rsid w:val="00722312"/>
     <w:rsid w:val="0074064C"/>
     <w:rsid w:val="00742D45"/>
     <w:rsid w:val="0075020B"/>
     <w:rsid w:val="0075242A"/>
     <w:rsid w:val="007579D8"/>
     <w:rsid w:val="007605EB"/>
     <w:rsid w:val="0076582A"/>
     <w:rsid w:val="00773270"/>
     <w:rsid w:val="00783884"/>
-    <w:rsid w:val="00791FE3"/>
-    <w:rsid w:val="00796E27"/>
     <w:rsid w:val="007A2A5B"/>
     <w:rsid w:val="007A38F4"/>
     <w:rsid w:val="007A6E3F"/>
     <w:rsid w:val="007C2227"/>
     <w:rsid w:val="007C63AB"/>
     <w:rsid w:val="007D131C"/>
     <w:rsid w:val="007E1775"/>
     <w:rsid w:val="007E1974"/>
     <w:rsid w:val="007E7D92"/>
     <w:rsid w:val="00803BCA"/>
     <w:rsid w:val="00805721"/>
     <w:rsid w:val="0081582C"/>
     <w:rsid w:val="008163F5"/>
     <w:rsid w:val="00824F49"/>
     <w:rsid w:val="00826B45"/>
     <w:rsid w:val="00830DCF"/>
     <w:rsid w:val="00834438"/>
     <w:rsid w:val="008366AA"/>
     <w:rsid w:val="00841A4D"/>
     <w:rsid w:val="00851158"/>
     <w:rsid w:val="00852DA6"/>
     <w:rsid w:val="008562C8"/>
     <w:rsid w:val="0085754D"/>
     <w:rsid w:val="008579EB"/>
     <w:rsid w:val="008608A4"/>
     <w:rsid w:val="00861C1B"/>
     <w:rsid w:val="00867DA1"/>
     <w:rsid w:val="00875CB4"/>
     <w:rsid w:val="0088358D"/>
     <w:rsid w:val="00887013"/>
     <w:rsid w:val="008912D4"/>
     <w:rsid w:val="008B2FD6"/>
     <w:rsid w:val="008B77C1"/>
     <w:rsid w:val="008E7A8E"/>
     <w:rsid w:val="008F174B"/>
     <w:rsid w:val="008F7000"/>
     <w:rsid w:val="00901070"/>
     <w:rsid w:val="00902029"/>
     <w:rsid w:val="00903864"/>
     <w:rsid w:val="00903B91"/>
     <w:rsid w:val="0090586D"/>
     <w:rsid w:val="00906C09"/>
     <w:rsid w:val="00914067"/>
-    <w:rsid w:val="0091752B"/>
-    <w:rsid w:val="009235DE"/>
     <w:rsid w:val="00924A09"/>
     <w:rsid w:val="00934310"/>
     <w:rsid w:val="00934F49"/>
     <w:rsid w:val="009415BC"/>
     <w:rsid w:val="00941E3B"/>
     <w:rsid w:val="00946AD8"/>
     <w:rsid w:val="0096113A"/>
     <w:rsid w:val="00982827"/>
     <w:rsid w:val="00983CAB"/>
     <w:rsid w:val="009A3AF7"/>
     <w:rsid w:val="009B5627"/>
     <w:rsid w:val="009C00FC"/>
     <w:rsid w:val="009C1B7A"/>
     <w:rsid w:val="009C68CD"/>
     <w:rsid w:val="009D3DE2"/>
     <w:rsid w:val="009E2C09"/>
     <w:rsid w:val="009E4A02"/>
     <w:rsid w:val="009E7C09"/>
     <w:rsid w:val="009F09F4"/>
     <w:rsid w:val="009F1741"/>
     <w:rsid w:val="009F385F"/>
-    <w:rsid w:val="00A02204"/>
     <w:rsid w:val="00A02F0C"/>
     <w:rsid w:val="00A07A41"/>
     <w:rsid w:val="00A120EE"/>
     <w:rsid w:val="00A136CA"/>
     <w:rsid w:val="00A16890"/>
-    <w:rsid w:val="00A226DE"/>
     <w:rsid w:val="00A26EEB"/>
     <w:rsid w:val="00A3210C"/>
     <w:rsid w:val="00A32EDB"/>
     <w:rsid w:val="00A34B42"/>
     <w:rsid w:val="00A6409A"/>
     <w:rsid w:val="00A667D6"/>
     <w:rsid w:val="00A94730"/>
     <w:rsid w:val="00AA577C"/>
     <w:rsid w:val="00AB31EE"/>
-    <w:rsid w:val="00AB6A25"/>
+    <w:rsid w:val="00AC1B2B"/>
     <w:rsid w:val="00AC6345"/>
     <w:rsid w:val="00AD2B2C"/>
     <w:rsid w:val="00AD3395"/>
     <w:rsid w:val="00AD4533"/>
     <w:rsid w:val="00AD5367"/>
     <w:rsid w:val="00AD6A09"/>
     <w:rsid w:val="00AE0DB9"/>
     <w:rsid w:val="00AF09F8"/>
     <w:rsid w:val="00AF2045"/>
     <w:rsid w:val="00B038EE"/>
     <w:rsid w:val="00B0555F"/>
     <w:rsid w:val="00B161F0"/>
     <w:rsid w:val="00B20347"/>
     <w:rsid w:val="00B323FD"/>
     <w:rsid w:val="00B346BA"/>
     <w:rsid w:val="00B349A3"/>
     <w:rsid w:val="00B4624B"/>
     <w:rsid w:val="00B516C4"/>
     <w:rsid w:val="00B54B13"/>
     <w:rsid w:val="00B5648D"/>
     <w:rsid w:val="00B63D2F"/>
     <w:rsid w:val="00B65553"/>
     <w:rsid w:val="00B65B2A"/>
-    <w:rsid w:val="00B70BCD"/>
     <w:rsid w:val="00B85BA5"/>
     <w:rsid w:val="00BA1D35"/>
     <w:rsid w:val="00BA59D5"/>
     <w:rsid w:val="00BB5445"/>
     <w:rsid w:val="00BC0C29"/>
     <w:rsid w:val="00BC0CE6"/>
     <w:rsid w:val="00BC1D47"/>
     <w:rsid w:val="00BD3C32"/>
     <w:rsid w:val="00BE2169"/>
     <w:rsid w:val="00BE2F86"/>
     <w:rsid w:val="00BE5228"/>
     <w:rsid w:val="00BE56B9"/>
     <w:rsid w:val="00BF46F7"/>
     <w:rsid w:val="00C23BD0"/>
     <w:rsid w:val="00C50FEC"/>
     <w:rsid w:val="00C63A52"/>
     <w:rsid w:val="00C66B85"/>
     <w:rsid w:val="00C72F19"/>
-    <w:rsid w:val="00C745FB"/>
     <w:rsid w:val="00C754C1"/>
     <w:rsid w:val="00C85879"/>
     <w:rsid w:val="00C90C43"/>
     <w:rsid w:val="00C91A87"/>
     <w:rsid w:val="00C94D05"/>
     <w:rsid w:val="00CB0DD5"/>
     <w:rsid w:val="00CB2D5D"/>
     <w:rsid w:val="00CB2EC2"/>
     <w:rsid w:val="00CB3D4F"/>
     <w:rsid w:val="00CC6DE5"/>
     <w:rsid w:val="00CD2C54"/>
     <w:rsid w:val="00CD34F0"/>
     <w:rsid w:val="00CE499C"/>
     <w:rsid w:val="00CE4AEB"/>
-    <w:rsid w:val="00CF09EE"/>
     <w:rsid w:val="00CF4EB3"/>
     <w:rsid w:val="00CF7DEF"/>
-    <w:rsid w:val="00D0204C"/>
     <w:rsid w:val="00D02FC2"/>
     <w:rsid w:val="00D04B43"/>
     <w:rsid w:val="00D14EC7"/>
     <w:rsid w:val="00D2016D"/>
     <w:rsid w:val="00D210F4"/>
     <w:rsid w:val="00D24976"/>
     <w:rsid w:val="00D406AC"/>
     <w:rsid w:val="00D41A35"/>
     <w:rsid w:val="00D41A7D"/>
     <w:rsid w:val="00D41C1A"/>
     <w:rsid w:val="00D46A9A"/>
     <w:rsid w:val="00D50C1F"/>
     <w:rsid w:val="00D53DFD"/>
     <w:rsid w:val="00D57474"/>
     <w:rsid w:val="00D61A78"/>
     <w:rsid w:val="00D71665"/>
     <w:rsid w:val="00D755F5"/>
     <w:rsid w:val="00D77AE0"/>
     <w:rsid w:val="00D850A1"/>
     <w:rsid w:val="00D91C6A"/>
     <w:rsid w:val="00D95314"/>
     <w:rsid w:val="00DA02F4"/>
     <w:rsid w:val="00DA132D"/>
     <w:rsid w:val="00DB06DA"/>
     <w:rsid w:val="00DB0D82"/>
@@ -42209,82 +43042,79 @@
     <w:rsid w:val="00E4098D"/>
     <w:rsid w:val="00E44ACA"/>
     <w:rsid w:val="00E539B4"/>
     <w:rsid w:val="00E551FB"/>
     <w:rsid w:val="00E71E11"/>
     <w:rsid w:val="00E75869"/>
     <w:rsid w:val="00E926B5"/>
     <w:rsid w:val="00E96B59"/>
     <w:rsid w:val="00E96E2B"/>
     <w:rsid w:val="00E97284"/>
     <w:rsid w:val="00E97A82"/>
     <w:rsid w:val="00E97E47"/>
     <w:rsid w:val="00EA4516"/>
     <w:rsid w:val="00EA6208"/>
     <w:rsid w:val="00EA6793"/>
     <w:rsid w:val="00EA6F33"/>
     <w:rsid w:val="00EC1BD3"/>
     <w:rsid w:val="00EC394D"/>
     <w:rsid w:val="00EC3D93"/>
     <w:rsid w:val="00EC75CC"/>
     <w:rsid w:val="00EE3F87"/>
     <w:rsid w:val="00EF66CB"/>
     <w:rsid w:val="00F0143E"/>
     <w:rsid w:val="00F11703"/>
     <w:rsid w:val="00F17F8A"/>
-    <w:rsid w:val="00F22C07"/>
-    <w:rsid w:val="00F27B6E"/>
     <w:rsid w:val="00F30E6E"/>
+    <w:rsid w:val="00F31E28"/>
     <w:rsid w:val="00F32710"/>
     <w:rsid w:val="00F33C29"/>
     <w:rsid w:val="00F35A21"/>
     <w:rsid w:val="00F446BC"/>
+    <w:rsid w:val="00F44EFD"/>
     <w:rsid w:val="00F56E1D"/>
-    <w:rsid w:val="00F62981"/>
     <w:rsid w:val="00F670EF"/>
     <w:rsid w:val="00F73AAD"/>
-    <w:rsid w:val="00F73C1C"/>
     <w:rsid w:val="00F85011"/>
     <w:rsid w:val="00F8795E"/>
     <w:rsid w:val="00F9383C"/>
     <w:rsid w:val="00F95451"/>
     <w:rsid w:val="00F96807"/>
     <w:rsid w:val="00FA3325"/>
     <w:rsid w:val="00FA4271"/>
     <w:rsid w:val="00FA5D59"/>
     <w:rsid w:val="00FB73FF"/>
     <w:rsid w:val="00FC03A8"/>
     <w:rsid w:val="00FC0A6F"/>
     <w:rsid w:val="00FD17AF"/>
     <w:rsid w:val="00FD3B0E"/>
     <w:rsid w:val="00FD7A93"/>
     <w:rsid w:val="00FD7FDE"/>
     <w:rsid w:val="00FE0541"/>
     <w:rsid w:val="00FE74E9"/>
     <w:rsid w:val="00FF028E"/>
     <w:rsid w:val="00FF1901"/>
-    <w:rsid w:val="00FF3049"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11A444F0"/>
@@ -43251,50 +44081,73 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B6E51"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B6E51"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B6E51"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00265FCE"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00265FCE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="316619410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="652222474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -43394,51 +44247,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089686152">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*sccahg*_up*MQ..*_gs*MQ..*_ga*MTU3MTcxNDUwOC4xNzc2MDY4MTAy*_ga_EFXW45ME1V*czE3NzYwNjgxMDIkbzEkZzAkdDE3NzYwNjgxMDIkajYwJGwwJGgzNDM2MjE3OTk.&amp;gclid=EAIaIQobChMI94LYn7HqkwMV8oxQBh35ADfbEAAYASAAEgIfF_D_BwE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -43697,69 +44550,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1947</Words>
-  <Characters>11102</Characters>
+  <Words>2072</Words>
+  <Characters>11815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13023</CharactersWithSpaces>
+  <CharactersWithSpaces>13860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dave Watson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>