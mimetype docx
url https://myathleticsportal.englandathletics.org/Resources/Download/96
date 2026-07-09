--- v1 (2026-06-18)
+++ v2 (2026-07-09)
@@ -229,69 +229,113 @@
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="003D6C6A" w:rsidRPr="0047712F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>World Para</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D6C6A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EDD456" w14:textId="77777777" w:rsidR="00032231" w:rsidRPr="00FA58FC" w:rsidRDefault="00032231" w:rsidP="00032231">
+    <w:p w14:paraId="61EDD456" w14:textId="5A36B995" w:rsidR="00032231" w:rsidRPr="00FA58FC" w:rsidRDefault="00032231" w:rsidP="00032231">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total Marks = 85, Pass rate = 68 (80%) </w:t>
+        <w:t xml:space="preserve">Total Marks = </w:t>
+      </w:r>
+      <w:r w:rsidR="00564222">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pass rate = </w:t>
+      </w:r>
+      <w:r w:rsidR="00564222">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (80%) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="646"/>
         <w:gridCol w:w="417"/>
         <w:gridCol w:w="8855"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="1422748B" w14:textId="77777777" w:rsidTr="004D7DD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1200004B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -9476,70 +9520,70 @@
           </w:tcPr>
           <w:p w14:paraId="485AFE19" w14:textId="77777777" w:rsidR="00934F49" w:rsidRPr="00934F49" w:rsidRDefault="00934F49" w:rsidP="00934F49">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934F49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">In the below distance and vertical results cards, please complete the following </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65D2D1BB" w14:textId="77777777" w:rsidR="00934F49" w:rsidRDefault="00934F49" w:rsidP="00934F49">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63C4EC2A" w14:textId="77777777" w:rsidR="00934F49" w:rsidRPr="007367C7" w:rsidRDefault="00934F49" w:rsidP="00934F49">
+          <w:p w14:paraId="63C4EC2A" w14:textId="18D48FA9" w:rsidR="00934F49" w:rsidRPr="007367C7" w:rsidRDefault="00934F49" w:rsidP="00934F49">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007367C7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Distance results card (</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>16</w:t>
+            <w:r w:rsidR="00564222">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="007367C7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> marks)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14A5036B" w14:textId="77777777" w:rsidR="00934F49" w:rsidRPr="007367C7" w:rsidRDefault="00934F49" w:rsidP="00934F49"/>
           <w:p w14:paraId="1980D286" w14:textId="77777777" w:rsidR="00934F49" w:rsidRPr="007367C7" w:rsidRDefault="00934F49" w:rsidP="00934F49">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r w:rsidRPr="007367C7">
               <w:t>Best of 3 trials for each athlete</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E19306C" w14:textId="77777777" w:rsidR="00934F49" w:rsidRPr="007367C7" w:rsidRDefault="00934F49" w:rsidP="00934F49">
             <w:pPr>
@@ -40450,61 +40494,61 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7027D663" w14:textId="77777777" w:rsidR="00934F49" w:rsidRPr="00DF2F2A" w:rsidRDefault="00934F49" w:rsidP="00F32710">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00934F49" w:rsidRPr="00DF2F2A" w:rsidSect="00236AC6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1276" w:left="709" w:header="57" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="026BEE0E" w14:textId="77777777" w:rsidR="00693B5F" w:rsidRDefault="00693B5F" w:rsidP="002B6E51">
+    <w:p w14:paraId="403C5E28" w14:textId="77777777" w:rsidR="008B059A" w:rsidRDefault="008B059A" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="465E8118" w14:textId="77777777" w:rsidR="00693B5F" w:rsidRDefault="00693B5F" w:rsidP="002B6E51">
+    <w:p w14:paraId="5D4E5C7C" w14:textId="77777777" w:rsidR="008B059A" w:rsidRDefault="008B059A" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -40519,61 +40563,61 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605B0477" w14:textId="77777777" w:rsidR="00693B5F" w:rsidRDefault="00693B5F" w:rsidP="002B6E51">
+    <w:p w14:paraId="109ABB5F" w14:textId="77777777" w:rsidR="008B059A" w:rsidRDefault="008B059A" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B6D9A9F" w14:textId="77777777" w:rsidR="00693B5F" w:rsidRDefault="00693B5F" w:rsidP="002B6E51">
+    <w:p w14:paraId="3EDEB7A0" w14:textId="77777777" w:rsidR="008B059A" w:rsidRDefault="008B059A" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D4D2A75" w14:textId="38411406" w:rsidR="00F31E28" w:rsidRDefault="00F31E28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Version 2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -42786,50 +42830,51 @@
     <w:rsid w:val="00490444"/>
     <w:rsid w:val="00492DEE"/>
     <w:rsid w:val="00494827"/>
     <w:rsid w:val="00495DEC"/>
     <w:rsid w:val="00497356"/>
     <w:rsid w:val="004A4C29"/>
     <w:rsid w:val="004A583F"/>
     <w:rsid w:val="004B25A3"/>
     <w:rsid w:val="004B36D6"/>
     <w:rsid w:val="004B6DC6"/>
     <w:rsid w:val="004C61C4"/>
     <w:rsid w:val="004D7DD3"/>
     <w:rsid w:val="004E5D39"/>
     <w:rsid w:val="004E629E"/>
     <w:rsid w:val="004F1196"/>
     <w:rsid w:val="004F32AC"/>
     <w:rsid w:val="00504D14"/>
     <w:rsid w:val="00511159"/>
     <w:rsid w:val="005177F2"/>
     <w:rsid w:val="00521870"/>
     <w:rsid w:val="005265BD"/>
     <w:rsid w:val="00536A0B"/>
     <w:rsid w:val="00551BC7"/>
     <w:rsid w:val="0055229A"/>
     <w:rsid w:val="005526C1"/>
+    <w:rsid w:val="00564222"/>
     <w:rsid w:val="005668F2"/>
     <w:rsid w:val="00571916"/>
     <w:rsid w:val="00577F23"/>
     <w:rsid w:val="00592BA8"/>
     <w:rsid w:val="005A7C50"/>
     <w:rsid w:val="005C4C6B"/>
     <w:rsid w:val="005D4DA4"/>
     <w:rsid w:val="005D7938"/>
     <w:rsid w:val="005D7C84"/>
     <w:rsid w:val="005E13D9"/>
     <w:rsid w:val="005E23E8"/>
     <w:rsid w:val="005F0D75"/>
     <w:rsid w:val="005F22B1"/>
     <w:rsid w:val="005F2DEE"/>
     <w:rsid w:val="00602FAE"/>
     <w:rsid w:val="0060748B"/>
     <w:rsid w:val="0061313F"/>
     <w:rsid w:val="00620DC1"/>
     <w:rsid w:val="0062673F"/>
     <w:rsid w:val="006313FD"/>
     <w:rsid w:val="00631F0E"/>
     <w:rsid w:val="006425A5"/>
     <w:rsid w:val="00656D9C"/>
     <w:rsid w:val="00664BC7"/>
     <w:rsid w:val="006702BC"/>
@@ -42876,50 +42921,51 @@
     <w:rsid w:val="007E1775"/>
     <w:rsid w:val="007E1974"/>
     <w:rsid w:val="007E7D92"/>
     <w:rsid w:val="00803BCA"/>
     <w:rsid w:val="00805721"/>
     <w:rsid w:val="0081582C"/>
     <w:rsid w:val="008163F5"/>
     <w:rsid w:val="00824F49"/>
     <w:rsid w:val="00826B45"/>
     <w:rsid w:val="00830DCF"/>
     <w:rsid w:val="00834438"/>
     <w:rsid w:val="008366AA"/>
     <w:rsid w:val="00841A4D"/>
     <w:rsid w:val="00851158"/>
     <w:rsid w:val="00852DA6"/>
     <w:rsid w:val="008562C8"/>
     <w:rsid w:val="0085754D"/>
     <w:rsid w:val="008579EB"/>
     <w:rsid w:val="008608A4"/>
     <w:rsid w:val="00861C1B"/>
     <w:rsid w:val="00867DA1"/>
     <w:rsid w:val="00875CB4"/>
     <w:rsid w:val="0088358D"/>
     <w:rsid w:val="00887013"/>
     <w:rsid w:val="008912D4"/>
+    <w:rsid w:val="008B059A"/>
     <w:rsid w:val="008B2FD6"/>
     <w:rsid w:val="008B77C1"/>
     <w:rsid w:val="008E7A8E"/>
     <w:rsid w:val="008F174B"/>
     <w:rsid w:val="008F7000"/>
     <w:rsid w:val="00901070"/>
     <w:rsid w:val="00902029"/>
     <w:rsid w:val="00903864"/>
     <w:rsid w:val="00903B91"/>
     <w:rsid w:val="0090586D"/>
     <w:rsid w:val="00906C09"/>
     <w:rsid w:val="00914067"/>
     <w:rsid w:val="00924A09"/>
     <w:rsid w:val="00934310"/>
     <w:rsid w:val="00934F49"/>
     <w:rsid w:val="009415BC"/>
     <w:rsid w:val="00941E3B"/>
     <w:rsid w:val="00946AD8"/>
     <w:rsid w:val="0096113A"/>
     <w:rsid w:val="00982827"/>
     <w:rsid w:val="00983CAB"/>
     <w:rsid w:val="009A3AF7"/>
     <w:rsid w:val="009B5627"/>
     <w:rsid w:val="009C00FC"/>
     <w:rsid w:val="009C1B7A"/>
@@ -42940,50 +42986,51 @@
     <w:rsid w:val="00A3210C"/>
     <w:rsid w:val="00A32EDB"/>
     <w:rsid w:val="00A34B42"/>
     <w:rsid w:val="00A6409A"/>
     <w:rsid w:val="00A667D6"/>
     <w:rsid w:val="00A94730"/>
     <w:rsid w:val="00AA577C"/>
     <w:rsid w:val="00AB31EE"/>
     <w:rsid w:val="00AC1B2B"/>
     <w:rsid w:val="00AC6345"/>
     <w:rsid w:val="00AD2B2C"/>
     <w:rsid w:val="00AD3395"/>
     <w:rsid w:val="00AD4533"/>
     <w:rsid w:val="00AD5367"/>
     <w:rsid w:val="00AD6A09"/>
     <w:rsid w:val="00AE0DB9"/>
     <w:rsid w:val="00AF09F8"/>
     <w:rsid w:val="00AF2045"/>
     <w:rsid w:val="00B038EE"/>
     <w:rsid w:val="00B0555F"/>
     <w:rsid w:val="00B161F0"/>
     <w:rsid w:val="00B20347"/>
     <w:rsid w:val="00B323FD"/>
     <w:rsid w:val="00B346BA"/>
     <w:rsid w:val="00B349A3"/>
+    <w:rsid w:val="00B35B19"/>
     <w:rsid w:val="00B4624B"/>
     <w:rsid w:val="00B516C4"/>
     <w:rsid w:val="00B54B13"/>
     <w:rsid w:val="00B5648D"/>
     <w:rsid w:val="00B63D2F"/>
     <w:rsid w:val="00B65553"/>
     <w:rsid w:val="00B65B2A"/>
     <w:rsid w:val="00B85BA5"/>
     <w:rsid w:val="00BA1D35"/>
     <w:rsid w:val="00BA59D5"/>
     <w:rsid w:val="00BB5445"/>
     <w:rsid w:val="00BC0C29"/>
     <w:rsid w:val="00BC0CE6"/>
     <w:rsid w:val="00BC1D47"/>
     <w:rsid w:val="00BD3C32"/>
     <w:rsid w:val="00BE2169"/>
     <w:rsid w:val="00BE2F86"/>
     <w:rsid w:val="00BE5228"/>
     <w:rsid w:val="00BE56B9"/>
     <w:rsid w:val="00BF46F7"/>
     <w:rsid w:val="00C23BD0"/>
     <w:rsid w:val="00C50FEC"/>
     <w:rsid w:val="00C63A52"/>
     <w:rsid w:val="00C66B85"/>
     <w:rsid w:val="00C72F19"/>