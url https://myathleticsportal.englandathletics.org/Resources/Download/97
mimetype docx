--- v0 (2025-10-13)
+++ v1 (2026-06-18)
@@ -1,10047 +1,8835 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0AB38F1C" w14:textId="66E1AA28" w:rsidR="002B6E51" w:rsidRPr="00A55DCB" w:rsidRDefault="00D91C6A" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="36E29C75" w14:textId="63441D47" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="002B6E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A55DCB">
+      <w:r w:rsidRPr="00DF2F2A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Level 3 Photo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inish Questions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B773529" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D91C6A" w:rsidP="00834438">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question below</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F21" w:rsidRPr="00A55DCB">
+    </w:p>
+    <w:p w14:paraId="0AB38F1C" w14:textId="72C056C0" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D91C6A" w:rsidP="00834438">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A55DCB">
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2F2A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Total marks = </w:t>
       </w:r>
-      <w:r w:rsidR="00852DA6" w:rsidRPr="00A55DCB">
+      <w:r w:rsidR="00852DA6" w:rsidRPr="00DF2F2A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55DCB">
+      <w:r w:rsidRPr="00DF2F2A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pass rate= </w:t>
       </w:r>
-      <w:r w:rsidR="00852DA6" w:rsidRPr="00A55DCB">
+      <w:r w:rsidR="00852DA6" w:rsidRPr="00DF2F2A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="002B6E51" w:rsidRPr="00A55DCB">
+      <w:r w:rsidR="002B6E51" w:rsidRPr="00DF2F2A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (80%)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C20884" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5996EA2C" w14:textId="7F64D879" w:rsidR="00684BCE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00684BCE" w:rsidP="00834438">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00DF2F2A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL QUESTIONS ASSUME </w:t>
       </w:r>
-      <w:r w:rsidR="0061313F" w:rsidRPr="001C3F21">
+      <w:r w:rsidR="0061313F" w:rsidRPr="00DF2F2A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>USE OF THE FINISH LYNX SOFTWARE</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="646"/>
         <w:gridCol w:w="417"/>
         <w:gridCol w:w="7953"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="1422748B" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="1422748B" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1200004B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1200004B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2517FD76" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2517FD76" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1C30ED" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="246364E5" w14:textId="549551E8" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Please put the following steps in order, when acting as chief/referee at a league match that you would undertake for the event</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246364E5" w14:textId="549551E8" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="001C3F21">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="76A47491" w14:textId="77777777" w:rsidTr="00D91C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DDB9B0" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D294976" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7953" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F41A5E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Checking event site/track/equipment</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="76A47491" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="737876DA" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E18D896" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...19 lines deleted...]
-              <w:t>1</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3A39BA59" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="73F41A5E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          </w:tcPr>
+          <w:p w14:paraId="53AEC997" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Checking event site/track/equipment</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Creating a Duty sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="737876DA" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="5234C759" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F747098" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>2</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61106A88" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="53AEC997" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD3D23A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Creating a Duty sheet</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Conducting a briefing for officials in the discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="5234C759" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="39079A22" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD077B9" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...19 lines deleted...]
-              <w:t>3</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="518DDE9B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4DD3D23A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          </w:tcPr>
+          <w:p w14:paraId="4AA1B773" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Conducting a briefing for officials in the discipline</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Reporting to the Meeting Manager / organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="39079A22" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="373BC98E" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B0DEA5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>4</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="635A470A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4AA1B773" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19644871" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Reporting to the Meeting Manager / organiser</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Receiving information/timetable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="373BC98E" w14:textId="77777777" w:rsidTr="00D91C6A">
-[...67 lines deleted...]
-      <w:tr w:rsidR="00D91C6A" w:rsidRPr="001C3F21" w14:paraId="55077955" w14:textId="77777777" w:rsidTr="009C61A3">
+      <w:tr w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A" w14:paraId="55077955" w14:textId="77777777" w:rsidTr="009C61A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="79809600" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRPr="001C3F21" w:rsidRDefault="00D91C6A" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="79809600" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D91C6A" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="2CD60831" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="2CD60831" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB01066" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0BB01066" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7C71DB4A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7C71DB4A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="36F6959A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="36F6959A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,4,1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="295F3753" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="295F3753" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2A051213" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2A051213" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1F932750" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1F932750" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6B57FBAE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="6B57FBAE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,1,3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="5B61FAD4" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="5B61FAD4" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="44DA4165" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="44DA4165" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="040B9C28" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="040B9C28" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4C72638D" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="4C72638D" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,5,3,4,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="7531CBEE" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="7531CBEE" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="58E0725A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="58E0725A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="358FD0A5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="358FD0A5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="69441DA2" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="69441DA2" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,1,4,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C14B46C" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3C14B46C" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="002B6E51">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="655"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8112"/>
+        <w:gridCol w:w="657"/>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="8109"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="679FBEF8" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="679FBEF8" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="015A782B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="015A782B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C0B070" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="06C0B070" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="224B90E4" w14:textId="1E61BC97" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="224B90E4" w14:textId="1E61BC97" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="0032387F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>How long before the meeting would you report in, as chief/referee for a league match</w:t>
             </w:r>
-            <w:r w:rsidR="00D91C6A" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34EF9E7C" w14:textId="23678792" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
+          <w:p w14:paraId="34EF9E7C" w14:textId="23678792" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="0032387F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="146F28B9" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="146F28B9" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="766E0FF6" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="766E0FF6" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="77674D0B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="77674D0B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5103A8CA" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="5103A8CA" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>No specified time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="680C169C" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="680C169C" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="077A04CC" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="077A04CC" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F16B370" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F16B370" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54EECBC5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="54EECBC5" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>30 minutes prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="021D7B3C" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="021D7B3C" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="32CC5AE7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="32CC5AE7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="64C82FE6" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="64C82FE6" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE27E8B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="6EE27E8B" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1 hour prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="627B115B" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="627B115B" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="400D4D17" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="400D4D17" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59535036" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="59535036" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3904D3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="6C3904D3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2 hours prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25ADA783" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="25ADA783" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="002B6E51">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="655"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8112"/>
+        <w:gridCol w:w="657"/>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="8109"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="41CFF45A" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="41CFF45A" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A5A3EC" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="65A5A3EC" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8E83C8" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E8E83C8" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4AA665" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="7F4AA665" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>What things would you include in your briefing as chief/referee, to officials at the start of the day of a league match</w:t>
             </w:r>
-            <w:r w:rsidR="00D91C6A" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00F8795E" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00F8795E" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>4 marks</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C624A79" w14:textId="77F16797" w:rsidR="00F8795E" w:rsidRPr="001C3F21" w:rsidRDefault="00F8795E" w:rsidP="001C3F21">
+          <w:p w14:paraId="5C624A79" w14:textId="77F16797" w:rsidR="00F8795E" w:rsidRPr="00DF2F2A" w:rsidRDefault="00F8795E" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="07E2B051" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="07E2B051" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="61DDE5DA" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="61DDE5DA" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="18C7CF23" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="18C7CF23" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="44623D9E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="44623D9E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Rules the meeting is operating under</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="2A0F92F2" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="2A0F92F2" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E92C5B4" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E92C5B4" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB75FA8" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7FB75FA8" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38DDA4FF" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="38DDA4FF" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Provide a list of refreshments available for officials to choose from</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="6F81CFF4" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="6F81CFF4" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="32850C41" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="32850C41" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3533F840" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3533F840" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="25C7728A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="25C7728A" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Number of copies of start lists / field cards for events/judges</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="44281876" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="44281876" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6213A9D7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6213A9D7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27679405" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="27679405" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA64168" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="4BA64168" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Health &amp; Safety briefing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="44BF81F5" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="44BF81F5" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="513F2D00" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="513F2D00" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAE336F" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7FAE336F" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="58F832BE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="58F832BE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Check officials are comfortable with allocated duties and or if they require support or mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DAFB912" w14:textId="77777777" w:rsidR="00F95451" w:rsidRPr="001C3F21" w:rsidRDefault="00F95451" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1DAFB912" w14:textId="77777777" w:rsidR="00F95451" w:rsidRPr="00DF2F2A" w:rsidRDefault="00F95451" w:rsidP="002B6E51">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54313BB3" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRPr="001C3F21" w:rsidRDefault="00D91C6A" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="54313BB3" w14:textId="77777777" w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D91C6A" w:rsidP="002B6E51">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="419"/>
         <w:gridCol w:w="7948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="2B018BA2" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="2B018BA2" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="265ADE9F" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="265ADE9F" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="071B30C3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="071B30C3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E050034" w14:textId="0F26B44F" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="7E050034" w14:textId="0F26B44F" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>With whom do you need to liaise with before the event gets under way in your role as chief/referee at a league match</w:t>
             </w:r>
-            <w:r w:rsidR="00D91C6A" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00F8795E" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00F8795E" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> mark</w:t>
             </w:r>
-            <w:r w:rsidR="00F8795E" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00F8795E" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="392A68C1" w14:textId="52F7F4A1" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
+          <w:p w14:paraId="392A68C1" w14:textId="52F7F4A1" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="27C20A35" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="27C20A35" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="75567F52" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="75567F52" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="125F52D8" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="125F52D8" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF9EB3A" w14:textId="3F8A23EC" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="00D91C6A" w:rsidP="001C3F21">
+          <w:p w14:paraId="6DF9EB3A" w14:textId="3F8A23EC" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D91C6A" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Chief Timekeeper </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="53C43D70" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="53C43D70" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0E49BA" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5A0E49BA" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="712F406E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="712F406E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC7B053" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="3CC7B053" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Chief Starters Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="36838C0A" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="36838C0A" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A75D0FF" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2A75D0FF" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="04DFA247" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="04DFA247" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="126136E4" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="126136E4" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Field Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="7963B7CF" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="7963B7CF" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA032D9" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6FA032D9" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCB9927" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6FCB9927" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70BF63C7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="70BF63C7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Meeting Manager / Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="0D8A22EF" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="0D8A22EF" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="018F7D69" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="018F7D69" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="78CAC656" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="78CAC656" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1627BCFE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="1627BCFE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Technical Manager (if appointed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="3338C8E9" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="3338C8E9" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076AE951" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="076AE951" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B858EA3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2B858EA3" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBDBE42" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="3DBDBE42" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="05CE786C" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="05CE786C" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="248071CE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="248071CE" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9AB989" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6E9AB989" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="40CCA478" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="40CCA478" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Chief Call Room (if appointed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="654C4D1E" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="654C4D1E" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEE7F21" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5CEE7F21" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44900229" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="44900229" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63AFAB52" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
+          <w:p w14:paraId="63AFAB52" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Start Coordinator/Chief Starter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D591777" w14:textId="04F07282" w:rsidR="00F95451" w:rsidRPr="001C3F21" w:rsidRDefault="00F95451" w:rsidP="001C3F21">
+    <w:p w14:paraId="4D591777" w14:textId="04F07282" w:rsidR="00F95451" w:rsidRPr="00DF2F2A" w:rsidRDefault="00F95451" w:rsidP="00F95451">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="624"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8113"/>
+        <w:gridCol w:w="627"/>
+        <w:gridCol w:w="446"/>
+        <w:gridCol w:w="8109"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="55DB7526" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="55DB7526" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="038F9F8E" w14:textId="2F7AA38B" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="00022800" w:rsidP="001C3F21">
-[...17 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="038F9F8E" w14:textId="2F7AA38B" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="00022800" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37E8C721" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="37E8C721" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7691455F" w14:textId="0186B437" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7691455F" w14:textId="0186B437" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>You are preparing your duties sheet for a league meeting and have been told your team will consist of yourself as Chief plus two. Which of the following combinations of duty would you consider using</w:t>
             </w:r>
-            <w:r w:rsidR="00D91C6A" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D91C6A" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
-            <w:r w:rsidR="00924A09" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="000E117B" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000E117B" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00924A09" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> mark</w:t>
             </w:r>
-            <w:r w:rsidR="000E117B" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000E117B" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00924A09" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38775A99" w14:textId="791FE7CD" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="38775A99" w14:textId="791FE7CD" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="100CEFEA" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="100CEFEA" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2A1D47" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5F2A1D47" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB20AE7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6DB20AE7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="62591F26" w14:textId="2269177A" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="62591F26" w14:textId="2269177A" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Button and Reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="0002EE3E" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="0002EE3E" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5CA831" w14:textId="1BFD9BD7" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B5CA831" w14:textId="1BFD9BD7" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAD44E2" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0CAD44E2" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3846D9" w14:textId="5C235FC7" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6E3846D9" w14:textId="5C235FC7" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reader and Read Operator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="6D4E84D2" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="6D4E84D2" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7A7A4C" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0B7A7A4C" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="74B26ACF" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="74B26ACF" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB86D85" w14:textId="17EBCFA6" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7BB86D85" w14:textId="17EBCFA6" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Button and Read Operator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="240EC5F6" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="240EC5F6" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784A4FB7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="784A4FB7" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E1212E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="55E1212E" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C2CBBC" w14:textId="5F43A3EE" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="38C2CBBC" w14:textId="5F43A3EE" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture Operator and Reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="5C32ED4D" w14:textId="77777777" w:rsidTr="00D91C6A">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="5C32ED4D" w14:textId="77777777" w:rsidTr="00D91C6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="03DAC3A9" w14:textId="5C7552FD" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="03DAC3A9" w14:textId="5C7552FD" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7A90D4BA" w14:textId="0E71928C" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7A90D4BA" w14:textId="0E71928C" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="213DD577" w14:textId="139C9615" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="213DD577" w14:textId="139C9615" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Button and Capture Operator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B6E51" w:rsidRPr="001C3F21" w14:paraId="06FE94D3" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w14:paraId="06FE94D3" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52A29F45" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="52A29F45" w14:textId="77777777" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C50271" w14:textId="6FA0068A" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="43C50271" w14:textId="6FA0068A" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77FB83DC" w14:textId="2E70ADE8" w:rsidR="002B6E51" w:rsidRPr="001C3F21" w:rsidRDefault="002B6E51" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="77FB83DC" w14:textId="2E70ADE8" w:rsidR="002B6E51" w:rsidRPr="00DF2F2A" w:rsidRDefault="002B6E51" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Read Operator and Comms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05EC94DD" w14:textId="1B31983C" w:rsidR="00022800" w:rsidRPr="001C3F21" w:rsidRDefault="00022800" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="05EC94DD" w14:textId="1B31983C" w:rsidR="00022800" w:rsidRPr="00DF2F2A" w:rsidRDefault="00022800" w:rsidP="002B6E51">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="7958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="4F3E2267" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="4F3E2267" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F123109" w14:textId="149267BE" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F123109" w14:textId="149267BE" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60178AAB" w14:textId="4FA2A06A" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="60178AAB" w14:textId="4FA2A06A" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4712CE" w14:textId="51161AFA" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3C4712CE" w14:textId="51161AFA" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Your meeting includes a mixed age 5000m race where you expect lapping to occur. Which of the following actions will you ask your team to do? (</w:t>
             </w:r>
-            <w:r w:rsidR="00B65553" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B65553" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>2 marks</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CB1E228" w14:textId="5D0BE0DD" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7CB1E228" w14:textId="5D0BE0DD" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="6ED667C0" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="6ED667C0" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="51E70E61" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="51E70E61" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1DBA9C5E" w14:textId="77F01F20" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1DBA9C5E" w14:textId="77F01F20" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0D788D" w14:textId="07713044" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1B0D788D" w14:textId="07713044" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Button operator to keep a lap chart of athletes using ‘ticks and crosses’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="272585B7" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="272585B7" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58BA19DA" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="58BA19DA" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3257293C" w14:textId="281F6D8A" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3257293C" w14:textId="281F6D8A" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54D5BFA2" w14:textId="3FE08FAE" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="54D5BFA2" w14:textId="3FE08FAE" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Read operator to keep a lap chart of athletes using ‘ticks and crosses’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="18BA8B89" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="18BA8B89" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="74F5F9C3" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="74F5F9C3" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="65878B7B" w14:textId="767EAE69" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="65878B7B" w14:textId="767EAE69" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFECAE6" w14:textId="3BFE69C2" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1BFECAE6" w14:textId="3BFE69C2" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture operator to ensure head on camera (if available) is set to capture prior to start of race</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="6BA1F8B3" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="6BA1F8B3" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71833CBE" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="71833CBE" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4787C02A" w14:textId="1B7BA55A" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4787C02A" w14:textId="1B7BA55A" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE3EA58" w14:textId="16320C29" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3DE3EA58" w14:textId="16320C29" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture operator to ensure head on camera (if available) is set to capture after the start of race but prior to leading athlete crossing the finish line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4056B260" w14:textId="77777777" w:rsidR="00154ACE" w:rsidRPr="001C3F21" w:rsidRDefault="00154ACE" w:rsidP="001C3F21">
+    <w:p w14:paraId="4056B260" w14:textId="77777777" w:rsidR="00154ACE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00154ACE" w:rsidP="00D24976">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2443F4BA" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3180DD7C" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E26A07" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E096630" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6869C713" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF7A2CB" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AAF2DDF" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324AD7B7" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188864E1" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717EDE7A" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00D24976">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0002677B" w:rsidRPr="001C3F21" w14:paraId="6EC2438C" w14:textId="77777777" w:rsidTr="006425A5">
+      <w:tr w:rsidR="0002677B" w:rsidRPr="00DF2F2A" w14:paraId="6EC2438C" w14:textId="77777777" w:rsidTr="006425A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="657210E6" w14:textId="1881D615" w:rsidR="0002677B" w:rsidRPr="001C3F21" w:rsidRDefault="007A6E3F" w:rsidP="001C3F21">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="657210E6" w14:textId="1881D615" w:rsidR="0002677B" w:rsidRPr="00DF2F2A" w:rsidRDefault="007A6E3F" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="0002677B" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0002677B" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7658DF66" w14:textId="77777777" w:rsidR="0002677B" w:rsidRDefault="0002677B" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4DF5EE42" w14:textId="394840A9" w:rsidR="0002677B" w:rsidRPr="00DF2F2A" w:rsidRDefault="0002677B" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">The meeting manager has decided that the meeting will not be using any of meeting management software tools such as Hytek Meet Manager, Roster or Open Track. You will therefore need to prepare </w:t>
             </w:r>
-            <w:r w:rsidR="006425A5" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="006425A5" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>photo finish</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> files yourself. Which of the following FinishLynx files will you need to prepare in advance</w:t>
             </w:r>
-            <w:r w:rsidR="006425A5" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="006425A5" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (6 marks)</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="242"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2411"/>
         <w:gridCol w:w="2086"/>
         <w:gridCol w:w="1967"/>
         <w:gridCol w:w="1968"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="010B8911" w14:textId="77777777" w:rsidTr="006425A5">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="010B8911" w14:textId="77777777" w:rsidTr="006425A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41CF5502" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="41CF5502" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49FD1341" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="49FD1341" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Must be Created</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD8832D" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="0CD8832D" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>May be Created</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="692D11AA" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="692D11AA" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Not created</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="1CCDD53B" w14:textId="77777777" w:rsidTr="006425A5">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="1CCDD53B" w14:textId="77777777" w:rsidTr="006425A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="329610A4" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="329610A4" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Event file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="420937A6" w14:textId="58202884" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="420937A6" w14:textId="58202884" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="76A8B900" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="76A8B900" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1968" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="41CE277E" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="41CE277E" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="3C5F1E0F" w14:textId="77777777" w:rsidTr="006425A5">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="3C5F1E0F" w14:textId="77777777" w:rsidTr="006425A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7A04B7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1F7A04B7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Schedule file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27139083" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="27139083" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="349BB5A0" w14:textId="64BF296A" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="349BB5A0" w14:textId="64BF296A" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54939244" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="54939244" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="40AD3ECE" w14:textId="77777777" w:rsidTr="006425A5">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="40AD3ECE" w14:textId="77777777" w:rsidTr="006425A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2810F9BF" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2810F9BF" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Wind readings file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2E49D520" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="2E49D520" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="61820411" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="61820411" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1968" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="53E2D90A" w14:textId="14A4C311" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="53E2D90A" w14:textId="14A4C311" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="6223D0A0" w14:textId="77777777" w:rsidTr="006425A5">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="6223D0A0" w14:textId="77777777" w:rsidTr="006425A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514F4D6F" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="514F4D6F" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>People file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5A8B0A" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="6A5A8B0A" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E94F82B" w14:textId="0FDC2ACF" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="2E94F82B" w14:textId="0FDC2ACF" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="240154ED" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="240154ED" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="3F5A00CE" w14:textId="77777777" w:rsidTr="006425A5">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="3F5A00CE" w14:textId="77777777" w:rsidTr="006425A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="130783BD" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="130783BD" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>LIF file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="22559592" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="22559592" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4857C673" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="4857C673" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1968" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6A64FD65" w14:textId="0C63138E" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="6A64FD65" w14:textId="0C63138E" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="7242DFBE" w14:textId="77777777" w:rsidTr="006425A5">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="7242DFBE" w14:textId="77777777" w:rsidTr="006425A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADDB500" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7ADDB500" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Image File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2675BCDC" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="2675BCDC" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDB0124" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="0DDB0124" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25C784EB" w14:textId="4FF1E595" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+          <w:p w14:paraId="25C784EB" w14:textId="4FF1E595" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="247C85A7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
+    <w:p w14:paraId="247C85A7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00D24976">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="521"/>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="7960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C3F21" w:rsidRPr="001C3F21" w14:paraId="3C2AEA1E" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="5B5DC62B" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8FFA60" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="00039079" w14:textId="66A05190" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D851DEE" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="11C58C33" w14:textId="2F65E1BF" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...51 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC554B3" w14:textId="0CC78349" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="007A6E3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If a meeting is using meeting management software such as Hytek Meet Manager, Roster or Open Track to automatically collect and publish race results, what accuracy should you set the PF system to send results to it? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397BBF11" w14:textId="118F52FB" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="007A6E3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3F21" w:rsidRPr="001C3F21" w14:paraId="2B7C7B1E" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="450560F9" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="55645B69" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1BFCB128" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0613B52C" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3788350A" w14:textId="23CA1E64" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1A0D49" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F679D2A" w14:textId="5C278317" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>It depends on the race as determined by TR 19.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3F21" w:rsidRPr="001C3F21" w14:paraId="1A390638" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="01DB37B4" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="618C0051" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="50E893D9" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52F51C22" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7A660F17" w14:textId="48251021" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20453618" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="385DCF01" w14:textId="4835E87C" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">To the hundredth (e.g. 10.01,10.05 etc) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3F21" w:rsidRPr="001C3F21" w14:paraId="2D404386" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="0934BECA" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="18B06179" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E64CCE9" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="41980B3D" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="51F49BCD" w14:textId="057CC381" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="00F40A6A" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3009F625" w14:textId="15E69E49" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">It depends on the frame rate in use in the camera </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3F21" w:rsidRPr="001C3F21" w14:paraId="21C27470" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="4B3A7FD7" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156B3C4E" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="092A6215" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF54C65" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4787FA96" w14:textId="1C15BE18" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5680AEE5" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="002A50C6">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="46A536F7" w14:textId="0B86A3A1" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>To the thousandth (e.g. 10.003, 10.048 etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F1B0B5F" w14:textId="77777777" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4D3E6311" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="3FAF00AD" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="3FAF00AD" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0E34EE" w14:textId="4982BF24" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="00674A02" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F0E34EE" w14:textId="4982BF24" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="00674A02" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="006425A5" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="006425A5" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5C4D7B" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Please provide the relevant rule number for question 8 (1 mark)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5F118F30" w14:textId="41B05B34" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="1D4EB17A" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="1D4EB17A" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="37B9B754" w14:textId="3EFC2D6D" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="37B9B754" w14:textId="3EFC2D6D" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABADA1E" w14:textId="426F32C9" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6ABADA1E" w14:textId="426F32C9" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17C07DFC" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="17C07DFC" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="7958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="4937B714" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="4937B714" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6BEE12" w14:textId="70922CF3" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00674A02" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1D6BEE12" w14:textId="70922CF3" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00674A02" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B95B0F" w14:textId="08511076" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="73B95B0F" w14:textId="08511076" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2F2EE5" w14:textId="6BACADA5" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>How often must a photo finish camera be tested and have a certificate of accuracy issued? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E7370D" w14:textId="0DD0A5B4" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="28E7370D" w14:textId="0DD0A5B4" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="5FF2F606" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="5FF2F606" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="17DDA1D8" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17DDA1D8" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="79774D6F" w14:textId="5098FAE2" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="79774D6F" w14:textId="5098FAE2" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E47B4E1" w14:textId="76B2B652" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3E47B4E1" w14:textId="76B2B652" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Every year</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="3AC264BE" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="3AC264BE" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B29BB38" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2B29BB38" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06D53FAA" w14:textId="2C96AAF8" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="06D53FAA" w14:textId="2C96AAF8" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="728D88B4" w14:textId="410963A5" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="728D88B4" w14:textId="410963A5" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Every second year</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="26F9C97E" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="26F9C97E" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBE4229" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4FBE4229" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9F9089" w14:textId="7B0025FD" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E9F9089" w14:textId="7B0025FD" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="614B75F9" w14:textId="20409486" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="614B75F9" w14:textId="20409486" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Every 4 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="04C7C574" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="04C7C574" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159F81CC" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="159F81CC" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57B3C029" w14:textId="50FD046C" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="57B3C029" w14:textId="50FD046C" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A735CD" w14:textId="688E9B83" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17A735CD" w14:textId="688E9B83" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="004F1196">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Every 10 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E4818C3" w14:textId="5E14D7B6" w:rsidR="00F95451" w:rsidRPr="001C3F21" w:rsidRDefault="00F95451" w:rsidP="001C3F21">
+    <w:p w14:paraId="2E4818C3" w14:textId="5E14D7B6" w:rsidR="00F95451" w:rsidRPr="00DF2F2A" w:rsidRDefault="00F95451" w:rsidP="00F95451">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="12156AB6" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="12156AB6" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="053D6505" w14:textId="564ED0C2" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="053D6505" w14:textId="564ED0C2" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00B038EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B038EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5934C7" w14:textId="371F145C" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide the relevant rule number for question </w:t>
             </w:r>
-            <w:r w:rsidR="000E1F75" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000E1F75" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3C4A8677" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="476521DB" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="476521DB" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAB75AC" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5AAB75AC" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECE321B" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7ECE321B" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B97D58A" w14:textId="77777777" w:rsidR="0011617A" w:rsidRPr="001C3F21" w:rsidRDefault="0011617A" w:rsidP="001C3F21">
+    <w:p w14:paraId="6A5B065B" w14:textId="77777777" w:rsidR="00400A50" w:rsidRPr="00DF2F2A" w:rsidRDefault="00400A50" w:rsidP="006425A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC8698E" w14:textId="77777777" w:rsidR="0011617A" w:rsidRPr="00DF2F2A" w:rsidRDefault="0011617A" w:rsidP="00F95451">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF30730" w14:textId="77777777" w:rsidR="0011617A" w:rsidRPr="00DF2F2A" w:rsidRDefault="0011617A" w:rsidP="00F95451">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B97D58A" w14:textId="77777777" w:rsidR="0011617A" w:rsidRPr="00DF2F2A" w:rsidRDefault="0011617A" w:rsidP="00F95451">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="524"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="7957"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="2833A650" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="2833A650" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A24DF07" w14:textId="2874ADAC" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="000E1F75" w:rsidP="001C3F21">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7A24DF07" w14:textId="2874ADAC" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="000E1F75" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61F1D6FE" w14:textId="3FB857FE" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="61F1D6FE" w14:textId="3FB857FE" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7957" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="0408B1C3" w14:textId="1E14705C" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>What is the minimum frame rate acceptable for a photo finish system UK meeting (that is not a World Rankings Competition/International Meeting)? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D1AF02" w14:textId="63B58097" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="15D1AF02" w14:textId="63B58097" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="770F9F51" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="770F9F51" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="069ED8C2" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="069ED8C2" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="60800295" w14:textId="738D1656" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="60800295" w14:textId="738D1656" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="29EFFED3" w14:textId="03971CC3" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="29EFFED3" w14:textId="03971CC3" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1000 frames/sec</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="042BCF75" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="042BCF75" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2D9DEF" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4B2D9DEF" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5FEF3F" w14:textId="16EE332A" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D5FEF3F" w14:textId="16EE332A" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="546A1170" w14:textId="57371F82" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="546A1170" w14:textId="57371F82" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10,000 frames/sec</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="0222710A" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="0222710A" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E69F42C" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0E69F42C" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC25FD9" w14:textId="3010C533" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1FC25FD9" w14:textId="3010C533" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE3BEFA" w14:textId="78C0A0AE" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7EE3BEFA" w14:textId="78C0A0AE" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00422141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100 frames/sec</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71906FE7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="71906FE7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="40725B81" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="40725B81" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A38C399" w14:textId="25A6A949" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4A38C399" w14:textId="25A6A949" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000E1F75" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000E1F75" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB48F82" w14:textId="2ACDFFF1" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Please provide the relevant rule number for question 1</w:t>
             </w:r>
-            <w:r w:rsidR="000E1F75" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000E1F75" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FF260A4" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6FF260A4" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="1266A6DB" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="1266A6DB" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2D3B4D" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E2D3B4D" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2848F834" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2848F834" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A967CA7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0A967CA7" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001768DB" w:rsidRPr="001C3F21" w14:paraId="5101CAED" w14:textId="77777777" w:rsidTr="00585746">
+      <w:tr w:rsidR="001768DB" w:rsidRPr="00DF2F2A" w14:paraId="5101CAED" w14:textId="77777777" w:rsidTr="00585746">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="351194AE" w14:textId="755DE3E2" w:rsidR="001768DB" w:rsidRPr="001C3F21" w:rsidRDefault="000E1F75" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="351194AE" w14:textId="755DE3E2" w:rsidR="001768DB" w:rsidRPr="00DF2F2A" w:rsidRDefault="000E1F75" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="001768DB" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="001768DB" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E81B4CB" w14:textId="2A9F4E83" w:rsidR="001768DB" w:rsidRPr="00DF2F2A" w:rsidRDefault="001768DB" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>The outdoor meeting you are operating at today has sprint races and you have been asked by the Chief to check the position of the wind gauge. Where should it be placed for the following races</w:t>
             </w:r>
-            <w:r w:rsidR="006425A5" w:rsidRPr="001C3F21">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="006425A5" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...24 lines deleted...]
-              <w:t>s)</w:t>
+              </w:rPr>
+              <w:t>? (4 Marks)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F260F39" w14:textId="463CDCDB" w:rsidR="00286146" w:rsidRPr="001C3F21" w:rsidRDefault="00286146" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5F260F39" w14:textId="463CDCDB" w:rsidR="00286146" w:rsidRPr="00DF2F2A" w:rsidRDefault="00286146" w:rsidP="001768DB">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8424" w:type="dxa"/>
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblW w:w="8991" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1560"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2187"/>
+        <w:gridCol w:w="1477"/>
+        <w:gridCol w:w="1610"/>
+        <w:gridCol w:w="1610"/>
+        <w:gridCol w:w="2253"/>
+        <w:gridCol w:w="2041"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w14:paraId="28D6C22F" w14:textId="60FFFBB7" w:rsidTr="001C3F21">
+      <w:tr w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w14:paraId="28D6C22F" w14:textId="60FFFBB7" w:rsidTr="00924A09">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="1477" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AABFBA6" w14:textId="16B3C12C" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Race</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="1610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E2035F" w14:textId="4B3A30D3" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="003877A7" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">30m </w:t>
             </w:r>
-            <w:r w:rsidR="00875CB4" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00875CB4" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>from the finish line</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="1610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A814ED" w14:textId="7E435EE0" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="0085754D" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>50m from the finish line</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02379188" w14:textId="3105DFFD" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="0085754D" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>On the infield adjacent to lane 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57687CBC" w14:textId="1E599A47" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="0085754D" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>On the outfield adjacent to the outside lane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w14:paraId="2248A51C" w14:textId="77F89A46" w:rsidTr="001C3F21">
+      <w:tr w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w14:paraId="2248A51C" w14:textId="77F89A46" w:rsidTr="00924A09">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1477" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="51E44C42" w14:textId="2E2076DB" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="003877A7" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="51E44C42" w14:textId="6995DBBF" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="003877A7" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Snr M </w:t>
             </w:r>
-            <w:r w:rsidR="00DB06DA" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00DB06DA" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00EA6F33" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EA6F33" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">0m </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4E5FE3" w14:textId="0C916940" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="00D50C1F" w:rsidP="001C3F21">
+          <w:p w14:paraId="3E4E5FE3" w14:textId="0C916940" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC14E1F" w14:textId="77777777" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="00D50C1F" w:rsidP="001C3F21">
+          <w:p w14:paraId="5FC14E1F" w14:textId="77777777" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="15DEE01E" w14:textId="3C93C8F6" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="00D50C1F" w:rsidP="001C3F21">
+          <w:p w14:paraId="15DEE01E" w14:textId="3C93C8F6" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-            <w:tcW w:w="2187" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="17435E2D" w14:textId="77777777" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="00D50C1F" w:rsidP="001C3F21">
+          <w:p w14:paraId="17435E2D" w14:textId="77777777" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w14:paraId="77274E7D" w14:textId="7052CE4C" w:rsidTr="001C3F21">
+      <w:tr w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w14:paraId="77274E7D" w14:textId="7052CE4C" w:rsidTr="00924A09">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="1477" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F2DE37" w14:textId="56368A80" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="005265BD" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Snr W 60mH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B43C2EB" w14:textId="51A8DBD6" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="00D50C1F" w:rsidP="001C3F21">
+            <w:tcW w:w="1610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B43C2EB" w14:textId="51A8DBD6" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="11996A2B" w14:textId="4134BD59" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="00D50C1F" w:rsidP="001C3F21">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11996A2B" w14:textId="4134BD59" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="458AC152" w14:textId="417F7499" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="00D50C1F" w:rsidP="001C3F21">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="458AC152" w14:textId="417F7499" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="33C13B76" w14:textId="77777777" w:rsidR="00D50C1F" w:rsidRPr="001C3F21" w:rsidRDefault="00D50C1F" w:rsidP="001C3F21">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C13B76" w14:textId="77777777" w:rsidR="00D50C1F" w:rsidRPr="00DF2F2A" w:rsidRDefault="00D50C1F" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005265BD" w:rsidRPr="001C3F21" w14:paraId="7AD7DF0E" w14:textId="77777777" w:rsidTr="001C3F21">
+      <w:tr w:rsidR="005265BD" w:rsidRPr="00DF2F2A" w14:paraId="7AD7DF0E" w14:textId="77777777" w:rsidTr="00924A09">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1477" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="17FDE2EB" w14:textId="7E1F7757" w:rsidR="005265BD" w:rsidRPr="001C3F21" w:rsidRDefault="005265BD" w:rsidP="001C3F21">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17FDE2EB" w14:textId="3F226E38" w:rsidR="005265BD" w:rsidRPr="00DF2F2A" w:rsidRDefault="005265BD" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>U1</w:t>
+            </w:r>
+            <w:r w:rsidR="00135D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00D755F5" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">B </w:t>
             </w:r>
-            <w:r w:rsidR="00B20347" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B20347" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>80mH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="01F7091F" w14:textId="77777777" w:rsidR="005265BD" w:rsidRPr="001C3F21" w:rsidRDefault="005265BD" w:rsidP="001C3F21">
+          <w:p w14:paraId="01F7091F" w14:textId="77777777" w:rsidR="005265BD" w:rsidRPr="00DF2F2A" w:rsidRDefault="005265BD" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7D25A321" w14:textId="51A21769" w:rsidR="005265BD" w:rsidRPr="001C3F21" w:rsidRDefault="005265BD" w:rsidP="001C3F21">
+          <w:p w14:paraId="7D25A321" w14:textId="51A21769" w:rsidR="005265BD" w:rsidRPr="00DF2F2A" w:rsidRDefault="005265BD" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="27F02406" w14:textId="56067ACE" w:rsidR="005265BD" w:rsidRPr="001C3F21" w:rsidRDefault="005265BD" w:rsidP="001C3F21">
+          <w:p w14:paraId="27F02406" w14:textId="56067ACE" w:rsidR="005265BD" w:rsidRPr="00DF2F2A" w:rsidRDefault="005265BD" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-            <w:tcW w:w="2187" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="42A2CE79" w14:textId="77777777" w:rsidR="005265BD" w:rsidRPr="001C3F21" w:rsidRDefault="005265BD" w:rsidP="001C3F21">
+          <w:p w14:paraId="42A2CE79" w14:textId="77777777" w:rsidR="005265BD" w:rsidRPr="00DF2F2A" w:rsidRDefault="005265BD" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00436499" w:rsidRPr="001C3F21" w14:paraId="59663B7E" w14:textId="77777777" w:rsidTr="001C3F21">
+      <w:tr w:rsidR="00436499" w:rsidRPr="00DF2F2A" w14:paraId="59663B7E" w14:textId="77777777" w:rsidTr="00924A09">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="6B66BE74" w14:textId="77777777" w:rsidR="00436499" w:rsidRPr="001C3F21" w:rsidRDefault="00436499" w:rsidP="001C3F21">
+            <w:tcW w:w="1477" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4889D96B" w14:textId="2854BFB7" w:rsidR="00436499" w:rsidRPr="00DF2F2A" w:rsidRDefault="00DB06DA" w:rsidP="00CD0352">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>U1</w:t>
+            </w:r>
+            <w:r w:rsidR="00135D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>W 200m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B66BE74" w14:textId="77777777" w:rsidR="00436499" w:rsidRPr="00DF2F2A" w:rsidRDefault="00436499" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="5FA54726" w14:textId="22C5F91F" w:rsidR="00436499" w:rsidRPr="001C3F21" w:rsidRDefault="00436499" w:rsidP="001C3F21">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA54726" w14:textId="22C5F91F" w:rsidR="00436499" w:rsidRPr="00DF2F2A" w:rsidRDefault="00436499" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="62A762EE" w14:textId="52690A89" w:rsidR="00436499" w:rsidRPr="001C3F21" w:rsidRDefault="00436499" w:rsidP="001C3F21">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A762EE" w14:textId="52690A89" w:rsidR="00436499" w:rsidRPr="00DF2F2A" w:rsidRDefault="00436499" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="4A8B3467" w14:textId="77777777" w:rsidR="00436499" w:rsidRPr="001C3F21" w:rsidRDefault="00436499" w:rsidP="001C3F21">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8B3467" w14:textId="77777777" w:rsidR="00436499" w:rsidRPr="00DF2F2A" w:rsidRDefault="00436499" w:rsidP="00CD0352">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A1E38D1" w14:textId="5E007096" w:rsidR="007A2A5B" w:rsidRPr="001C3F21" w:rsidRDefault="007A2A5B" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1A1E38D1" w14:textId="5E007096" w:rsidR="007A2A5B" w:rsidRPr="00DF2F2A" w:rsidRDefault="007A2A5B" w:rsidP="006425A5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="11FAC896" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="11FAC896" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A0E327" w14:textId="6B4B3C90" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="000E1F75" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="41A0E327" w14:textId="6B4B3C90" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="000E1F75" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="006425A5" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="006425A5" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="5437257C" w14:textId="3E80F098" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide the relevant rule number for question </w:t>
             </w:r>
-            <w:r w:rsidR="000E1F75" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="000E1F75" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="62A5E97A" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006425A5" w:rsidRPr="001C3F21" w14:paraId="6D201B40" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w14:paraId="6D201B40" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEDDF1C" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5CEDDF1C" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C950CFD" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2C950CFD" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B2F5370" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5B2F5370" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="006425A5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="643"/>
         <w:gridCol w:w="673"/>
         <w:gridCol w:w="7700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="0EC8F8A2" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="0EC8F8A2" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77369123" w14:textId="22A5979D" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="001E44C8" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="77369123" w14:textId="22A5979D" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="001E44C8" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00924A09" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AAF1B10" w14:textId="1C308BF3" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1AAF1B10" w14:textId="1C308BF3" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D45D89F" w14:textId="77777777" w:rsidR="00924A09" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4AADF626" w14:textId="44A84A50" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>The 400m men’s race has a visually impaired runner, with a guide and the start list shows the guide starting in lane 3 and the athlete in lane 4.  Other (not visually impaired) competitors line up in lanes 1, 2 and 5. When the race finishes, the visually impaired competitor finishes in lane 3, ahead of his guide runner. Do you … (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AADF626" w14:textId="44A84A50" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="001C3F21">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="79405C5F" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="79405C5F" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="386DA22B" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="386DA22B" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF716BF" w14:textId="036AEF5E" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4EF716BF" w14:textId="036AEF5E" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78308A8E" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="78308A8E" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Disqualify the athlete for not finishing in his lane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="6239E81F" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="6239E81F" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6C414268" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6C414268" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3524B334" w14:textId="60F32E3A" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3524B334" w14:textId="60F32E3A" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFBB41F" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5BFBB41F" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Record a valid time for the athlete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14E0CC48" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="14E0CC48" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="23491DB2" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="23491DB2" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15BF605F" w14:textId="58B5505B" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="001E44C8" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="15BF605F" w14:textId="58B5505B" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="001E44C8" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00924A09" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E0D29C" w14:textId="20CA4DB4" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Please provide the relevant rule number for question 1</w:t>
             </w:r>
-            <w:r w:rsidR="001E44C8" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="001E44C8" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="70FC8A0E" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="7C2B73F3" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="7C2B73F3" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4704EAA3" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4704EAA3" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="22AA592A" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="22AA592A" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A8DE83B" w14:textId="77777777" w:rsidR="00DF2F2A" w:rsidRPr="001C3F21" w:rsidRDefault="00DF2F2A" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1B9E3428" w14:textId="77777777" w:rsidR="00924A09" w:rsidRDefault="00924A09" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55AD8E31" w14:textId="77777777" w:rsidR="00DF2F2A" w:rsidRDefault="00DF2F2A" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8DE83B" w14:textId="77777777" w:rsidR="00DF2F2A" w:rsidRPr="00DF2F2A" w:rsidRDefault="00DF2F2A" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="673"/>
         <w:gridCol w:w="7698"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="0E690091" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="0E690091" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7055BAB0" w14:textId="311A5056" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00E551FB" w:rsidP="001C3F21">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7055BAB0" w14:textId="311A5056" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00E551FB" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00924A09" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0784FD54" w14:textId="460BE790" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0784FD54" w14:textId="460BE790" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276B462A" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="276B462A" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>If the guide had finished in front of the athlete, would you … (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F73997" w14:textId="66E40F6D" w:rsidR="004E629E" w:rsidRPr="001C3F21" w:rsidRDefault="004E629E" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="13F73997" w14:textId="66E40F6D" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="58B32A89" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="58B32A89" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="149A3CE5" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="149A3CE5" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4782AE" w14:textId="23E7F477" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6D4782AE" w14:textId="23E7F477" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7698" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6D3C67" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B6D3C67" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Disqualify the athlete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="2E9D9984" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="2E9D9984" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4557A05F" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4557A05F" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C73B1FE" w14:textId="7C1ED17D" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6C73B1FE" w14:textId="7C1ED17D" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D805084" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D805084" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Record a valid time for the athlete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CFD5649" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="001C3F21" w:rsidRDefault="006425A5" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="6CFD5649" w14:textId="77777777" w:rsidR="006425A5" w:rsidRPr="00DF2F2A" w:rsidRDefault="006425A5" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="8471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="12F7A888" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="12F7A888" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="458EC499" w14:textId="391B4E32" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00E551FB" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="458EC499" w14:textId="391B4E32" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00E551FB" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00924A09" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="237FF067" w14:textId="27AF6C3A" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Please provide the relevant rule number for question 1</w:t>
             </w:r>
-            <w:r w:rsidR="00E551FB" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E551FB" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0641521C" w14:textId="64846A44" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="0ABD9695" w14:textId="77777777" w:rsidTr="00A556DF">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="0ABD9695" w14:textId="77777777" w:rsidTr="00A556DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="42093143" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="42093143" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="75B3B898" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="75B3B898" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A556DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3393BB8C" w14:textId="77777777" w:rsidR="00924A09" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3393BB8C" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="509"/>
+        <w:gridCol w:w="524"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="7962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="235A0DD4" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="235A0DD4" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E578740" w14:textId="77DE81F7" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="003F0D91" w:rsidP="001C3F21">
-[...17 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4E578740" w14:textId="77DE81F7" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="003F0D91" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00924A09" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00924A09" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC563F5" w14:textId="26AF4BCC" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7BC563F5" w14:textId="26AF4BCC" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="35137610" w14:textId="76111668" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">You are the Capture Operator at an outdoor event. It is a bright sunny day dispersed with cloudy periods. How would you adjust the camera settings if the sun goes in just before a race starts? </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t>(Select all that apply) (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E98B4B9" w14:textId="504DEC78" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5E98B4B9" w14:textId="504DEC78" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="6973AC79" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="6973AC79" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2275439D" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2275439D" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="50D131B7" w14:textId="0EEC8349" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="50D131B7" w14:textId="0EEC8349" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="046D2010" w14:textId="2FEADF8C" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="046D2010" w14:textId="2FEADF8C" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ensure that auto iris is selected</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="4A36175F" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="4A36175F" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7950B383" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7950B383" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15AC93AC" w14:textId="07AFAB71" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="15AC93AC" w14:textId="07AFAB71" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18A9EEAD" w14:textId="608EDC7E" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="18A9EEAD" w14:textId="608EDC7E" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ensure that auto iris is not selected and manually open the iris</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="0341E610" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="0341E610" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E66D164" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2E66D164" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="182B7E04" w14:textId="2803A1E7" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="182B7E04" w14:textId="2803A1E7" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="578E2583" w14:textId="63ADB76C" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="578E2583" w14:textId="63ADB76C" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ensure that auto iris is not selected and manually close the iris</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="55803F84" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="55803F84" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C48B6CD" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5C48B6CD" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1223B4A1" w14:textId="397BC531" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1223B4A1" w14:textId="397BC531" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED53C89" w14:textId="1A62886C" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7ED53C89" w14:textId="1A62886C" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reduce the frame rate of the camera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="172C4982" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="172C4982" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8F18EA" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5F8F18EA" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0061A323" w14:textId="6C99B3AE" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0061A323" w14:textId="6C99B3AE" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBC1988" w14:textId="51185713" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3CBC1988" w14:textId="51185713" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Increase the frame rate of the camera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="1459DD89" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="1459DD89" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D492629" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D492629" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFCE48B" w14:textId="0FBBA8D8" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6BFCE48B" w14:textId="0FBBA8D8" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD89F08" w14:textId="2DD14474" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5FD89F08" w14:textId="2DD14474" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Increase the brightness setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A09" w:rsidRPr="001C3F21" w14:paraId="27300B0B" w14:textId="77777777" w:rsidTr="00924A09">
+      <w:tr w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w14:paraId="27300B0B" w14:textId="77777777" w:rsidTr="00924A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="28C50210" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="28C50210" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="41C13E22" w14:textId="6A49B581" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="41C13E22" w14:textId="6A49B581" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7972A6" w14:textId="503BD3BB" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D7972A6" w14:textId="503BD3BB" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="004661B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Decrease the brightness setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="202D5FA3" w14:textId="77777777" w:rsidR="00446197" w:rsidRPr="001C3F21" w:rsidRDefault="00446197" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="202D5FA3" w14:textId="77777777" w:rsidR="00446197" w:rsidRPr="00DF2F2A" w:rsidRDefault="00446197" w:rsidP="00F56E1D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="7952"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="69EE8708" w14:textId="77777777" w:rsidTr="00F670EF">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="69EE8708" w14:textId="77777777" w:rsidTr="00F670EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5911A54D" w14:textId="355DC007" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="003F0D91" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5911A54D" w14:textId="355DC007" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="003F0D91" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C8DDF9" w14:textId="0F467D48" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="06C8DDF9" w14:textId="0F467D48" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7952" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="235E0C1A" w14:textId="1E636E45" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
+          </w:tcPr>
+          <w:p w14:paraId="235E0C1A" w14:textId="1E636E45" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>You are the Read Operator at an outdoor event, where the lighting conditions have been excellent all day with bright sunshine. As the afternoon progresses, you notice that for the race you have just opened, the shadow of the stand enclosure has coming across the track making lanes 8 – 4 noticeably darker at the finish line and hence difficult to see.  What changes will you make to the picture to make it more readable?  (Select all that apply) (2 marks)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62F847FC" w14:textId="02CA6B70" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
+          <w:p w14:paraId="62F847FC" w14:textId="02CA6B70" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="1BE7C09E" w14:textId="77777777" w:rsidTr="00F670EF">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="1BE7C09E" w14:textId="77777777" w:rsidTr="00F670EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="24766971" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="24766971" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBF1ABD" w14:textId="14FF629A" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7EBF1ABD" w14:textId="14FF629A" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0471C6E4" w14:textId="0150F8CD" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0471C6E4" w14:textId="0150F8CD" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Change the frame rate of the picture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="031A497F" w14:textId="77777777" w:rsidTr="00F670EF">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="031A497F" w14:textId="77777777" w:rsidTr="00F670EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB608F9" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3FB608F9" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24D5322F" w14:textId="6DB7D011" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="24D5322F" w14:textId="6DB7D011" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21F3052D" w14:textId="1A6572DE" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="21F3052D" w14:textId="1A6572DE" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Increase the Contrast in the Image/ adjustment tab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="07565AC6" w14:textId="77777777" w:rsidTr="00F670EF">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="07565AC6" w14:textId="77777777" w:rsidTr="00F670EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE6505A" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4EE6505A" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="22823ED1" w14:textId="45830868" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="22823ED1" w14:textId="45830868" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="79B09BCF" w14:textId="112F943E" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="79B09BCF" w14:textId="112F943E" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Click on the (yellow) ‘Quick Adjustment’ button at the top of the image screen to brighten the picture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="6A08FAD8" w14:textId="77777777" w:rsidTr="00F670EF">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="6A08FAD8" w14:textId="77777777" w:rsidTr="00F670EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09529C53" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="09529C53" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E51A1A" w14:textId="74A56CFA" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="16E51A1A" w14:textId="74A56CFA" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E270573" w14:textId="7C8A4A18" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6E270573" w14:textId="7C8A4A18" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00446197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Adjust the Gamma in the Image/adjustment tab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2909DB56" w14:textId="77777777" w:rsidR="004E629E" w:rsidRPr="001C3F21" w:rsidRDefault="004E629E" w:rsidP="001C3F21">
+    <w:p w14:paraId="534ABB85" w14:textId="2BB837AE" w:rsidR="00BA59D5" w:rsidRPr="00DF2F2A" w:rsidRDefault="00BA59D5" w:rsidP="00BA59D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05506A48" w14:textId="77777777" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00BA59D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBAC5DF" w14:textId="77777777" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00BA59D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C87949" w14:textId="77777777" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00BA59D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C184DE0" w14:textId="77777777" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00BA59D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8B9FA9" w14:textId="77777777" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00BA59D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60ADCA97" w14:textId="77777777" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00BA59D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2909DB56" w14:textId="77777777" w:rsidR="004E629E" w:rsidRPr="00DF2F2A" w:rsidRDefault="004E629E" w:rsidP="00BA59D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="7950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="37AAA989" w14:textId="77777777" w:rsidTr="008B77C1">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="37AAA989" w14:textId="77777777" w:rsidTr="008B77C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4474C616" w14:textId="157864A1" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="003F0D91" w:rsidP="001C3F21">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4474C616" w14:textId="157864A1" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="003F0D91" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2C4EC9" w14:textId="715816A8" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5E2C4EC9" w14:textId="715816A8" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F731559" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
+          </w:tcPr>
+          <w:p w14:paraId="64D76E2D" w14:textId="38406887" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00EA6793">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>As Chief Photo Finish Judge, what would you do if the Capture Operator reported there was no start signal received? (3 marks)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64D76E2D" w14:textId="38406887" w:rsidR="001C3F21" w:rsidRPr="001C3F21" w:rsidRDefault="001C3F21" w:rsidP="001C3F21">
-[...10 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="50F5DC8C" w14:textId="77777777" w:rsidTr="008B77C1">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="50F5DC8C" w14:textId="77777777" w:rsidTr="008B77C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="04D30AA6" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="04D30AA6" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2936C9E8" w14:textId="4EE01002" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2936C9E8" w14:textId="4EE01002" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="35EC9AA8" w14:textId="3C2CE02F" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="35EC9AA8" w14:textId="3C2CE02F" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Get timekeepers times and pass handwritten copy to results team </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="4A87E350" w14:textId="77777777" w:rsidTr="008B77C1">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="4A87E350" w14:textId="77777777" w:rsidTr="008B77C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C670C6C" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1C670C6C" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="031AC593" w14:textId="2F4C47B1" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="031AC593" w14:textId="2F4C47B1" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="351A3C4B" w14:textId="20A1363B" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="351A3C4B" w14:textId="20A1363B" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Open the next race as you cannot give electronic times</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="6FB5C812" w14:textId="77777777" w:rsidTr="008B77C1">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="6FB5C812" w14:textId="77777777" w:rsidTr="008B77C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="14C568F8" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="14C568F8" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A284B47" w14:textId="38544AC6" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5A284B47" w14:textId="38544AC6" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="56DCCD1D" w14:textId="63AA3B7D" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="56DCCD1D" w14:textId="63AA3B7D" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ensure all athletes finishing the race are captured by PF team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="21EB7202" w14:textId="77777777" w:rsidTr="008B77C1">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="21EB7202" w14:textId="77777777" w:rsidTr="008B77C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD115CE" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0BD115CE" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC94204" w14:textId="7458C02B" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2BC94204" w14:textId="7458C02B" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62F66772" w14:textId="14B9243F" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="62F66772" w14:textId="14B9243F" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Apply Timekeepers manual time for the winner and then read all other athletes as normal, ensuring all times are returned to 1/100s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="566AB3E1" w14:textId="77777777" w:rsidTr="008B77C1">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="566AB3E1" w14:textId="77777777" w:rsidTr="008B77C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6E9F4E" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3F6E9F4E" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1830ADB3" w14:textId="6F3E2DC4" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1830ADB3" w14:textId="6F3E2DC4" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E845983" w14:textId="1DB045B4" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E845983" w14:textId="1DB045B4" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Apply Timekeepers manual time for the winner and then read all other athletes as normal, ensuring all times are returned to 1/10s.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="38AA9CBB" w14:textId="77777777" w:rsidTr="008B77C1">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="38AA9CBB" w14:textId="77777777" w:rsidTr="008B77C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="315B8D29" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="315B8D29" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19255308" w14:textId="11E24AC8" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="19255308" w14:textId="11E24AC8" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47EF0BF5" w14:textId="0E6EC271" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="47EF0BF5" w14:textId="0E6EC271" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="003E3C7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Inform start team no signal was received and ask for test start prior to next race.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E9B8C11" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="001C3F21" w:rsidRDefault="00924A09" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="6E9B8C11" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00DF2F2A" w:rsidRDefault="00924A09" w:rsidP="00A136CA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="520"/>
+        <w:gridCol w:w="524"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="2BE49BE9" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="2BE49BE9" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBDC62E" w14:textId="147901D4" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="003F0D91" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4CBDC62E" w14:textId="147901D4" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="003F0D91" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="427A928F" w14:textId="6D530087" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="427A928F" w14:textId="6D530087" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F422D9F" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00A136CA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>In a 4x800m relay you have been asked to provide split times for each leg. What do you need to remind the button operator to do at each changeover? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73555682" w14:textId="265197DF" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="73555682" w14:textId="265197DF" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00A136CA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="3AFFC4C0" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="3AFFC4C0" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7842B147" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7842B147" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3DF5A9" w14:textId="2768BDB6" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7C3DF5A9" w14:textId="2768BDB6" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="70064130" w14:textId="41F117E2" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="70064130" w14:textId="41F117E2" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture the incoming runner on every lap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="12B573EF" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="12B573EF" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298180F0" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="298180F0" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="012BCC66" w14:textId="3197D98B" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="012BCC66" w14:textId="3197D98B" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="084D25F2" w14:textId="4EDAAA29" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="084D25F2" w14:textId="4EDAAA29" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture the incoming runner on the handover lap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="42D32309" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="42D32309" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD7ECE5" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6CD7ECE5" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="562D4D96" w14:textId="683C500D" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="562D4D96" w14:textId="683C500D" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="230646B4" w14:textId="6891179C" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="230646B4" w14:textId="6891179C" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture the outgoing runner on every lap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="05C2580B" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="05C2580B" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="708D3619" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="708D3619" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38F3DA39" w14:textId="32A7F5CB" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="38F3DA39" w14:textId="32A7F5CB" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E07A142" w14:textId="2007D3A9" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E07A142" w14:textId="2007D3A9" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture the outgoing runner on the handover lap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="6BB742A6" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="6BB742A6" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5544B6DA" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5544B6DA" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB8433D" w14:textId="7461569D" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0BB8433D" w14:textId="7461569D" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="36F83934" w14:textId="25466E92" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="36F83934" w14:textId="25466E92" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture the athlete carrying the baton on the handover lap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="7032559D" w14:textId="77777777" w:rsidTr="00A120EE">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="7032559D" w14:textId="77777777" w:rsidTr="00A120EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3327E7A2" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3327E7A2" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7084D46F" w14:textId="48279FBD" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7084D46F" w14:textId="48279FBD" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D6A986" w14:textId="50306EF2" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="32D6A986" w14:textId="50306EF2" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00497356">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capture the athlete carrying the baton on every lap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30CC5573" w14:textId="77777777" w:rsidR="00A136CA" w:rsidRPr="001C3F21" w:rsidRDefault="00A136CA" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+    <w:p w14:paraId="30CC5573" w14:textId="77777777" w:rsidR="00A136CA" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A136CA" w:rsidP="00A120EE">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="4104BD26" w14:textId="77777777" w:rsidTr="00150182">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="4104BD26" w14:textId="77777777" w:rsidTr="00150182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="210F9F3D" w14:textId="3C99B2D5" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="003F0D91" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="210F9F3D" w14:textId="3C99B2D5" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="003F0D91" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00A120EE" w:rsidRPr="001C3F21">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00A120EE" w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B4F37A" w14:textId="7FE7669F" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="71B4F37A" w14:textId="7FE7669F" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="00585746">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="45ED7094" w14:textId="7D6E1753" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
+          </w:tcPr>
+          <w:p w14:paraId="55D8E37F" w14:textId="349C0107" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">As reader, how would you instruct the read operator to read the race? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45ED7094" w14:textId="7D6E1753" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="578618B5" w14:textId="77777777" w:rsidTr="00150182">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="578618B5" w14:textId="77777777" w:rsidTr="00150182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="535F5A71" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="535F5A71" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD93D68" w14:textId="6F5CBA2E" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6DD93D68" w14:textId="6F5CBA2E" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4215C07B" w14:textId="1D667C33" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4215C07B" w14:textId="1D667C33" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Start with the athletes/clubs you recognise first</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="5949C203" w14:textId="77777777" w:rsidTr="00150182">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="5949C203" w14:textId="77777777" w:rsidTr="00150182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60A75E04" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="60A75E04" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6EB26B" w14:textId="0C1D71E7" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E6EB26B" w14:textId="0C1D71E7" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07BF8479" w14:textId="7FB78139" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="07BF8479" w14:textId="7FB78139" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Read from last place through to first</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="2DF6DED8" w14:textId="77777777" w:rsidTr="00150182">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="2DF6DED8" w14:textId="77777777" w:rsidTr="00150182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="08E929BA" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="08E929BA" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA4E5CC" w14:textId="0FCEBB03" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7DA4E5CC" w14:textId="0FCEBB03" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A10B4DA" w14:textId="3DE55999" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3A10B4DA" w14:textId="3DE55999" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Read the ‘easy’ athletes first because that allows time for the difficult places to be read</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="5FEF3546" w14:textId="77777777" w:rsidTr="00150182">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="5FEF3546" w14:textId="77777777" w:rsidTr="00150182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35EECD50" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="35EECD50" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72CFE187" w14:textId="73F26A8E" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="72CFE187" w14:textId="73F26A8E" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0BE8D0" w14:textId="22AB2005" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2C0BE8D0" w14:textId="22AB2005" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Read in lane number order</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="243A5566" w14:textId="77777777" w:rsidTr="00150182">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="243A5566" w14:textId="77777777" w:rsidTr="00150182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="37F44F14" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="37F44F14" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="76DBA3BB" w14:textId="25473621" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="76DBA3BB" w14:textId="25473621" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="63252CF3" w14:textId="19F826B4" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="63252CF3" w14:textId="19F826B4" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Read finishers in order from 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3F21">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> place to last</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A120EE" w:rsidRPr="001C3F21" w14:paraId="76CAE5D8" w14:textId="77777777" w:rsidTr="00150182">
+      <w:tr w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w14:paraId="76CAE5D8" w14:textId="77777777" w:rsidTr="00150182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07D77D5D" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="07D77D5D" w14:textId="77777777" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEAEBD7" w14:textId="328A89DC" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6CEAEBD7" w14:textId="328A89DC" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B668361" w14:textId="5FF1746C" w:rsidR="00A120EE" w:rsidRPr="001C3F21" w:rsidRDefault="00A120EE" w:rsidP="001C3F21">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0B668361" w14:textId="5FF1746C" w:rsidR="00A120EE" w:rsidRPr="00DF2F2A" w:rsidRDefault="00A120EE" w:rsidP="008579EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>It doesn’t matter just any haphazard order is fine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D32849B" w14:textId="0F6F9C96" w:rsidR="00490444" w:rsidRPr="001C3F21" w:rsidRDefault="00490444" w:rsidP="001C3F21">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5D32849B" w14:textId="0F6F9C96" w:rsidR="00490444" w:rsidRPr="00DF2F2A" w:rsidRDefault="00490444" w:rsidP="00490444">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="4"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00490444" w:rsidRPr="001C3F21" w:rsidSect="00A120EE">
+    <w:sectPr w:rsidR="00490444" w:rsidRPr="00DF2F2A" w:rsidSect="00A120EE">
       <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1274" w:bottom="709" w:left="1440" w:header="708" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25AE9734" w14:textId="77777777" w:rsidR="00F83580" w:rsidRDefault="00F83580" w:rsidP="002B6E51">
+    <w:p w14:paraId="18670CCB" w14:textId="77777777" w:rsidR="002E23C6" w:rsidRDefault="002E23C6" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21B91259" w14:textId="77777777" w:rsidR="00F83580" w:rsidRDefault="00F83580" w:rsidP="002B6E51">
+    <w:p w14:paraId="1331D375" w14:textId="77777777" w:rsidR="002E23C6" w:rsidRDefault="002E23C6" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="110C4D81" w14:textId="77149B3E" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="26D4E0A8" w14:textId="029B0B47" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E3F19AF" w14:textId="77777777" w:rsidR="00F83580" w:rsidRDefault="00F83580" w:rsidP="002B6E51">
+    <w:p w14:paraId="0CBC0F14" w14:textId="77777777" w:rsidR="002E23C6" w:rsidRDefault="002E23C6" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CC7CE3A" w14:textId="77777777" w:rsidR="00F83580" w:rsidRDefault="00F83580" w:rsidP="002B6E51">
+    <w:p w14:paraId="4D260EA2" w14:textId="77777777" w:rsidR="002E23C6" w:rsidRDefault="002E23C6" w:rsidP="002B6E51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F6490CD" w14:textId="52DD0650" w:rsidR="001C3F21" w:rsidRDefault="001C3F21">
+  <w:p w14:paraId="3D47697C" w14:textId="4B7C276A" w:rsidR="002B6E51" w:rsidRDefault="002B6E51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98E2E9" wp14:editId="04480129">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C98E2E9" wp14:editId="50C3B3B8">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:align>center</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1104900</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-138430</wp:posOffset>
+            <wp:posOffset>-400685</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3543300" cy="811274"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="473467412" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="824061101" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
@@ -10050,77 +8838,52 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3543300" cy="811274"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...25 lines deleted...]
-      <w:t>LEVEL 3 PHOTO-FINISH QUESTIONS</w:t>
+    <w:r w:rsidR="00135D9F">
+      <w:t>Version 2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AF625F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E8A32B0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -11817,112 +10580,112 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D7C84"/>
     <w:rsid w:val="00000D6D"/>
     <w:rsid w:val="00022800"/>
     <w:rsid w:val="00026554"/>
     <w:rsid w:val="0002677B"/>
     <w:rsid w:val="00026D66"/>
     <w:rsid w:val="00027E97"/>
     <w:rsid w:val="00034281"/>
-    <w:rsid w:val="00042136"/>
     <w:rsid w:val="000439C2"/>
     <w:rsid w:val="00051023"/>
     <w:rsid w:val="000639A9"/>
     <w:rsid w:val="000A1097"/>
     <w:rsid w:val="000A177D"/>
     <w:rsid w:val="000B2EB4"/>
     <w:rsid w:val="000B4D54"/>
     <w:rsid w:val="000C3DC9"/>
     <w:rsid w:val="000E117B"/>
     <w:rsid w:val="000E1F75"/>
     <w:rsid w:val="000E200C"/>
     <w:rsid w:val="000E6953"/>
     <w:rsid w:val="000F13C8"/>
     <w:rsid w:val="000F26D0"/>
     <w:rsid w:val="0010080F"/>
     <w:rsid w:val="001041EC"/>
     <w:rsid w:val="00106072"/>
     <w:rsid w:val="0011617A"/>
     <w:rsid w:val="001242FC"/>
     <w:rsid w:val="0013567E"/>
+    <w:rsid w:val="00135D9F"/>
     <w:rsid w:val="00150182"/>
     <w:rsid w:val="00154ACE"/>
     <w:rsid w:val="00156D71"/>
     <w:rsid w:val="001617DA"/>
     <w:rsid w:val="00161CBF"/>
     <w:rsid w:val="001641CF"/>
     <w:rsid w:val="001768DB"/>
     <w:rsid w:val="001A7B55"/>
     <w:rsid w:val="001B07C3"/>
     <w:rsid w:val="001B31BE"/>
     <w:rsid w:val="001C287C"/>
-    <w:rsid w:val="001C3F21"/>
     <w:rsid w:val="001C59D1"/>
     <w:rsid w:val="001D105D"/>
     <w:rsid w:val="001D1B92"/>
     <w:rsid w:val="001D2FC2"/>
     <w:rsid w:val="001E44C8"/>
     <w:rsid w:val="001F62D7"/>
     <w:rsid w:val="00201D35"/>
     <w:rsid w:val="00234543"/>
     <w:rsid w:val="00235B0C"/>
     <w:rsid w:val="0024670D"/>
     <w:rsid w:val="00260A1D"/>
-    <w:rsid w:val="00272FAE"/>
     <w:rsid w:val="0028268F"/>
     <w:rsid w:val="00286146"/>
     <w:rsid w:val="002B6E51"/>
     <w:rsid w:val="002B7654"/>
     <w:rsid w:val="002C3D66"/>
     <w:rsid w:val="002C4339"/>
     <w:rsid w:val="002D64CE"/>
+    <w:rsid w:val="002E23C6"/>
     <w:rsid w:val="002E2C2C"/>
     <w:rsid w:val="002E6FDF"/>
     <w:rsid w:val="003032E9"/>
     <w:rsid w:val="003141DF"/>
     <w:rsid w:val="0032387F"/>
     <w:rsid w:val="0032741E"/>
     <w:rsid w:val="00330492"/>
     <w:rsid w:val="00337E2B"/>
     <w:rsid w:val="00342BA8"/>
     <w:rsid w:val="00352600"/>
+    <w:rsid w:val="003724AD"/>
     <w:rsid w:val="003869AC"/>
     <w:rsid w:val="003877A7"/>
     <w:rsid w:val="00396B97"/>
     <w:rsid w:val="003A45AD"/>
     <w:rsid w:val="003E3C7C"/>
     <w:rsid w:val="003F069C"/>
     <w:rsid w:val="003F0D91"/>
     <w:rsid w:val="003F769E"/>
     <w:rsid w:val="00400A50"/>
     <w:rsid w:val="00401F58"/>
     <w:rsid w:val="00410274"/>
     <w:rsid w:val="00421215"/>
     <w:rsid w:val="00422141"/>
     <w:rsid w:val="004259A7"/>
     <w:rsid w:val="00425A44"/>
     <w:rsid w:val="00426293"/>
     <w:rsid w:val="004300BC"/>
     <w:rsid w:val="0043481C"/>
     <w:rsid w:val="00436499"/>
     <w:rsid w:val="00446197"/>
     <w:rsid w:val="004524AC"/>
     <w:rsid w:val="00456FB4"/>
     <w:rsid w:val="004661B7"/>
     <w:rsid w:val="00474764"/>
     <w:rsid w:val="00482E09"/>
@@ -12033,51 +10796,50 @@
     <w:rsid w:val="00914067"/>
     <w:rsid w:val="00924A09"/>
     <w:rsid w:val="00934310"/>
     <w:rsid w:val="009415BC"/>
     <w:rsid w:val="00941E3B"/>
     <w:rsid w:val="00946AD8"/>
     <w:rsid w:val="0096113A"/>
     <w:rsid w:val="009A3AF7"/>
     <w:rsid w:val="009B5627"/>
     <w:rsid w:val="009C00FC"/>
     <w:rsid w:val="009C1B7A"/>
     <w:rsid w:val="009D3DE2"/>
     <w:rsid w:val="009E2C09"/>
     <w:rsid w:val="009E7C09"/>
     <w:rsid w:val="009F09F4"/>
     <w:rsid w:val="009F1741"/>
     <w:rsid w:val="009F385F"/>
     <w:rsid w:val="00A02F0C"/>
     <w:rsid w:val="00A07A41"/>
     <w:rsid w:val="00A120EE"/>
     <w:rsid w:val="00A136CA"/>
     <w:rsid w:val="00A16890"/>
     <w:rsid w:val="00A26EEB"/>
     <w:rsid w:val="00A3210C"/>
     <w:rsid w:val="00A34B42"/>
-    <w:rsid w:val="00A55DCB"/>
     <w:rsid w:val="00A6409A"/>
     <w:rsid w:val="00A667D6"/>
     <w:rsid w:val="00AA577C"/>
     <w:rsid w:val="00AB31EE"/>
     <w:rsid w:val="00AC6345"/>
     <w:rsid w:val="00AD2B2C"/>
     <w:rsid w:val="00AD4533"/>
     <w:rsid w:val="00AD5367"/>
     <w:rsid w:val="00AD6A09"/>
     <w:rsid w:val="00AE0DB9"/>
     <w:rsid w:val="00AF09F8"/>
     <w:rsid w:val="00AF2045"/>
     <w:rsid w:val="00B038EE"/>
     <w:rsid w:val="00B0555F"/>
     <w:rsid w:val="00B20347"/>
     <w:rsid w:val="00B323FD"/>
     <w:rsid w:val="00B346BA"/>
     <w:rsid w:val="00B349A3"/>
     <w:rsid w:val="00B4624B"/>
     <w:rsid w:val="00B5648D"/>
     <w:rsid w:val="00B65553"/>
     <w:rsid w:val="00B85BA5"/>
     <w:rsid w:val="00BA1D35"/>
     <w:rsid w:val="00BA59D5"/>
     <w:rsid w:val="00BB5445"/>
@@ -12141,51 +10903,50 @@
     <w:rsid w:val="00E71E11"/>
     <w:rsid w:val="00E926B5"/>
     <w:rsid w:val="00E96B59"/>
     <w:rsid w:val="00E96E2B"/>
     <w:rsid w:val="00E97284"/>
     <w:rsid w:val="00E97A82"/>
     <w:rsid w:val="00E97E47"/>
     <w:rsid w:val="00EA4516"/>
     <w:rsid w:val="00EA6208"/>
     <w:rsid w:val="00EA6793"/>
     <w:rsid w:val="00EA6F33"/>
     <w:rsid w:val="00EC394D"/>
     <w:rsid w:val="00EC3D93"/>
     <w:rsid w:val="00EC75CC"/>
     <w:rsid w:val="00EE3F87"/>
     <w:rsid w:val="00EF66CB"/>
     <w:rsid w:val="00F0143E"/>
     <w:rsid w:val="00F17F8A"/>
     <w:rsid w:val="00F30E6E"/>
     <w:rsid w:val="00F33C29"/>
     <w:rsid w:val="00F35A21"/>
     <w:rsid w:val="00F446BC"/>
     <w:rsid w:val="00F56E1D"/>
     <w:rsid w:val="00F670EF"/>
     <w:rsid w:val="00F73AAD"/>
-    <w:rsid w:val="00F83580"/>
     <w:rsid w:val="00F85011"/>
     <w:rsid w:val="00F8795E"/>
     <w:rsid w:val="00F9383C"/>
     <w:rsid w:val="00F95451"/>
     <w:rsid w:val="00FA3325"/>
     <w:rsid w:val="00FA4271"/>
     <w:rsid w:val="00FA5D59"/>
     <w:rsid w:val="00FB73FF"/>
     <w:rsid w:val="00FC03A8"/>
     <w:rsid w:val="00FC0A6F"/>
     <w:rsid w:val="00FD17AF"/>
     <w:rsid w:val="00FD3B0E"/>
     <w:rsid w:val="00FD7A93"/>
     <w:rsid w:val="00FE0541"/>
     <w:rsid w:val="00FE74E9"/>
     <w:rsid w:val="00FF028E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -13311,51 +12072,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089686152">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -13615,72 +12376,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6954</Characters>
+  <Pages>6</Pages>
+  <Words>1227</Words>
+  <Characters>6998</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
+  <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8157</CharactersWithSpaces>
+  <CharactersWithSpaces>8209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dave Watson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>