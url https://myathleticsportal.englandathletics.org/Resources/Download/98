--- v0 (2025-10-13)
+++ v1 (2026-06-18)
@@ -8,11673 +8,7718 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4D8B2B8B" w14:textId="327FA8E4" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="059CD42E" w14:textId="06F0740A" w:rsidR="00CA736E" w:rsidRPr="00CA736E" w:rsidRDefault="00C971A5" w:rsidP="00C76853">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2E39">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51A05E00" wp14:editId="6E8CFEF8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1661160</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>91440</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3543300" cy="810895"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2130727623" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="824061101" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3543300" cy="810895"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA20DAD" w14:textId="77777777" w:rsidR="004C11A2" w:rsidRDefault="004C11A2" w:rsidP="00C76853">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78324F4D" w14:textId="3FCBEA32" w:rsidR="00AD25C7" w:rsidRDefault="00AD25C7" w:rsidP="00C76853">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD25C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA736E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004065DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Starter Assistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD25C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA736E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Questions</w:t>
+      </w:r>
+      <w:r w:rsidR="004065DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA736E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF60E30" w14:textId="77777777" w:rsidR="007060B8" w:rsidRDefault="007060B8" w:rsidP="009A2288">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question below</w:t>
       </w:r>
-      <w:r w:rsidR="00AA2E39">
+    </w:p>
+    <w:p w14:paraId="25A0F28A" w14:textId="555B05BD" w:rsidR="006F4C22" w:rsidRPr="00674A7D" w:rsidRDefault="006F4C22" w:rsidP="006F4C22">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rule Book Links – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2E39">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="006F4C22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>UKA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006F4C22">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00336D73">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006F4C22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>World Athletics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006F4C22">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>mark</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2E39">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="006F4C22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>World Para</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006F4C22">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>s = 4</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A70401" w:rsidRPr="00AA2E39">
+    </w:p>
+    <w:p w14:paraId="4D8B2B8B" w14:textId="6CC96D3B" w:rsidR="007060B8" w:rsidRPr="00674A7D" w:rsidRDefault="007060B8" w:rsidP="007060B8">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Total Marks = 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70401">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2E39">
+      <w:r w:rsidRPr="00674A7D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pass rate = </w:t>
       </w:r>
-      <w:r w:rsidR="00A70401" w:rsidRPr="00AA2E39">
+      <w:r w:rsidR="00A70401">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2E39">
+      <w:r w:rsidRPr="00674A7D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (80%) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="249"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007060B8" w:rsidRPr="00AA2E39" w14:paraId="4C2EEF25" w14:textId="77777777" w:rsidTr="00AA2E39">
+      <w:tr w:rsidR="007060B8" w14:paraId="4C2EEF25" w14:textId="77777777" w:rsidTr="005658BD">
         <w:trPr>
-          <w:trHeight w:val="1970"/>
+          <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C87797" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="43C87797" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="004E0BE4" w:rsidRDefault="007060B8" w:rsidP="007060B8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA0BB50" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-          <w:p w14:paraId="3D3ED5A3" w14:textId="40F5C2DF" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="7CA0BB50" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="004E0BE4" w:rsidRDefault="007060B8" w:rsidP="007060B8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3ED5A3" w14:textId="789263F3" w:rsidR="007060B8" w:rsidRPr="009067FC" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009067FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Please put the following steps in time order, when acting as </w:t>
             </w:r>
-            <w:r w:rsidR="00966AFE">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00475E01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>chief/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009067FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>referee at a regional league match that you would undertake for the event. (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E96A582" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="2E96A582" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="007367C7" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007367C7">
               <w:t>Checking event site/track/equipment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64583727" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="64583727" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="007367C7" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007367C7">
               <w:t>Creating a duty sheet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2748C596" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="2748C596" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="007367C7" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007367C7">
               <w:t>Conducting a briefing for officials in the discipline</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DD0CCFB" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="2DD0CCFB" w14:textId="77777777" w:rsidR="007060B8" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007367C7">
               <w:t xml:space="preserve">Reporting to the meeting manager / organiser to sign in </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E548995" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="3E548995" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="009067FC" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007367C7">
               <w:t>Receiving information / timetable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007060B8" w:rsidRPr="00AA2E39" w14:paraId="7F5F8B6B" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="007060B8" w14:paraId="7F5F8B6B" w14:textId="77777777" w:rsidTr="007060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F994C5D" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="3F994C5D" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="007B47D7" w:rsidRDefault="007060B8" w:rsidP="007060B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7713512A" w14:textId="0BE014DA" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="00C82141" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7713512A" w14:textId="0BE014DA" w:rsidR="007060B8" w:rsidRDefault="00C82141" w:rsidP="007060B8">
+            <w:r>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1DC01A" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="3B1DC01A" w14:textId="77777777" w:rsidR="007060B8" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C213B">
               <w:t xml:space="preserve">5,2,4,1,3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007060B8" w:rsidRPr="00AA2E39" w14:paraId="20E9E213" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="007060B8" w14:paraId="20E9E213" w14:textId="77777777" w:rsidTr="007060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F74903E" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0F74903E" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="007B47D7" w:rsidRDefault="007060B8" w:rsidP="007060B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05CE647B" w14:textId="643B12CD" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="00C82141" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="05CE647B" w14:textId="643B12CD" w:rsidR="007060B8" w:rsidRDefault="00C82141" w:rsidP="007060B8">
+            <w:r>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F180DF" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="59F180DF" w14:textId="77777777" w:rsidR="007060B8" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>5,2,1,3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007060B8" w:rsidRPr="00AA2E39" w14:paraId="1EA9D496" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="007060B8" w:rsidRPr="00374BE6" w14:paraId="1EA9D496" w14:textId="77777777" w:rsidTr="007060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4792BE6E" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4792BE6E" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="007B47D7" w:rsidRDefault="007060B8" w:rsidP="007060B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="63A05F65" w14:textId="7C5E38E5" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="00C82141" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="63A05F65" w14:textId="7C5E38E5" w:rsidR="007060B8" w:rsidRPr="00374BE6" w:rsidRDefault="00C82141" w:rsidP="007060B8">
+            <w:r>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7892F1" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="1A7892F1" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00374BE6" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>2,5,3,4,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007060B8" w:rsidRPr="00AA2E39" w14:paraId="527A768D" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="007060B8" w:rsidRPr="00374BE6" w14:paraId="527A768D" w14:textId="77777777" w:rsidTr="007060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="744D3855" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="744D3855" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="007B47D7" w:rsidRDefault="007060B8" w:rsidP="007060B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51771DC6" w14:textId="0078E470" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="00C82141" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="51771DC6" w14:textId="0078E470" w:rsidR="007060B8" w:rsidRPr="00374BE6" w:rsidRDefault="00C82141" w:rsidP="007060B8">
+            <w:r>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE095F" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00AA2E39" w:rsidRDefault="007060B8" w:rsidP="00AA2E39">
+          <w:p w14:paraId="61BE095F" w14:textId="77777777" w:rsidR="007060B8" w:rsidRPr="00374BE6" w:rsidRDefault="007060B8" w:rsidP="007060B8">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">5,2,1,4,3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="574C0D75" w14:textId="1CB68627" w:rsidR="00D37105" w:rsidRPr="00AA2E39" w:rsidRDefault="00D37105" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="574C0D75" w14:textId="1CB68627" w:rsidR="00D37105" w:rsidRPr="006D0CE2" w:rsidRDefault="00D37105" w:rsidP="009071DF">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w14:paraId="27979A7B" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="60DF1279" w14:textId="77777777" w:rsidTr="009071DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656A58C9" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="464C78F1" w14:textId="59AF3E80" w:rsidR="009071DF" w:rsidRPr="004E0BE4" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDD0098" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...15 lines deleted...]
-          <w:p w14:paraId="286C9E70" w14:textId="05DE462D" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
+          <w:p w14:paraId="7EC88CB0" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="004E0BE4" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C94A843" w14:textId="67290C7E" w:rsidR="009071DF" w:rsidRPr="004E0BE4" w:rsidRDefault="009071DF" w:rsidP="009071DF">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">How long before the meeting would you report in, as </w:t>
             </w:r>
-            <w:r w:rsidR="00966AFE">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00475E01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>chief/</w:t>
             </w:r>
-            <w:r w:rsidR="00966AFE" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00475E01" w:rsidRPr="009067FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">referee </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...43 lines deleted...]
-      <w:tr w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w14:paraId="2E3FAD61" w14:textId="77777777" w:rsidTr="002A50C6">
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>for a league match</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA13C5" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>? (1 Mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ECA45A7" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="004E0BE4" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="72814264" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0E21CB" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="68D4A111" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F336307" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="403405B5" w14:textId="11EF682B" w:rsidR="009071DF" w:rsidRPr="00374BE6" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:r w:rsidRPr="00374BE6">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="716AEE2A" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
+          <w:p w14:paraId="26CBC640" w14:textId="289B7599" w:rsidR="009071DF" w:rsidRPr="00374BE6" w:rsidRDefault="009071DF" w:rsidP="009071DF">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00374BE6">
               <w:t>No specified time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w14:paraId="15E2936C" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="79BAED79" w14:textId="77777777" w:rsidTr="009071DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEB4046" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0BE61856" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0D95B1" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="15405DB5" w14:textId="287BFA96" w:rsidR="009071DF" w:rsidRPr="00374BE6" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:r w:rsidRPr="00374BE6">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0334A675" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
+          <w:p w14:paraId="6157A0A6" w14:textId="529716BE" w:rsidR="009071DF" w:rsidRPr="00374BE6" w:rsidRDefault="009071DF" w:rsidP="009071DF">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00374BE6">
               <w:t>30 minutes prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w14:paraId="6A45EE8A" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="2CDE5742" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="303E6390" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="13352DC0" w14:textId="4865D140" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="647E672C" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7A28DCB6" w14:textId="3749127A" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6048F759" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
+          <w:p w14:paraId="0CA83AA4" w14:textId="0950488D" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="009071DF" w:rsidP="009071DF">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>1 hour prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w14:paraId="4ACDDD39" w14:textId="77777777" w:rsidTr="002A50C6">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="115B7446" w14:textId="77777777" w:rsidTr="009071DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17DD22D7" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="68C642DC" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="198E4B81" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="18FFE17E" w14:textId="09569ED3" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F34C97" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="002A50C6">
+          <w:p w14:paraId="2B7A6402" w14:textId="67FBEE4F" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="009071DF" w:rsidP="009071DF">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>2 hours prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="136E7A9F" w14:textId="77777777" w:rsidR="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="7E942DB7" w14:textId="32B9CB3C" w:rsidR="00CA736E" w:rsidRPr="006D0CE2" w:rsidRDefault="00CA736E" w:rsidP="00CA736E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="26ACF8B2" w14:textId="77777777" w:rsidTr="009071DF">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="26ACF8B2" w14:textId="77777777" w:rsidTr="009071DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0587F6" w14:textId="4E8CE4D1" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="009071DF" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B0587F6" w14:textId="4E8CE4D1" w:rsidR="009071DF" w:rsidRPr="004E0BE4" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3DAA14" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="009071DF" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-          <w:p w14:paraId="1263F94A" w14:textId="198E06C9" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="009071DF" w:rsidP="00AA2E39">
+          <w:p w14:paraId="5E3DAA14" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="004E0BE4" w:rsidRDefault="009071DF" w:rsidP="009071DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1263F94A" w14:textId="6DFC42C3" w:rsidR="009071DF" w:rsidRPr="004E0BE4" w:rsidRDefault="009071DF" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What things would you include in your briefing as </w:t>
             </w:r>
-            <w:r w:rsidR="00966AFE">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00475E01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>chief/</w:t>
             </w:r>
-            <w:r w:rsidR="00966AFE" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00475E01" w:rsidRPr="009067FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>referee</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>, to officials at the start of the day of a league match</w:t>
             </w:r>
-            <w:r w:rsidR="00EA13C5" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EA13C5" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>? (</w:t>
             </w:r>
-            <w:r w:rsidR="009D35F6" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="009D35F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00EA13C5" w:rsidRPr="00AA2E39">
-[...35 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EA13C5" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mark</w:t>
+            </w:r>
+            <w:r w:rsidR="009D35F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00EA13C5" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EA13C5" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EB2A691" w14:textId="685B732E" w:rsidR="004E0BE4" w:rsidRPr="00AA2E39" w:rsidRDefault="004E0BE4" w:rsidP="00AA2E39">
+          <w:p w14:paraId="7EB2A691" w14:textId="685B732E" w:rsidR="004E0BE4" w:rsidRPr="004E0BE4" w:rsidRDefault="004E0BE4" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="58E2D1E3" w14:textId="77777777" w:rsidTr="00BD41EA">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="58E2D1E3" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="585BACC1" w14:textId="0A879549" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="009071DF" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="585BACC1" w14:textId="0A879549" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFF41A7" w14:textId="20BBE24D" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4FFF41A7" w14:textId="20BBE24D" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E867FD5" w14:textId="00F5CCDC" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="0E867FD5" w14:textId="00F5CCDC" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Rules the meeting is operating under</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="28C7B875" w14:textId="77777777" w:rsidTr="009071DF">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="28C7B875" w14:textId="77777777" w:rsidTr="009071DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="109AE48F" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="009071DF" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="109AE48F" w14:textId="77777777" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="213EF56D" w14:textId="62E56D1A" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="213EF56D" w14:textId="62E56D1A" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075A2846" w14:textId="72DE3594" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00356E11" w:rsidP="00AA2E39">
+          <w:p w14:paraId="075A2846" w14:textId="72DE3594" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00356E11" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Provide a list of refreshments available for officials to choose from</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="70028FE3" w14:textId="77777777" w:rsidTr="00BD41EA">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="70028FE3" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="10FC2EBB" w14:textId="0E76D76E" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="009071DF" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="10FC2EBB" w14:textId="0E76D76E" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="359987B0" w14:textId="16976314" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="359987B0" w14:textId="16976314" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF736EA" w14:textId="399140F7" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="5DF736EA" w14:textId="399140F7" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Number of copies of start lists for judges</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="66246BB1" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="66246BB1" w14:textId="77777777" w:rsidTr="007060B8">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D56F259" w14:textId="00335C80" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="009071DF" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2D56F259" w14:textId="00335C80" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9C15F9" w14:textId="48C0A791" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7B9C15F9" w14:textId="48C0A791" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E03E2E6" w14:textId="7CE9A8CA" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="2E03E2E6" w14:textId="7CE9A8CA" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Health &amp; Safety briefing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="5CE8FCA1" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="5CE8FCA1" w14:textId="77777777" w:rsidTr="007060B8">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4452D9" w14:textId="4D703D31" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="009071DF" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1E4452D9" w14:textId="4D703D31" w:rsidR="009071DF" w:rsidRPr="007B47D7" w:rsidRDefault="009071DF" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2B17BD" w14:textId="21E95373" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3E2B17BD" w14:textId="21E95373" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="163A7D63" w14:textId="7500D383" w:rsidR="009071DF" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="163A7D63" w14:textId="7500D383" w:rsidR="009071DF" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Check officials are comfortable with allocated duties and or if they require support or mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32305EEF" w14:textId="77777777" w:rsidR="00C971A5" w:rsidRPr="00AA2E39" w:rsidRDefault="00C971A5" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="32305EEF" w14:textId="77777777" w:rsidR="00C971A5" w:rsidRPr="006D0CE2" w:rsidRDefault="00C971A5" w:rsidP="00ED074B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="22430171" w14:textId="77777777" w:rsidTr="00B00F6F">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="22430171" w14:textId="77777777" w:rsidTr="00B00F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54854F85" w14:textId="4B4B6E62" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="54854F85" w14:textId="4B4B6E62" w:rsidR="00B00F6F" w:rsidRPr="004E0BE4" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="194881E7" w14:textId="77777777" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-          <w:p w14:paraId="7F9E8EA5" w14:textId="011F209B" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="194881E7" w14:textId="77777777" w:rsidR="00B00F6F" w:rsidRPr="004E0BE4" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9E8EA5" w14:textId="1329643B" w:rsidR="00B00F6F" w:rsidRPr="004E0BE4" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">With whom do you need to liaise with before the event gets under way in your role as </w:t>
             </w:r>
-            <w:r w:rsidR="00966AFE">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00475E01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>chief/</w:t>
             </w:r>
-            <w:r w:rsidR="00966AFE" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00475E01" w:rsidRPr="009067FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">referee </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>at a league match</w:t>
             </w:r>
-            <w:r w:rsidR="00EA13C5" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EA13C5" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>? (</w:t>
             </w:r>
-            <w:r w:rsidR="009D35F6" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="009D35F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00EA13C5" w:rsidRPr="00AA2E39">
-[...35 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EA13C5" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mark</w:t>
+            </w:r>
+            <w:r w:rsidR="009D35F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00EA13C5" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EA13C5" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DAC3391" w14:textId="54DE9A01" w:rsidR="004E0BE4" w:rsidRPr="00AA2E39" w:rsidRDefault="004E0BE4" w:rsidP="00AA2E39">
+          <w:p w14:paraId="0DAC3391" w14:textId="54DE9A01" w:rsidR="004E0BE4" w:rsidRPr="004E0BE4" w:rsidRDefault="004E0BE4" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="290DFD00" w14:textId="77777777" w:rsidTr="00BD41EA">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="290DFD00" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9B15A0" w14:textId="7C8129E8" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7F9B15A0" w14:textId="7C8129E8" w:rsidR="00B00F6F" w:rsidRPr="007B47D7" w:rsidRDefault="00B00F6F" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B99A98F" w14:textId="2F2F3B84" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7B99A98F" w14:textId="2F2F3B84" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="510ADEB1" w14:textId="436D224F" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="510ADEB1" w14:textId="436D224F" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Chief Photo</w:t>
             </w:r>
-            <w:r w:rsidR="00356E11" w:rsidRPr="00AA2E39">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00356E11" w:rsidRPr="007060B8">
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>finish Judge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="57192B12" w14:textId="77777777" w:rsidTr="00B00F6F">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="57192B12" w14:textId="77777777" w:rsidTr="00B00F6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18AFB488" w14:textId="6B7602D9" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="18AFB488" w14:textId="6B7602D9" w:rsidR="00B00F6F" w:rsidRPr="007B47D7" w:rsidRDefault="00B00F6F" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27AD7C7B" w14:textId="420B0A6C" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="27AD7C7B" w14:textId="420B0A6C" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="458D4191" w14:textId="36B6D93E" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00BD4071" w:rsidP="00AA2E39">
+          <w:p w14:paraId="458D4191" w14:textId="36B6D93E" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00BD4071" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Field Referee</w:t>
             </w:r>
-            <w:r w:rsidR="00B07E6D" w:rsidRPr="00AA2E39">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00B07E6D" w:rsidRPr="007060B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="65F1582B" w14:textId="77777777" w:rsidTr="00D60AFE">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="65F1582B" w14:textId="77777777" w:rsidTr="00D60AFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="450841AD" w14:textId="0231982E" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="450841AD" w14:textId="0231982E" w:rsidR="00B00F6F" w:rsidRPr="007B47D7" w:rsidRDefault="00B00F6F" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="68CC639C" w14:textId="73427837" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00D60AFE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="68CC639C" w14:textId="73427837" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00D60AFE" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="041648BE" w14:textId="0B287CF9" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="041648BE" w14:textId="0B287CF9" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Meeting Manager / Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="0828C406" w14:textId="77777777" w:rsidTr="00D60AFE">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="0828C406" w14:textId="77777777" w:rsidTr="00D60AFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="76D05DD5" w14:textId="43A7C998" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="76D05DD5" w14:textId="43A7C998" w:rsidR="00B00F6F" w:rsidRPr="007B47D7" w:rsidRDefault="00B00F6F" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="32ACAA04" w14:textId="2FF33B6A" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00D60AFE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32ACAA04" w14:textId="2FF33B6A" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00D60AFE" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="25033C30" w14:textId="4177D38F" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="25033C30" w14:textId="4177D38F" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Technical Manager (if appointed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4071" w:rsidRPr="00AA2E39" w14:paraId="6908CCA3" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="00BD4071" w:rsidRPr="00374BE6" w14:paraId="6908CCA3" w14:textId="77777777" w:rsidTr="007060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="368550F1" w14:textId="77777777" w:rsidR="00BD4071" w:rsidRPr="00AA2E39" w:rsidRDefault="00BD4071" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="368550F1" w14:textId="77777777" w:rsidR="00BD4071" w:rsidRPr="007B47D7" w:rsidRDefault="00BD4071" w:rsidP="009071DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="337F0897" w14:textId="43BF6B16" w:rsidR="00BD4071" w:rsidRPr="00AA2E39" w:rsidRDefault="00BD4071" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="337F0897" w14:textId="43BF6B16" w:rsidR="00BD4071" w:rsidRPr="007060B8" w:rsidRDefault="00BD4071" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7956EF" w14:textId="7C1D62C6" w:rsidR="00BD4071" w:rsidRPr="00AA2E39" w:rsidRDefault="00BD4071" w:rsidP="00AA2E39">
+          <w:p w14:paraId="2B7956EF" w14:textId="7C1D62C6" w:rsidR="00BD4071" w:rsidRPr="007060B8" w:rsidRDefault="00BD4071" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="64A3C83D" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="64A3C83D" w14:textId="77777777" w:rsidTr="007060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2B58730A" w14:textId="16ED9E7F" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2B58730A" w14:textId="16ED9E7F" w:rsidR="00B00F6F" w:rsidRPr="007B47D7" w:rsidRDefault="00B00F6F" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7B421202" w14:textId="2D9E7361" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00BD4071" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7B421202" w14:textId="2D9E7361" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00BD4071" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="30B9D817" w14:textId="77D87115" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="30B9D817" w14:textId="77D87115" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Chief Call Room (if appointed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374BE6" w:rsidRPr="00AA2E39" w14:paraId="7866D881" w14:textId="77777777" w:rsidTr="007060B8">
+      <w:tr w:rsidR="00374BE6" w:rsidRPr="00374BE6" w14:paraId="7866D881" w14:textId="77777777" w:rsidTr="007060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6327E750" w14:textId="34E62330" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6327E750" w14:textId="34E62330" w:rsidR="00B00F6F" w:rsidRPr="007B47D7" w:rsidRDefault="00B00F6F" w:rsidP="009071DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE1D649" w14:textId="1D91181D" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00BD4071" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0CE1D649" w14:textId="1D91181D" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00BD4071" w:rsidP="009071DF">
+            <w:r w:rsidRPr="007060B8">
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE6696A" w14:textId="2DEB1E32" w:rsidR="00B00F6F" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
+          <w:p w14:paraId="4EE6696A" w14:textId="2DEB1E32" w:rsidR="00B00F6F" w:rsidRPr="007060B8" w:rsidRDefault="00B00F6F" w:rsidP="00B00F6F">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007060B8">
               <w:t>Start Coordinator/Chief Starter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="418F733E" w14:textId="21455957" w:rsidR="007D7FD5" w:rsidRDefault="007D7FD5" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="418F733E" w14:textId="21455957" w:rsidR="007D7FD5" w:rsidRPr="00192BDD" w:rsidRDefault="007D7FD5" w:rsidP="007D7FD5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...31 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC79E0" w:rsidRPr="00AA2E39" w14:paraId="485A2348" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00AC79E0" w:rsidRPr="00374BE6" w14:paraId="485A2348" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09DEEBDF" w14:textId="20FC67D9" w:rsidR="00AC79E0" w:rsidRPr="00AA2E39" w:rsidRDefault="00AC79E0" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-              <w:t>5.</w:t>
+          <w:p w14:paraId="09DEEBDF" w14:textId="20FC67D9" w:rsidR="00AC79E0" w:rsidRPr="004E0BE4" w:rsidRDefault="00AC79E0" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480B81FC" w14:textId="77777777" w:rsidR="00AC79E0" w:rsidRPr="00AA2E39" w:rsidRDefault="00AC79E0" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-          <w:p w14:paraId="475E2FF4" w14:textId="6A19636F" w:rsidR="00AC79E0" w:rsidRPr="00AA2E39" w:rsidRDefault="00DE3F0C" w:rsidP="00AA2E39">
+          <w:p w14:paraId="480B81FC" w14:textId="77777777" w:rsidR="00AC79E0" w:rsidRPr="004E0BE4" w:rsidRDefault="00AC79E0" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="475E2FF4" w14:textId="49312C28" w:rsidR="00AC79E0" w:rsidRDefault="00DE3F0C" w:rsidP="00175A65">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F319EC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">You are appointed the Chief Starters Assistant (CSA) at a Regional Championships. What tasks would you undertake before the competition starts (select all </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>that apply</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F319EC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>) (</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC4B73">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> mark</w:t>
             </w:r>
-            <w:r w:rsidR="00AC4B73" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00AC4B73">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F319EC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C432E75" w14:textId="422CE613" w:rsidR="00DE3F0C" w:rsidRPr="00AA2E39" w:rsidRDefault="00DE3F0C" w:rsidP="00AA2E39">
+          <w:p w14:paraId="4C432E75" w14:textId="422CE613" w:rsidR="00DE3F0C" w:rsidRPr="004E0BE4" w:rsidRDefault="00DE3F0C" w:rsidP="00175A65">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="30686A91" w14:textId="77777777" w:rsidTr="00175A65">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="30686A91" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="450866C2" w14:textId="511F67A0" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="450866C2" w14:textId="511F67A0" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5B0600" w14:textId="62E04F1B" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="6E5B0600" w14:textId="62E04F1B" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="350232EC" w14:textId="42CBAF2A" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="350232EC" w14:textId="08E2A5D5" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...32 lines deleted...]
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="041310FE" w14:textId="77777777" w:rsidTr="00175A65">
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>Liaise with the Starters Assistants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="041310FE" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30CD068E" w14:textId="3CD73A78" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="30CD068E" w14:textId="3CD73A78" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4481532C" w14:textId="5247A6BC" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="4481532C" w14:textId="5247A6BC" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="306093CE" w14:textId="7A0097B8" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="306093CE" w14:textId="7A0097B8" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Liaise with The Start Co-ordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="16AAE19E" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="16AAE19E" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7F9ADD" w14:textId="27EAE32A" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6A7F9ADD" w14:textId="27EAE32A" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3C651223" w14:textId="21D451AA" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="3C651223" w14:textId="21D451AA" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0C759A3E" w14:textId="03C968A8" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="0C759A3E" w14:textId="03C968A8" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Liaise with the Call Room Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="6FD0B7D9" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="6FD0B7D9" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="349E1A81" w14:textId="239B2A88" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="349E1A81" w14:textId="239B2A88" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="306B91DE" w14:textId="694DB8A7" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="306B91DE" w14:textId="694DB8A7" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="29C7C4AC" w14:textId="60C09D6A" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="29C7C4AC" w14:textId="60C09D6A" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Liaise with the Chief Timekeeper</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="70EC2F05" w14:textId="77777777" w:rsidTr="00DE3F0C">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="70EC2F05" w14:textId="77777777" w:rsidTr="00DE3F0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3529F6F8" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3529F6F8" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="25F45ABE" w14:textId="65B1CCF6" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="25F45ABE" w14:textId="65B1CCF6" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2A49EBEA" w14:textId="5863E80A" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="2A49EBEA" w14:textId="5863E80A" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Liaise with the Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="6FE979BD" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="6FE979BD" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6C999EAE" w14:textId="7919865D" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6C999EAE" w14:textId="7919865D" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5C696196" w14:textId="7110E197" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="5C696196" w14:textId="7110E197" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="51D19261" w14:textId="0BC99D21" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="51D19261" w14:textId="0BC99D21" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Liaise with the Photo finish Chief</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="1DA5B9C3" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="1DA5B9C3" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD4C9CE" w14:textId="6344A242" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2FD4C9CE" w14:textId="6344A242" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="114EA866" w14:textId="2FAB5119" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="114EA866" w14:textId="2FAB5119" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="119F0C40" w14:textId="509DB821" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="119F0C40" w14:textId="509DB821" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t xml:space="preserve">Liaise with the Meeting Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="327ED225" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="327ED225" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="79D41E64" w14:textId="60654C12" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="79D41E64" w14:textId="60654C12" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="599ED724" w14:textId="5A52EDA5" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="599ED724" w14:textId="5A52EDA5" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB060D0" w14:textId="4DADAC38" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="3DB060D0" w14:textId="4DADAC38" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Check refreshment provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="0F283E68" w14:textId="77777777" w:rsidTr="00DE3F0C">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="0F283E68" w14:textId="77777777" w:rsidTr="00DE3F0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF1BE19" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7CF1BE19" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6116AF07" w14:textId="3A73AA4F" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="6116AF07" w14:textId="3A73AA4F" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4599C0" w14:textId="1AB4BF35" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="3E4599C0" w14:textId="1AB4BF35" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Liaise with the Field Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="63FC93B8" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="63FC93B8" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="17FE3451" w14:textId="5B119D36" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17FE3451" w14:textId="5B119D36" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0E29C58B" w14:textId="02596A9A" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="0E29C58B" w14:textId="02596A9A" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="738C2F39" w14:textId="23180615" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="738C2F39" w14:textId="23180615" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t xml:space="preserve">Liaise with the Clerk of Course </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="228FD942" w14:textId="77777777" w:rsidTr="00DE3F0C">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="228FD942" w14:textId="77777777" w:rsidTr="00DE3F0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6E37EE3C" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6E37EE3C" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="72BB73B2" w14:textId="3B5B3784" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="72BB73B2" w14:textId="3B5B3784" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C527644" w14:textId="6BAE2573" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="1C527644" w14:textId="6BAE2573" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Agree a time for the Zero Control Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="3EC9C363" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="3EC9C363" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="551575E7" w14:textId="4DC8F549" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="551575E7" w14:textId="4DC8F549" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="335900DA" w14:textId="356D84D2" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="335900DA" w14:textId="356D84D2" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="78826E2E" w14:textId="12DF941B" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="78826E2E" w14:textId="12DF941B" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Liaise with the ground staff re starting blocks/lane markers and their transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="23E7FEE7" w14:textId="77777777" w:rsidTr="00DE3F0C">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="23E7FEE7" w14:textId="77777777" w:rsidTr="00DE3F0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E785413" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3E785413" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="293E3E63" w14:textId="458D29CE" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="293E3E63" w14:textId="458D29CE" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="53EC1B81" w14:textId="264195DE" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="53EC1B81" w14:textId="264195DE" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Check the heights and weights of any hurdles/barriers to be used</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="267DB8E9" w14:textId="77777777" w:rsidTr="00DE3F0C">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="267DB8E9" w14:textId="77777777" w:rsidTr="00DE3F0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3506B1AE" w14:textId="3176D51A" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3506B1AE" w14:textId="3176D51A" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDB3C39" w14:textId="5389A28B" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="5CDB3C39" w14:textId="5389A28B" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="61A232A4" w14:textId="3D1F391E" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="61A232A4" w14:textId="3D1F391E" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Collect a radio for communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="423D57F1" w14:textId="77777777" w:rsidTr="00DE3F0C">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="423D57F1" w14:textId="77777777" w:rsidTr="00DE3F0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="225B508F" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="225B508F" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="242E3326" w14:textId="622D9F1D" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="242E3326" w14:textId="622D9F1D" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6D114C" w14:textId="71DF1B12" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="1B6D114C" w14:textId="71DF1B12" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Liaise with ground staff re Starting rostrum and its transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="787FDE1C" w14:textId="77777777" w:rsidTr="00DE3F0C">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="787FDE1C" w14:textId="77777777" w:rsidTr="00DE3F0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="54FCAF84" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="54FCAF84" w14:textId="77777777" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE64772" w14:textId="0B3DF59A" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="7CE64772" w14:textId="0B3DF59A" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="294FE138" w14:textId="171E8651" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="294FE138" w14:textId="171E8651" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Check the Electronic Starting system is working</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096C05" w:rsidRPr="00AA2E39" w14:paraId="55ECF50D" w14:textId="77777777" w:rsidTr="00DE3F0C">
+      <w:tr w:rsidR="00096C05" w:rsidRPr="00374BE6" w14:paraId="55ECF50D" w14:textId="77777777" w:rsidTr="00DE3F0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2B85C82E" w14:textId="36DA0948" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2B85C82E" w14:textId="36DA0948" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="465D6799" w14:textId="7E81C730" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="465D6799" w14:textId="7E81C730" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Q</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="085C3F16" w14:textId="09137FCF" w:rsidR="00096C05" w:rsidRPr="00AA2E39" w:rsidRDefault="00096C05" w:rsidP="00AA2E39">
+          <w:p w14:paraId="085C3F16" w14:textId="09137FCF" w:rsidR="00096C05" w:rsidRPr="007B47D7" w:rsidRDefault="00096C05" w:rsidP="00096C05">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Walk the track to establish Starting positions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="471B8C6F" w14:textId="65A2E9E4" w:rsidR="00AC79E0" w:rsidRPr="00AA2E39" w:rsidRDefault="00AC79E0" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="471B8C6F" w14:textId="65A2E9E4" w:rsidR="00AC79E0" w:rsidRDefault="00AC79E0" w:rsidP="007D7FD5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D03CE" w:rsidRPr="00AA2E39" w14:paraId="34ED6E71" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="004D03CE" w14:paraId="34ED6E71" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D32E65" w14:textId="5840CA9C" w:rsidR="004D03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="007A779C" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="67D32E65" w14:textId="5840CA9C" w:rsidR="004D03CE" w:rsidRPr="004E0BE4" w:rsidRDefault="007A779C" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="004D03CE" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004D03CE" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA7B77A" w14:textId="77777777" w:rsidR="004D03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004D03CE" w:rsidP="00AA2E39">
-[...69 lines deleted...]
-      <w:tr w:rsidR="009F5231" w:rsidRPr="00AA2E39" w14:paraId="0C4381B9" w14:textId="77777777" w:rsidTr="00BD41EA">
+          <w:p w14:paraId="2BA7B77A" w14:textId="77777777" w:rsidR="004D03CE" w:rsidRPr="004E0BE4" w:rsidRDefault="004D03CE" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72540BDA" w14:textId="77777777" w:rsidR="004D03CE" w:rsidRDefault="00BF5F42" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F43D1C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are appointed Chief Starters Assistant (CSA) at a County Championships how would you allocate the duties for the day? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C36948B" w14:textId="5E00FB7E" w:rsidR="00BF5F42" w:rsidRPr="004E0BE4" w:rsidRDefault="00BF5F42" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F5231" w14:paraId="0C4381B9" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="13B2A5A4" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="13B2A5A4" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="007B47D7" w:rsidRDefault="009F5231" w:rsidP="009F5231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="47894E15" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="47894E15" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="007B7197" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:r w:rsidRPr="007B7197">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="79855CBC" w14:textId="0B282D18" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="79855CBC" w14:textId="0B282D18" w:rsidR="009F5231" w:rsidRPr="00AD25C7" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006654BB">
               <w:t>I would allocate Call up/lead duties to myself in rotation with my team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5231" w:rsidRPr="00AA2E39" w14:paraId="4A2BDF3A" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="009F5231" w14:paraId="4A2BDF3A" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D45F91" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="14D45F91" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="007B47D7" w:rsidRDefault="009F5231" w:rsidP="009F5231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3262EA7C" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3262EA7C" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="007B7197" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:r w:rsidRPr="007B7197">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17CA625A" w14:textId="5AFAD61A" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="17CA625A" w14:textId="5AFAD61A" w:rsidR="009F5231" w:rsidRPr="00AD25C7" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006654BB">
               <w:t>I would take the lead in all races</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5231" w:rsidRPr="00AA2E39" w14:paraId="616E4749" w14:textId="77777777" w:rsidTr="00915762">
+      <w:tr w:rsidR="009F5231" w14:paraId="616E4749" w14:textId="77777777" w:rsidTr="00915762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E85E073" w14:textId="35F3CEC2" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="3E85E073" w14:textId="35F3CEC2" w:rsidR="009F5231" w:rsidRPr="007B47D7" w:rsidRDefault="009F5231" w:rsidP="009F5231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="310071F2" w14:textId="4EE2E0C2" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="310071F2" w14:textId="4EE2E0C2" w:rsidR="009F5231" w:rsidRPr="007B47D7" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="79202667" w14:textId="35E18668" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="79202667" w14:textId="35E18668" w:rsidR="009F5231" w:rsidRPr="007B47D7" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>I would allocate Call Up/lead duties to my team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5231" w:rsidRPr="00AA2E39" w14:paraId="057C1D4A" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="009F5231" w14:paraId="057C1D4A" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6B0428" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1D6B0428" w14:textId="77777777" w:rsidR="009F5231" w:rsidRPr="007B47D7" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8B240F" w14:textId="70D54532" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2D8B240F" w14:textId="70D54532" w:rsidR="009F5231" w:rsidRPr="007B7197" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:r w:rsidRPr="007B7197">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF32FC3" w14:textId="75074D86" w:rsidR="009F5231" w:rsidRPr="00AA2E39" w:rsidRDefault="009F5231" w:rsidP="00AA2E39">
-[...13 lines deleted...]
-              <w:t>I would go ahead each time to the next race</w:t>
+          <w:p w14:paraId="4DF32FC3" w14:textId="75074D86" w:rsidR="009F5231" w:rsidRPr="007704F4" w:rsidRDefault="009F5231" w:rsidP="009F5231">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006654BB">
+              <w:t xml:space="preserve">I would </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">go ahead </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006654BB">
+              <w:t>each time to the next race</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35431052" w14:textId="654FB6C6" w:rsidR="004D03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004D03CE" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="35431052" w14:textId="654FB6C6" w:rsidR="004D03CE" w:rsidRPr="006D0CE2" w:rsidRDefault="004D03CE" w:rsidP="004D03CE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w14:paraId="58F868DA" w14:textId="77777777" w:rsidTr="00AD25C7">
+      <w:tr w:rsidR="00AD25C7" w14:paraId="58F868DA" w14:textId="77777777" w:rsidTr="00AD25C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="116713B6" w14:textId="1B32AB12" w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w:rsidRDefault="007448F5" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="116713B6" w14:textId="1B32AB12" w:rsidR="00AD25C7" w:rsidRPr="004E0BE4" w:rsidRDefault="007448F5" w:rsidP="00AD25C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00AD25C7" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00AD25C7" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC1962F" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w:rsidRDefault="00AD25C7" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2AC1962F" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="004E0BE4" w:rsidRDefault="00AD25C7" w:rsidP="00AD25C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556012D1" w14:textId="5177469E" w:rsidR="00201A9E" w:rsidRPr="00565C37" w:rsidRDefault="00565C37" w:rsidP="00AD25C7">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA2E39">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565C37">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>On the timetable you notice there is a long series of 100m/200m sprint</w:t>
             </w:r>
-            <w:r w:rsidR="00A9730B" w:rsidRPr="00AA2E39">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A9730B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565C37">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.  How would you allocate the duties to ensure your team are able to have breaks? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A6BE9E2" w14:textId="4E68B2DE" w:rsidR="00565C37" w:rsidRPr="00AA2E39" w:rsidRDefault="00565C37" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w14:paraId="6B454B8C" w14:textId="77777777" w:rsidTr="00BD41EA">
+          <w:p w14:paraId="3A6BE9E2" w14:textId="4E68B2DE" w:rsidR="00565C37" w:rsidRPr="00565C37" w:rsidRDefault="00565C37" w:rsidP="00AD25C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA254D" w14:paraId="6B454B8C" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="28B16AF8" w14:textId="77EF3822" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="28B16AF8" w14:textId="77EF3822" w:rsidR="00EA254D" w:rsidRPr="007B47D7" w:rsidRDefault="00EA254D" w:rsidP="00EA254D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE77DB7" w14:textId="5908671D" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4CE77DB7" w14:textId="5908671D" w:rsidR="00EA254D" w:rsidRPr="00EA254D" w:rsidRDefault="00EA254D" w:rsidP="00EA254D">
+            <w:r w:rsidRPr="00EA254D">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="396177FF" w14:textId="723A18B6" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="396177FF" w14:textId="723A18B6" w:rsidR="00EA254D" w:rsidRPr="009C13B4" w:rsidRDefault="00EA254D" w:rsidP="00EA254D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C30EB7">
               <w:t>I would take over the duties of the member of the team taking a break</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w14:paraId="318B93BE" w14:textId="77777777" w:rsidTr="008D7370">
+      <w:tr w:rsidR="00EA254D" w14:paraId="318B93BE" w14:textId="77777777" w:rsidTr="008D7370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="109A5013" w14:textId="77777777" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="109A5013" w14:textId="77777777" w:rsidR="00EA254D" w:rsidRPr="007B47D7" w:rsidRDefault="00EA254D" w:rsidP="00EA254D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFEA78C" w14:textId="3268985B" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0AFEA78C" w14:textId="3268985B" w:rsidR="00EA254D" w:rsidRPr="00EA254D" w:rsidRDefault="00EA254D" w:rsidP="00EA254D">
+            <w:r w:rsidRPr="00EA254D">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="666E53A3" w14:textId="39D2E4D8" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="666E53A3" w14:textId="39D2E4D8" w:rsidR="00EA254D" w:rsidRDefault="00EA254D" w:rsidP="00EA254D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C30EB7">
               <w:t>I would restrict breaks as all the team are needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w14:paraId="5D7390D4" w14:textId="77777777" w:rsidTr="00BD41EA">
+      <w:tr w:rsidR="00EA254D" w14:paraId="5D7390D4" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4CBC2A" w14:textId="77777777" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="5F4CBC2A" w14:textId="77777777" w:rsidR="00EA254D" w:rsidRPr="007B47D7" w:rsidRDefault="00EA254D" w:rsidP="00EA254D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDB70E0" w14:textId="71A9A635" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1DDB70E0" w14:textId="71A9A635" w:rsidR="00EA254D" w:rsidRPr="00EA254D" w:rsidRDefault="00EA254D" w:rsidP="00EA254D">
+            <w:r w:rsidRPr="00EA254D">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0685FE25" w14:textId="6AA20D81" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0685FE25" w14:textId="6AA20D81" w:rsidR="00EA254D" w:rsidRDefault="00EA254D" w:rsidP="00EA254D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C30EB7">
               <w:t>I would use the remainder of the team to cover the duties of the member taking a break</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w14:paraId="32234AE0" w14:textId="77777777" w:rsidTr="008D7370">
+      <w:tr w:rsidR="00EA254D" w14:paraId="32234AE0" w14:textId="77777777" w:rsidTr="008D7370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4B37F4BB" w14:textId="3E23C304" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4B37F4BB" w14:textId="3E23C304" w:rsidR="00EA254D" w:rsidRPr="007B47D7" w:rsidRDefault="00EA254D" w:rsidP="00EA254D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB495E8" w14:textId="145A4694" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3CB495E8" w14:textId="145A4694" w:rsidR="00EA254D" w:rsidRPr="007B47D7" w:rsidRDefault="00EA254D" w:rsidP="00EA254D">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="76E7B54D" w14:textId="65ED024D" w:rsidR="00EA254D" w:rsidRPr="00AA2E39" w:rsidRDefault="00EA254D" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="76E7B54D" w14:textId="65ED024D" w:rsidR="00EA254D" w:rsidRPr="007B47D7" w:rsidRDefault="00EA254D" w:rsidP="00EA254D">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>I would allocate rear or lanes 1-3 duties to myself</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4AAA0C51" w14:textId="77777777" w:rsidR="00460171" w:rsidRPr="00AA2E39" w:rsidRDefault="00460171" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4AAA0C51" w14:textId="77777777" w:rsidR="00460171" w:rsidRPr="00C76853" w:rsidRDefault="00460171" w:rsidP="00AD25C7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w14:paraId="43987AB4" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="00AD25C7" w14:paraId="43987AB4" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E219CE5" w14:textId="293106FE" w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w:rsidRDefault="00466865" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6E219CE5" w14:textId="293106FE" w:rsidR="00AD25C7" w:rsidRPr="004E0BE4" w:rsidRDefault="00466865" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00AD25C7" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00AD25C7" w:rsidRPr="004E0BE4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8CEB0A" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w:rsidRDefault="00AD25C7" w:rsidP="00AA2E39">
-[...58 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1A8CEB0A" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="004E0BE4" w:rsidRDefault="00AD25C7" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFF15D0" w14:textId="77777777" w:rsidR="00466865" w:rsidRPr="005D0855" w:rsidRDefault="00466865" w:rsidP="00466865">
+            <w:r w:rsidRPr="00466865">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are the Chief Starters Assistant (CSA) at a County Championships, you will therefore need to brief your team before the meeting starts. How would you do this?</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00466865">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B219D33" w14:textId="0E9B0AEE" w:rsidR="00C1532B" w:rsidRPr="00AA2E39" w:rsidRDefault="00C1532B" w:rsidP="00AA2E39">
-[...10 lines deleted...]
-      <w:tr w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w14:paraId="38E37715" w14:textId="77777777" w:rsidTr="00BD41EA">
+          <w:p w14:paraId="2B219D33" w14:textId="0E9B0AEE" w:rsidR="00C1532B" w:rsidRPr="00C1532B" w:rsidRDefault="00C1532B" w:rsidP="00466865"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B474CE" w:rsidRPr="007B47D7" w14:paraId="38E37715" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA828AD" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4BA828AD" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2D5429" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0D2D5429" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F025E2C" w14:textId="3D4733B5" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1F025E2C" w14:textId="3D4733B5" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>By holding the briefing with your team as soon as you can gather them together</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w14:paraId="7F8982B4" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="00B474CE" w:rsidRPr="007B47D7" w14:paraId="7F8982B4" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="095C23D8" w14:textId="103D9706" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="095C23D8" w14:textId="103D9706" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED7C653" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2ED7C653" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E0221D" w14:textId="1EB7C0BA" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="26E0221D" w14:textId="1EB7C0BA" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>By you and your team attending the Chief Starter’s briefing and then following on with your team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w14:paraId="6A546C5C" w14:textId="77777777" w:rsidTr="00BD41EA">
+      <w:tr w:rsidR="00B474CE" w:rsidRPr="007B47D7" w14:paraId="6A546C5C" w14:textId="77777777" w:rsidTr="00BD41EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5968413B" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="5968413B" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9B486E" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0F9B486E" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="53366F30" w14:textId="0616BFDD" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="53366F30" w14:textId="0616BFDD" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>By you and your team attending the Chief Starter’s briefing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w14:paraId="53A20108" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="00B474CE" w:rsidRPr="007B47D7" w14:paraId="53A20108" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43CE0327" w14:textId="6B5DD5D1" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="43CE0327" w14:textId="6B5DD5D1" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="515BC110" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="515BC110" w14:textId="77777777" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480A711B" w14:textId="59EDC2F2" w:rsidR="00B474CE" w:rsidRPr="00AA2E39" w:rsidRDefault="00B474CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="480A711B" w14:textId="59EDC2F2" w:rsidR="00B474CE" w:rsidRPr="007B47D7" w:rsidRDefault="00B474CE" w:rsidP="00B474CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>By sending out your briefing by email to your team in advance of the meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0649DB0E" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRPr="00AA2E39" w:rsidRDefault="00DC2C72" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="7CB5459C" w14:textId="25D7733C" w:rsidR="001C563E" w:rsidRDefault="001C563E" w:rsidP="001C563E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269CE26A" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="001C563E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E23AE5" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="001C563E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A56B05A" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="001C563E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE9ADC4" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="001C563E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B20ADE" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="001C563E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0649DB0E" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRPr="007B47D7" w:rsidRDefault="00DC2C72" w:rsidP="001C563E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w14:paraId="68C8CA79" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="00AD25C7" w14:paraId="68C8CA79" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="350BAB2B" w14:textId="62FF5528" w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="350BAB2B" w14:textId="62FF5528" w:rsidR="00AD25C7" w:rsidRPr="00791070" w:rsidRDefault="00B00F6F" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00791070">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00AD25C7" w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00AD25C7" w:rsidRPr="00791070">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB2587B" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w:rsidRDefault="00AD25C7" w:rsidP="00AA2E39">
-[...77 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1BB2587B" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="00E27C5A" w:rsidRDefault="00AD25C7" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D23561" w14:textId="1F508EED" w:rsidR="008E4871" w:rsidRPr="005D0855" w:rsidRDefault="008E4871" w:rsidP="008E4871">
+            <w:r w:rsidRPr="008E4871">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are the Chief Starters Assistant (CSA) at a Regional Level Meeting. At the 100m start for U1</w:t>
+            </w:r>
+            <w:r w:rsidR="00884851">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E4871">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> men the Starter instructs you to disqualify the athlete in Lane 5 for a false start. The S</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3986">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tarters Assistant (SA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E4871">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> on the line shows the appropriate card to the athlete. Who would you as CSA, communicate this decision to?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008E4871">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738C4F3D" w14:textId="5D09658A" w:rsidR="00791070" w:rsidRPr="00AA2E39" w:rsidRDefault="00791070" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w14:paraId="69D77B6B" w14:textId="77777777" w:rsidTr="0027674C">
+          <w:p w14:paraId="738C4F3D" w14:textId="5D09658A" w:rsidR="00791070" w:rsidRPr="00791070" w:rsidRDefault="00791070" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32AE4" w14:paraId="69D77B6B" w14:textId="77777777" w:rsidTr="0027674C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1A225959" w14:textId="758311A7" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1A225959" w14:textId="758311A7" w:rsidR="00F32AE4" w:rsidRPr="007B47D7" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="32CA6913" w14:textId="222401DA" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32CA6913" w14:textId="222401DA" w:rsidR="00F32AE4" w:rsidRPr="00F32AE4" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4">
+            <w:r w:rsidRPr="00F32AE4">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2DCB28" w14:textId="7CF4178B" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1A2DCB28" w14:textId="7CF4178B" w:rsidR="00F32AE4" w:rsidRPr="00E27C5A" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF40DA">
               <w:t>The Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3986" w:rsidRPr="00AA2E39" w14:paraId="0F5D8B59" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="00EB3986" w14:paraId="0F5D8B59" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5E5F9A" w14:textId="556C8529" w:rsidR="00EB3986" w:rsidRPr="00AA2E39" w:rsidRDefault="00EB3986" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3C5E5F9A" w14:textId="556C8529" w:rsidR="00EB3986" w:rsidRPr="007B47D7" w:rsidRDefault="00EB3986" w:rsidP="00EB3986">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B866B8B" w14:textId="7FD9E5B3" w:rsidR="00EB3986" w:rsidRPr="00AA2E39" w:rsidRDefault="00EB3986" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0B866B8B" w14:textId="7FD9E5B3" w:rsidR="00EB3986" w:rsidRPr="007B47D7" w:rsidRDefault="00EB3986" w:rsidP="00EB3986">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED869BF" w14:textId="762E9053" w:rsidR="00EB3986" w:rsidRPr="00AA2E39" w:rsidRDefault="00EB3986" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3ED869BF" w14:textId="762E9053" w:rsidR="00EB3986" w:rsidRPr="007B47D7" w:rsidRDefault="00EB3986" w:rsidP="00EB3986">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>Photo-finish</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w14:paraId="22444FA0" w14:textId="77777777" w:rsidTr="006B4D46">
+      <w:tr w:rsidR="00F32AE4" w14:paraId="22444FA0" w14:textId="77777777" w:rsidTr="006B4D46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA6B96D" w14:textId="77777777" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0AA6B96D" w14:textId="77777777" w:rsidR="00F32AE4" w:rsidRPr="007B47D7" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3924403F" w14:textId="77777777" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3924403F" w14:textId="77777777" w:rsidR="00F32AE4" w:rsidRPr="00E27C5A" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4">
+            <w:r w:rsidRPr="00E27C5A">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC18CD3" w14:textId="5410DDCE" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3EC18CD3" w14:textId="5410DDCE" w:rsidR="00F32AE4" w:rsidRPr="006B4D46" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF40DA">
               <w:t>The Call Room</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w14:paraId="08054C96" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="00F32AE4" w14:paraId="08054C96" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31AF5FDA" w14:textId="0C8106F7" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="31AF5FDA" w14:textId="0C8106F7" w:rsidR="00F32AE4" w:rsidRPr="007B47D7" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFD06E9" w14:textId="77777777" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2FFD06E9" w14:textId="77777777" w:rsidR="00F32AE4" w:rsidRPr="00E27C5A" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4">
+            <w:r w:rsidRPr="00E27C5A">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18FEF4E2" w14:textId="4D662B0A" w:rsidR="00F32AE4" w:rsidRPr="00AA2E39" w:rsidRDefault="00F32AE4" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="18FEF4E2" w14:textId="4D662B0A" w:rsidR="00F32AE4" w:rsidRPr="006B4D46" w:rsidRDefault="00F32AE4" w:rsidP="00F32AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF40DA">
               <w:t>Registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33CC3E33" w14:textId="3F3D50DC" w:rsidR="00AD25C7" w:rsidRDefault="00AD25C7" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="33CC3E33" w14:textId="3F3D50DC" w:rsidR="00AD25C7" w:rsidRDefault="00AD25C7" w:rsidP="00AD25C7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ACA4DC3" w14:textId="2E160DEE" w:rsidR="00AA2E39" w:rsidRDefault="00AA2E39">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD25C7" w14:paraId="3417021F" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D64AC59" w14:textId="566AE9E3" w:rsidR="00AD25C7" w:rsidRPr="00791070" w:rsidRDefault="00B00F6F" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00791070">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD25C7" w:rsidRPr="00791070">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A349818" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="00791070" w:rsidRDefault="00AD25C7" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F926676" w14:textId="77777777" w:rsidR="006C6760" w:rsidRDefault="00216BF6" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F43D1C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Under what rule is this decision made?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00657691">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B695CBA" w14:textId="55689292" w:rsidR="00216BF6" w:rsidRPr="00791070" w:rsidRDefault="00216BF6" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2307A" w:rsidRPr="007B47D7" w14:paraId="7F00995D" w14:textId="77777777" w:rsidTr="006B4D46">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B91BBA" w14:textId="77777777" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="65699ED0" w14:textId="3009208C" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFE6F4D" w14:textId="49C460B3" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>TR 16 S2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2307A" w:rsidRPr="007B47D7" w14:paraId="4BE8D59D" w14:textId="77777777" w:rsidTr="00AD0D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B260E54" w14:textId="77777777" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E00A17B" w14:textId="69327166" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="693FB3FD" w14:textId="0DBE8D18" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>TR 16.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2307A" w:rsidRPr="007B47D7" w14:paraId="47DB48C9" w14:textId="77777777" w:rsidTr="006B4D46">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="457FB01B" w14:textId="2E53CF08" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E93CD08" w14:textId="4F354E64" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="172D81DA" w14:textId="623791EE" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>TR 16.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2307A" w:rsidRPr="007B47D7" w14:paraId="0E7B0102" w14:textId="77777777" w:rsidTr="00AD0D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0F11F4" w14:textId="77777777" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="29308E31" w14:textId="63B49599" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CBAB64" w14:textId="08E64ADB" w:rsidR="00A2307A" w:rsidRPr="007B47D7" w:rsidRDefault="00A2307A" w:rsidP="00A2307A">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>TR 16.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F86CFF8" w14:textId="265ADE9B" w:rsidR="00C76853" w:rsidRPr="007B47D7" w:rsidRDefault="00C76853" w:rsidP="00952E81">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00952E81" w14:paraId="4A2E0BC1" w14:textId="77777777" w:rsidTr="00952E81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4A1191" w14:textId="5101661C" w:rsidR="00952E81" w:rsidRPr="00AD25C7" w:rsidRDefault="00B00F6F" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00952E81" w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A90954F" w14:textId="77777777" w:rsidR="00952E81" w:rsidRPr="00AD25C7" w:rsidRDefault="00952E81" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBD76CF" w14:textId="77777777" w:rsidR="008A4E4C" w:rsidRPr="005D0855" w:rsidRDefault="008A4E4C" w:rsidP="008A4E4C">
+            <w:r w:rsidRPr="008A4E4C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are a Starters Assistant (SA) at a Regional Championships. The next scheduled event is the 1500m and you have been allocated the Call Up and Line. You arrive at the start 10 minutes before the scheduled start time, within 3 minutes you have checked in all the athletes, and they are ready to run. Do you… (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="781B4B8B" w14:textId="7DF53457" w:rsidR="00952E81" w:rsidRPr="00566BB3" w:rsidRDefault="00952E81" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022619B" w14:paraId="040423FB" w14:textId="77777777" w:rsidTr="004A2206">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCE5235" w14:textId="77777777" w:rsidR="0022619B" w:rsidRPr="007B47D7" w:rsidRDefault="0022619B" w:rsidP="0022619B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F346C7B" w14:textId="55D45C7A" w:rsidR="0022619B" w:rsidRPr="003622AD" w:rsidRDefault="0022619B" w:rsidP="0022619B">
+            <w:r w:rsidRPr="003622AD">
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5932917C" w14:textId="1593F4B4" w:rsidR="0022619B" w:rsidRPr="004A2206" w:rsidRDefault="0022619B" w:rsidP="0022619B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B14D3E">
+              <w:t xml:space="preserve">Line the athletes up and signal to the Starter the athletes are ready, tell </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1FF1">
+              <w:t xml:space="preserve">Chief Starters Assistant (CSA) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B14D3E">
+              <w:t>to radio the competition director / meeting manager that this is happening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022619B" w14:paraId="16728BED" w14:textId="77777777" w:rsidTr="00952E81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6385D97B" w14:textId="53D2D5D5" w:rsidR="0022619B" w:rsidRPr="007B47D7" w:rsidRDefault="0022619B" w:rsidP="0022619B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F532E1" w14:textId="5A623953" w:rsidR="0022619B" w:rsidRPr="0022619B" w:rsidRDefault="0022619B" w:rsidP="0022619B">
+            <w:r>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ADAA7E" w14:textId="14E6E0E4" w:rsidR="0022619B" w:rsidRPr="003622AD" w:rsidRDefault="0022619B" w:rsidP="0022619B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B14D3E">
+              <w:t xml:space="preserve">Speak to the Starter about setting the race off early, they will </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B14D3E">
+              <w:t>make a decision</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B14D3E">
+              <w:t xml:space="preserve"> and notify the competition director / meeting manager that this is happening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022619B" w14:paraId="371056C2" w14:textId="77777777" w:rsidTr="004A2206">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="436EC928" w14:textId="77777777" w:rsidR="0022619B" w:rsidRPr="007B47D7" w:rsidRDefault="0022619B" w:rsidP="0022619B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C27D701" w14:textId="3C2B38A7" w:rsidR="0022619B" w:rsidRPr="003622AD" w:rsidRDefault="0022619B" w:rsidP="0022619B">
+            <w:r w:rsidRPr="003622AD">
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F70022C" w14:textId="6F766873" w:rsidR="0022619B" w:rsidRPr="004A2206" w:rsidRDefault="0022619B" w:rsidP="0022619B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1FF1">
+              <w:t>Tell the athletes they cannot start early and will have to wait</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022619B" w14:paraId="180C0966" w14:textId="77777777" w:rsidTr="00952E81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DD2539" w14:textId="24FA1149" w:rsidR="0022619B" w:rsidRPr="007B47D7" w:rsidRDefault="0022619B" w:rsidP="0022619B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E9BFE5" w14:textId="0241E93E" w:rsidR="0022619B" w:rsidRPr="007B47D7" w:rsidRDefault="0022619B" w:rsidP="0022619B">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="707372E7" w14:textId="776D9469" w:rsidR="0022619B" w:rsidRPr="007B47D7" w:rsidRDefault="0022619B" w:rsidP="0022619B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Advise the Chief Starters Assistant (CSA) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3BD03AEF" w14:textId="071AAA0B" w:rsidR="00952E81" w:rsidRDefault="00952E81" w:rsidP="00952E81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00952E81" w14:paraId="57345B36" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C0BF65" w14:textId="6618AE16" w:rsidR="00952E81" w:rsidRPr="00AD25C7" w:rsidRDefault="00B00F6F" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001E23D2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00952E81" w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7B7590" w14:textId="77777777" w:rsidR="00952E81" w:rsidRPr="00AD25C7" w:rsidRDefault="00952E81" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E43FE8" w14:textId="6594C0B7" w:rsidR="00952E81" w:rsidRDefault="008D531B" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the above scenario, you are the Chief Starters Assistant (CSA) do </w:t>
+            </w:r>
+            <w:r w:rsidR="004C0AF7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …</w:t>
+            </w:r>
+            <w:r w:rsidR="004C0AF7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C0AF7" w:rsidRPr="00B15CEE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F474DE" w14:textId="0E800A28" w:rsidR="004C0AF7" w:rsidRPr="00AD25C7" w:rsidRDefault="004C0AF7" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C05B8" w14:paraId="2A348185" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9C1C68" w14:textId="726B7E0F" w:rsidR="003C05B8" w:rsidRPr="007B47D7" w:rsidRDefault="003C05B8" w:rsidP="003C05B8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FA89F1" w14:textId="20D007AD" w:rsidR="003C05B8" w:rsidRPr="003C05B8" w:rsidRDefault="003C05B8" w:rsidP="003C05B8">
+            <w:r>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="478A92F4" w14:textId="459D5B0B" w:rsidR="003C05B8" w:rsidRPr="0011307B" w:rsidRDefault="003C05B8" w:rsidP="003C05B8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93F6B">
+              <w:t>Speak to the Starter about starting ahead of the scheduled time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C05B8" w14:paraId="0637467A" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B598DDA" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="007B47D7" w:rsidRDefault="003C05B8" w:rsidP="003C05B8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A3C96C" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="00BD5EE5" w:rsidRDefault="003C05B8" w:rsidP="003C05B8">
+            <w:r w:rsidRPr="00BD5EE5">
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27731D49" w14:textId="522E6095" w:rsidR="003C05B8" w:rsidRPr="003C6A33" w:rsidRDefault="003C05B8" w:rsidP="003C05B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93F6B">
+              <w:t>Tell your SA they can signal the Starter to start the race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C05B8" w14:paraId="3B78AD57" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11975857" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="007B47D7" w:rsidRDefault="003C05B8" w:rsidP="003C05B8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7624C6E9" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="00BD5EE5" w:rsidRDefault="003C05B8" w:rsidP="003C05B8">
+            <w:r w:rsidRPr="00BD5EE5">
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFD985" w14:textId="15075CB7" w:rsidR="003C05B8" w:rsidRPr="003C6A33" w:rsidRDefault="003C05B8" w:rsidP="003C05B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93F6B">
+              <w:t>Tell your SA to wait for the scheduled start time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C05B8" w14:paraId="4909BC42" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9EBD59" w14:textId="2875D438" w:rsidR="003C05B8" w:rsidRPr="007B47D7" w:rsidRDefault="003C05B8" w:rsidP="003C05B8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D2B189" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="007B47D7" w:rsidRDefault="003C05B8" w:rsidP="003C05B8">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F1A312" w14:textId="031D872A" w:rsidR="003C05B8" w:rsidRPr="007B47D7" w:rsidRDefault="003C05B8" w:rsidP="003C05B8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>Speak to the Chief Starter and, by agreement, radio the Meeting Manager / Competition Director for permission to start early</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74928B00" w14:textId="77777777" w:rsidR="00621334" w:rsidRPr="00C76853" w:rsidRDefault="00621334" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F1E94" w14:paraId="27531CB1" w14:textId="77777777" w:rsidTr="003838CB">
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C1451" w14:textId="6639887D" w:rsidR="008F1E94" w:rsidRPr="00AD25C7" w:rsidRDefault="008F1E94" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009F7F92">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD25C7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70441E32" w14:textId="77777777" w:rsidR="008F1E94" w:rsidRPr="00AD25C7" w:rsidRDefault="008F1E94" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F0DF6F" w14:textId="77777777" w:rsidR="004715CD" w:rsidRPr="005D0855" w:rsidRDefault="004715CD" w:rsidP="004715CD">
+            <w:r w:rsidRPr="004715CD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are a Starters Assistant (SA) at a County Championships, the previous event was 800m heats and you have been sent ahead for Call Up/line duties for the next races – 100m. When you have called the athletes up and completed your checks you can see that the Start team are not in place and are still moving their Start equipment from the 800m. Do you …</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004715CD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0EC2C7" w14:textId="7D1C1AB8" w:rsidR="00B533BF" w:rsidRPr="00B533BF" w:rsidRDefault="00B533BF" w:rsidP="00B533BF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825E4A" w14:paraId="71A41E1C" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A808852" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="00AD25C7" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFA7958" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="00255712" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:r w:rsidRPr="00255712">
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="770E10B6" w14:textId="31913141" w:rsidR="00825E4A" w:rsidRPr="0003158E" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A573CA">
+              <w:t>Tell the athletes in the first heat that they should come back in 5 minutes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825E4A" w14:paraId="326FBE1D" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40240C16" w14:textId="7E3DA564" w:rsidR="00825E4A" w:rsidRPr="00B85D4A" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F081D5" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="007B47D7" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B19A0D" w14:textId="758DE2F8" w:rsidR="00825E4A" w:rsidRPr="007B47D7" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>Ask the first heat to set their blocks up but not to run out until given permission</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825E4A" w14:paraId="3575C60C" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DD2CC4" w14:textId="034C4E9F" w:rsidR="00825E4A" w:rsidRPr="00825E4A" w:rsidRDefault="00825E4A" w:rsidP="00825E4A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="570B0097" w14:textId="2170E209" w:rsidR="00825E4A" w:rsidRPr="00825E4A" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C229332" w14:textId="1633075D" w:rsidR="00825E4A" w:rsidRPr="00255712" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A573CA">
+              <w:t>Tell the athletes the Start team are taking a long time to set up and they will have to wait</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825E4A" w14:paraId="0CFDD135" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="023B8EE2" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRDefault="00825E4A" w:rsidP="00825E4A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E52362" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="00255712" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:r w:rsidRPr="00255712">
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8B31AF" w14:textId="3BB8ABEF" w:rsidR="00825E4A" w:rsidRPr="0003158E" w:rsidRDefault="00825E4A" w:rsidP="00825E4A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A573CA">
+              <w:t>Let the athlete</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A573CA">
+              <w:t>s set blocks and have multiple runouts until the start team are ready</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E0F8331" w14:textId="6F6E770B" w:rsidR="00C76853" w:rsidRDefault="0023167C" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1BE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593414D3" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0C44EE" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB493C7" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526E6541" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRDefault="00DC2C72" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6234ADB7" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRPr="00DC1BE2" w:rsidRDefault="00DC2C72" w:rsidP="00AD25C7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E2BEA" w14:paraId="6FD1EB87" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D54C7A" w14:textId="5E985AAC" w:rsidR="005E2BEA" w:rsidRPr="00261541" w:rsidRDefault="005E2BEA" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261541">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B85D4A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00261541">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE3A881" w14:textId="77777777" w:rsidR="005E2BEA" w:rsidRPr="00261541" w:rsidRDefault="005E2BEA" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B67CFD9" w14:textId="74A510B6" w:rsidR="00307BB9" w:rsidRPr="00307BB9" w:rsidRDefault="00307BB9" w:rsidP="00307BB9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307BB9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ou are the Chief Starters Assistant (CSA) at a Regional Championships. Following a false start in a 400m race the Starter asks for the athlete in Lane 3 to be disqualified. The athlete is not happy with the decision and says there was noise in the crowd which distracted them. Do you … (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD46FCE" w14:textId="00A7C693" w:rsidR="005E2BEA" w:rsidRPr="00261541" w:rsidRDefault="005E2BEA" w:rsidP="005E2BEA">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7CA2" w14:paraId="4D97D141" w14:textId="77777777" w:rsidTr="006437BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A697B5C" w14:textId="135DD2A8" w:rsidR="005A7CA2" w:rsidRPr="00AD25C7" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAE4F09" w14:textId="5293CE36" w:rsidR="005A7CA2" w:rsidRPr="009B1DD1" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:r w:rsidRPr="009B1DD1">
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="691B0B92" w14:textId="52F4D0E9" w:rsidR="005A7CA2" w:rsidRPr="00DC1BE2" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2190">
+              <w:t>Tell them they must leave the track as the Starter’s decision is final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7CA2" w14:paraId="508C61E4" w14:textId="77777777" w:rsidTr="008522E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E661EF" w14:textId="77777777" w:rsidR="005A7CA2" w:rsidRPr="00374BE6" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B480003" w14:textId="0D87723B" w:rsidR="005A7CA2" w:rsidRPr="009B1DD1" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:r w:rsidRPr="009B1DD1">
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="44356C66" w14:textId="23757DEB" w:rsidR="005A7CA2" w:rsidRPr="00DC1BE2" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2190">
+              <w:t>Tell them they cannot protest as there is no Jury of Appeal</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2190">
+              <w:t>t is the Starter who makes the decision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7CA2" w14:paraId="7E599BDE" w14:textId="77777777" w:rsidTr="008522E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA31184" w14:textId="7BD9D967" w:rsidR="005A7CA2" w:rsidRPr="007B47D7" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E3D11D" w14:textId="07ACEE33" w:rsidR="005A7CA2" w:rsidRPr="007B47D7" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DA2F68" w14:textId="71E1C618" w:rsidR="005A7CA2" w:rsidRPr="007B47D7" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>Ask your team if they heard anything and then approach the Starter to advise them of what the athlete has said</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7CA2" w14:paraId="351FDB71" w14:textId="77777777" w:rsidTr="008522E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E57D8BF" w14:textId="6060F1A4" w:rsidR="005A7CA2" w:rsidRPr="005A7CA2" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2309E1" w14:textId="022309A2" w:rsidR="005A7CA2" w:rsidRPr="005A7CA2" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3EC531" w14:textId="379EFB7C" w:rsidR="005A7CA2" w:rsidRPr="009B1DD1" w:rsidRDefault="005A7CA2" w:rsidP="005A7CA2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2190">
+              <w:t>Ask the crowd if they heard a noise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F055F3E" w14:textId="489CC282" w:rsidR="004D03CE" w:rsidRPr="00DC1BE2" w:rsidRDefault="005E2BEA" w:rsidP="00C76853">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1BE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0BFF40" w14:textId="4373F262" w:rsidR="00C76853" w:rsidRPr="00C76853" w:rsidRDefault="00D66536" w:rsidP="00C76853">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w14:paraId="3417021F" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="00316A9D" w14:paraId="1341890F" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D64AC59" w14:textId="566AE9E3" w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...26 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="58D02457" w14:textId="017AC999" w:rsidR="00316A9D" w:rsidRPr="00B41A67" w:rsidRDefault="00316A9D" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B41A67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C089F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B41A67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A349818" w14:textId="77777777" w:rsidR="00AD25C7" w:rsidRPr="00AA2E39" w:rsidRDefault="00AD25C7" w:rsidP="00AA2E39">
-[...67 lines deleted...]
-      <w:tr w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w14:paraId="7F00995D" w14:textId="77777777" w:rsidTr="006B4D46">
+          <w:p w14:paraId="440F11F8" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00B41A67" w:rsidRDefault="00316A9D" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1153F5DE" w14:textId="77777777" w:rsidR="009C089F" w:rsidRPr="009C089F" w:rsidRDefault="009C089F" w:rsidP="009C089F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C089F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>The starter confirms that the athlete is disqualified. The athlete leaves the track, and the race starts without them. Afterwards the disqualified athlete approaches you claiming to have evidence confirming a noise at the original start. Do you … (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD3466D" w14:textId="6379137C" w:rsidR="00316A9D" w:rsidRPr="00B41A67" w:rsidRDefault="00316A9D" w:rsidP="00316A9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00140D90" w14:paraId="1A5912C5" w14:textId="77777777" w:rsidTr="00455757">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="71B91BBA" w14:textId="77777777" w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w:rsidRDefault="00A2307A" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5433C689" w14:textId="40DED403" w:rsidR="00140D90" w:rsidRPr="007B47D7" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="65699ED0" w14:textId="3009208C" w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w:rsidRDefault="00A2307A" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6154578D" w14:textId="231E8951" w:rsidR="00140D90" w:rsidRPr="007B47D7" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFE6F4D" w14:textId="49C460B3" w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w:rsidRDefault="00A2307A" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w14:paraId="4BE8D59D" w14:textId="77777777" w:rsidTr="00AD0D9D">
+          <w:p w14:paraId="7BAF97A2" w14:textId="7D64818B" w:rsidR="00140D90" w:rsidRPr="007B47D7" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>Tell the athlete you will speak to the Start Co-ordinator and tell them what the athlete has said</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00140D90" w14:paraId="53AD6F0E" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="6631DF37" w14:textId="1E940AFC" w:rsidR="00140D90" w:rsidRPr="007B47D7" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...14 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="224D1E0B" w14:textId="63B39EE4" w:rsidR="00140D90" w:rsidRPr="00AE6936" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:r w:rsidRPr="006144EE">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...20 lines deleted...]
-      <w:tr w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w14:paraId="47DB48C9" w14:textId="77777777" w:rsidTr="006B4D46">
+          </w:tcPr>
+          <w:p w14:paraId="3E4BB397" w14:textId="77777777" w:rsidR="00140D90" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15201">
+              <w:t>Tell the athlete that it is too late – the race has been run but that they can speak to the Starter about</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03865667" w14:textId="79358AFC" w:rsidR="00140D90" w:rsidRPr="009A0E1D" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15201">
+              <w:t>a re-run</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00140D90" w14:paraId="1C2C3A54" w14:textId="77777777" w:rsidTr="00455757">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="457FB01B" w14:textId="2E53CF08" w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w:rsidRDefault="00A2307A" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3F8A4A6C" w14:textId="77777777" w:rsidR="00140D90" w:rsidRPr="007B47D7" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4E93CD08" w14:textId="4F354E64" w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w:rsidRDefault="00A2307A" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3755DF03" w14:textId="2981163A" w:rsidR="00140D90" w:rsidRPr="009B1DD1" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:r w:rsidRPr="006144EE">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="172D81DA" w14:textId="623791EE" w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w:rsidRDefault="00A2307A" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00A2307A" w:rsidRPr="00AA2E39" w14:paraId="0E7B0102" w14:textId="77777777" w:rsidTr="00AD0D9D">
+          <w:p w14:paraId="1EBB8D66" w14:textId="6DE6F48D" w:rsidR="00140D90" w:rsidRPr="00B259D8" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15201">
+              <w:t>Tell them again that they cannot protest – The Starter’s decision is final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00140D90" w14:paraId="472B9258" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C66BCD" w14:textId="5040C799" w:rsidR="00140D90" w:rsidRPr="007B47D7" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...14 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="422275A8" w14:textId="15BE074A" w:rsidR="00140D90" w:rsidRPr="00B41E0C" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B026D">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...15 lines deleted...]
-              <w:t>TR 16.7</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3F08943C" w14:textId="10FCBD64" w:rsidR="00140D90" w:rsidRPr="00B41E0C" w:rsidRDefault="00140D90" w:rsidP="00140D90">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15201">
+              <w:t>Tell the Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F86CFF8" w14:textId="265ADE9B" w:rsidR="00C76853" w:rsidRPr="00AA2E39" w:rsidRDefault="00C76853" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="75E5482A" w14:textId="7E504EDD" w:rsidR="00316A9D" w:rsidRPr="00455757" w:rsidRDefault="00316A9D" w:rsidP="00AD25C7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00952E81" w:rsidRPr="00AA2E39" w14:paraId="4A2E0BC1" w14:textId="77777777" w:rsidTr="00952E81">
+      <w:tr w:rsidR="00316A9D" w14:paraId="5957760C" w14:textId="77777777" w:rsidTr="00390150">
+        <w:trPr>
+          <w:trHeight w:val="842"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4A1191" w14:textId="5101661C" w:rsidR="00952E81" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1B43A142" w14:textId="2B26FF0D" w:rsidR="00316A9D" w:rsidRPr="00390150" w:rsidRDefault="00E0021B" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00316A9D" w:rsidRPr="00390150">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A90954F" w14:textId="77777777" w:rsidR="00952E81" w:rsidRPr="00AA2E39" w:rsidRDefault="00952E81" w:rsidP="00AA2E39">
-[...67 lines deleted...]
-      <w:tr w:rsidR="0022619B" w:rsidRPr="00AA2E39" w14:paraId="040423FB" w14:textId="77777777" w:rsidTr="004A2206">
+          <w:p w14:paraId="0C8E31D4" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00390150" w:rsidRDefault="00316A9D" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EBC340" w14:textId="77777777" w:rsidR="00E0021B" w:rsidRPr="00E0021B" w:rsidRDefault="00E0021B" w:rsidP="00E0021B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0021B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In a 200m the Starter asks for a Yellow Conduct Warning Card to be shown to an athlete who was slow to rise to the set position. Under what rule is the Conduct Warning awarded (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D651159" w14:textId="2CFE1A66" w:rsidR="00E4388C" w:rsidRPr="00390150" w:rsidRDefault="00E4388C" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009307C7" w14:paraId="2E87B255" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5887CC" w14:textId="1B5120CF" w:rsidR="009307C7" w:rsidRPr="007B47D7" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5E63FD" w14:textId="77777777" w:rsidR="009307C7" w:rsidRPr="007B47D7" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="662EDAAB" w14:textId="003D5D18" w:rsidR="009307C7" w:rsidRPr="007B47D7" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">TR 16.5.3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009307C7" w14:paraId="706F2EE5" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D1230C" w14:textId="69EE6700" w:rsidR="009307C7" w:rsidRPr="007B47D7" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="403A57BB" w14:textId="77777777" w:rsidR="009307C7" w:rsidRPr="007B47D7" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="194468A5" w14:textId="3D35C44B" w:rsidR="009307C7" w:rsidRPr="007B47D7" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">TR 16.5.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009307C7" w14:paraId="7C298F5D" w14:textId="77777777" w:rsidTr="0071633A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCE5235" w14:textId="77777777" w:rsidR="0022619B" w:rsidRPr="00AA2E39" w:rsidRDefault="0022619B" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7016FA4B" w14:textId="6B00612C" w:rsidR="009307C7" w:rsidRPr="007B47D7" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3F346C7B" w14:textId="55D45C7A" w:rsidR="0022619B" w:rsidRPr="00AA2E39" w:rsidRDefault="0022619B" w:rsidP="00AA2E39">
-[...13 lines deleted...]
-              <w:t>A</w:t>
+          <w:p w14:paraId="3C8D09D4" w14:textId="154532CF" w:rsidR="009307C7" w:rsidRPr="006144EE" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:r w:rsidRPr="006144EE">
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5932917C" w14:textId="1718CCC7" w:rsidR="0022619B" w:rsidRPr="00AA2E39" w:rsidRDefault="0022619B" w:rsidP="00AA2E39">
-[...34 lines deleted...]
-      <w:tr w:rsidR="0022619B" w:rsidRPr="00AA2E39" w14:paraId="16728BED" w14:textId="77777777" w:rsidTr="00952E81">
+          <w:p w14:paraId="09BEEA27" w14:textId="02D2006B" w:rsidR="009307C7" w:rsidRPr="009E6552" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>TR 16.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009307C7" w14:paraId="2474F980" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6385D97B" w14:textId="53D2D5D5" w:rsidR="0022619B" w:rsidRPr="00AA2E39" w:rsidRDefault="0022619B" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6D71E63B" w14:textId="17D40270" w:rsidR="009307C7" w:rsidRPr="007B47D7" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F532E1" w14:textId="5A623953" w:rsidR="0022619B" w:rsidRPr="00AA2E39" w:rsidRDefault="0022619B" w:rsidP="00AA2E39">
-[...155 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="459A5766" w14:textId="47B234E3" w:rsidR="009307C7" w:rsidRPr="004B026D" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:r w:rsidRPr="004B026D">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="707372E7" w14:textId="02A016D4" w:rsidR="0022619B" w:rsidRPr="00AA2E39" w:rsidRDefault="0022619B" w:rsidP="00AA2E39">
-[...29 lines deleted...]
-              <w:t xml:space="preserve">s Assistant (CSA) </w:t>
+          <w:p w14:paraId="4D17C888" w14:textId="79ECCD26" w:rsidR="009307C7" w:rsidRPr="006144EE" w:rsidRDefault="009307C7" w:rsidP="009307C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">TR 16.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BD03AEF" w14:textId="071AAA0B" w:rsidR="00952E81" w:rsidRPr="00AA2E39" w:rsidRDefault="00952E81" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4888EFE9" w14:textId="0A9467EE" w:rsidR="00E4388C" w:rsidRPr="0071633A" w:rsidRDefault="00E4388C" w:rsidP="00E4388C">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00952E81" w:rsidRPr="00AA2E39" w14:paraId="57345B36" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="00320A04" w14:paraId="33780EC5" w14:textId="77777777" w:rsidTr="005B51FD">
+        <w:trPr>
+          <w:trHeight w:val="842"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50C0BF65" w14:textId="6618AE16" w:rsidR="00952E81" w:rsidRPr="00AA2E39" w:rsidRDefault="00B00F6F" w:rsidP="00AA2E39">
-[...35 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2069EC06" w14:textId="1FA00533" w:rsidR="00320A04" w:rsidRPr="00390150" w:rsidRDefault="00176FFF" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00320A04" w:rsidRPr="00390150">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7B7590" w14:textId="77777777" w:rsidR="00952E81" w:rsidRPr="00AA2E39" w:rsidRDefault="00952E81" w:rsidP="00AA2E39">
-[...97 lines deleted...]
-      <w:tr w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w14:paraId="2A348185" w14:textId="77777777" w:rsidTr="00BD41EA">
+          <w:p w14:paraId="1A905E93" w14:textId="77777777" w:rsidR="00320A04" w:rsidRPr="00390150" w:rsidRDefault="00320A04" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50589160" w14:textId="66A09922" w:rsidR="00446830" w:rsidRPr="00446830" w:rsidRDefault="00A8085A" w:rsidP="00446830">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8085A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If you are the Chief Starters Assistant (CSA) in the above when you communicate the decision to the relevant Official what rule number would you state? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F88F051" w14:textId="27B11AA9" w:rsidR="00320A04" w:rsidRPr="00BD272B" w:rsidRDefault="00320A04" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w14:paraId="20713809" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9C1C68" w14:textId="726B7E0F" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1FDB7003" w14:textId="7A63C856" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="15FA89F1" w14:textId="20D007AD" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4064F1C4" w14:textId="05107442" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="478A92F4" w14:textId="459D5B0B" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...24 lines deleted...]
-      <w:tr w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w14:paraId="0637467A" w14:textId="77777777" w:rsidTr="00762A86">
+          <w:p w14:paraId="7B9BBB66" w14:textId="2B67AC58" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>TR 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w14:paraId="6FC34479" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B598DDA" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="327F6E0A" w14:textId="7922B34D" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75A3C96C" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5DAD3505" w14:textId="77777777" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27731D49" w14:textId="522E6095" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-      <w:tr w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w14:paraId="3B78AD57" w14:textId="77777777" w:rsidTr="00BD41EA">
+          <w:p w14:paraId="58D7F448" w14:textId="3F9BF2F0" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>TR 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w14:paraId="0ED88E6F" w14:textId="77777777" w:rsidTr="005B51FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3126B963" w14:textId="601E472C" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A2E64E" w14:textId="77777777" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="456A01EC" w14:textId="5A893D1F" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>TR 7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w14:paraId="6747C373" w14:textId="77777777" w:rsidTr="005B51FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DCE7AE" w14:textId="43457959" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B0D042" w14:textId="77777777" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3249D9" w14:textId="7537D1CB" w:rsidR="00BC6DEE" w:rsidRPr="007B47D7" w:rsidRDefault="00BC6DEE" w:rsidP="00BC6DEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>TR 7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E8432F6" w14:textId="77777777" w:rsidR="006C1DE3" w:rsidRDefault="006C1DE3" w:rsidP="00AD25C7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F116E4" w14:paraId="10575E9F" w14:textId="77777777" w:rsidTr="004A48F7">
+        <w:trPr>
+          <w:trHeight w:val="563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66435762" w14:textId="0F70CC1A" w:rsidR="00F116E4" w:rsidRPr="00390150" w:rsidRDefault="006C1DE3" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="00F116E4" w:rsidRPr="00390150">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="407C4ACE" w14:textId="77777777" w:rsidR="00F116E4" w:rsidRPr="00390150" w:rsidRDefault="00F116E4" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1377A2" w14:textId="77777777" w:rsidR="006E78CE" w:rsidRPr="006E78CE" w:rsidRDefault="006E78CE" w:rsidP="006E78CE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E78CE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are the Lead Starters Assistant at a Regional Championships for the Senior Men 400m final. When you receive the start list you see that the athlete in Lane 5 has previously received a Yellow Conduct Warning in the meeting. You do not know what the Conduct Warning was given for. Do you …</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E78CE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4E9281" w14:textId="21524B51" w:rsidR="00F116E4" w:rsidRPr="00BD272B" w:rsidRDefault="00F116E4" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00153392" w14:paraId="7D101D91" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="11975857" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="02D5A1B4" w14:textId="77777777" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7624C6E9" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="58A922BF" w14:textId="77777777" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA6E79B" w14:textId="39ACA1DF" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Tell the Starter that the start list shows the athlete has received a previous Conduct Warning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00153392" w14:paraId="26771080" w14:textId="77777777" w:rsidTr="005B51FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4B320B" w14:textId="728EE667" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CBBF43" w14:textId="77777777" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04756381" w14:textId="33C93660" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Tell the Chief Starters Assistant (CSA) about the Conduct Warning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00153392" w14:paraId="1FAB51D8" w14:textId="77777777" w:rsidTr="007E0EE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A6161F" w14:textId="3BBCB400" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AB8B1D" w14:textId="1F64D93A" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A04A7EE" w14:textId="7F4FCA54" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Tell the athlete that if they receive a further Conduct Warning they will be disqualified </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00153392" w14:paraId="51DCB1BE" w14:textId="77777777" w:rsidTr="005B51FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EB467A" w14:textId="77777777" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFB6586" w14:textId="28101AE1" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3372B028" w14:textId="54629273" w:rsidR="00153392" w:rsidRPr="007B47D7" w:rsidRDefault="00153392" w:rsidP="00153392">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>Tell the SA covering Lane 5 about the previous Conduct Warning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C16E43E" w14:textId="5667BF96" w:rsidR="00763713" w:rsidRDefault="00763713" w:rsidP="00AD25C7"/>
+    <w:p w14:paraId="22F34947" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00AD25C7"/>
+    <w:p w14:paraId="738F593F" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00AD25C7"/>
+    <w:p w14:paraId="3BCC8E4C" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00AD25C7"/>
+    <w:p w14:paraId="740D2FBC" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00AD25C7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="461"/>
+        <w:gridCol w:w="9327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B46728" w14:paraId="7CB078A0" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C9C6CD" w14:textId="34179B4C" w:rsidR="00B46728" w:rsidRPr="00AD25C7" w:rsidRDefault="00EE0887" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="00794349">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDC73E0" w14:textId="77777777" w:rsidR="00B46728" w:rsidRPr="000966E5" w:rsidRDefault="00B46728" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5879B450" w14:textId="77777777" w:rsidR="005E0E4C" w:rsidRPr="005E0E4C" w:rsidRDefault="005E0E4C" w:rsidP="005E0E4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E0E4C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are the Starters Assistant on the “line” of a 110mH decathlon event.  After a false start, the starter asks you to warn the athlete in Lane 5.  Which of these is correct? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042E3B95" w14:textId="6F80DFE8" w:rsidR="00B46728" w:rsidRPr="000966E5" w:rsidRDefault="00B46728" w:rsidP="00762A86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B46180" w14:paraId="363AA118" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEFD985" w14:textId="15075CB7" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-      <w:tr w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w14:paraId="4909BC42" w14:textId="77777777" w:rsidTr="00762A86">
+          <w:p w14:paraId="1910867E" w14:textId="77777777" w:rsidR="00B46180" w:rsidRPr="00AD25C7" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0446B3" w14:textId="77777777" w:rsidR="00B46180" w:rsidRPr="007570C7" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:r w:rsidRPr="007570C7">
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0118F9FA" w14:textId="35901CE3" w:rsidR="00B46180" w:rsidRPr="00AD25C7" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00770238">
+              <w:t>You hold up a yellow and black card in front of the athlete in Lane 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B46180" w14:paraId="32F180E0" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9EBD59" w14:textId="2875D438" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0242F52F" w14:textId="507403C7" w:rsidR="00B46180" w:rsidRPr="00B46180" w:rsidRDefault="00B46180" w:rsidP="00B46180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D2B189" w14:textId="77777777" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5DC4B462" w14:textId="77777777" w:rsidR="00B46180" w:rsidRPr="00B46180" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:r w:rsidRPr="00B46180">
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E49092A" w14:textId="42C073BB" w:rsidR="00B46180" w:rsidRPr="007570C7" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00770238">
+              <w:t>You hold up a yellow card in front of the athlete in Lane 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B46180" w14:paraId="5FBE9C27" w14:textId="77777777" w:rsidTr="00BD41EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E9EB70" w14:textId="227EA1A6" w:rsidR="00B46180" w:rsidRPr="007B47D7" w:rsidRDefault="00B46180" w:rsidP="00B46180"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FA0E44" w14:textId="77777777" w:rsidR="00B46180" w:rsidRPr="007B47D7" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="790213CD" w14:textId="52FCA42C" w:rsidR="00B46180" w:rsidRPr="007B47D7" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>You walk along the line from lane 1 to 8 showing all athletes a yellow and black card</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B46180" w14:paraId="49CBBB98" w14:textId="77777777" w:rsidTr="00762A86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E796799" w14:textId="652DBEAC" w:rsidR="00B46180" w:rsidRPr="007B47D7" w:rsidRDefault="00B46180" w:rsidP="00B46180"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="028833D9" w14:textId="77777777" w:rsidR="00B46180" w:rsidRPr="007B47D7" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58F1A312" w14:textId="031D872A" w:rsidR="003C05B8" w:rsidRPr="00AA2E39" w:rsidRDefault="003C05B8" w:rsidP="00AA2E39">
-[...17 lines deleted...]
-              <w:t>Speak to the Chief Starter and, by agreement, radio the Meeting Manager / Competition Director for permission to start early</w:t>
+          <w:p w14:paraId="3E39C873" w14:textId="5FBDA6F1" w:rsidR="00B46180" w:rsidRPr="007B47D7" w:rsidRDefault="00B46180" w:rsidP="00B46180">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>You show the athlete in Lane 5 a yellow and black card, then you walk along the line showing all athletes the card</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74928B00" w14:textId="77777777" w:rsidR="00621334" w:rsidRPr="00AA2E39" w:rsidRDefault="00621334" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="27E8A291" w14:textId="7D97D811" w:rsidR="00B46728" w:rsidRPr="00A70E4C" w:rsidRDefault="00B46728" w:rsidP="00B46728">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F1E94" w:rsidRPr="00AA2E39" w14:paraId="27531CB1" w14:textId="77777777" w:rsidTr="003838CB">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="005D263F" w14:paraId="37AD3388" w14:textId="77777777" w:rsidTr="009D3A60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201C1451" w14:textId="6639887D" w:rsidR="008F1E94" w:rsidRPr="00AA2E39" w:rsidRDefault="008F1E94" w:rsidP="00AA2E39">
-[...37 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="5922C7E8" w14:textId="15F8535B" w:rsidR="005D263F" w:rsidRPr="00AD25C7" w:rsidRDefault="00F254EE" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="005D263F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70441E32" w14:textId="77777777" w:rsidR="008F1E94" w:rsidRPr="00AA2E39" w:rsidRDefault="008F1E94" w:rsidP="00AA2E39">
-[...85 lines deleted...]
-      <w:tr w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w14:paraId="71A41E1C" w14:textId="77777777" w:rsidTr="00BD41EA">
+          <w:p w14:paraId="265C078B" w14:textId="77777777" w:rsidR="005D263F" w:rsidRPr="000966E5" w:rsidRDefault="005D263F" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="003063E1" w14:textId="42FD0802" w:rsidR="00F254EE" w:rsidRPr="00F254EE" w:rsidRDefault="00A72F91" w:rsidP="00F254EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72F91">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are a Starters Assistant at a Regional Championships. Your duty is ‘stop’ on the U20 100m and one athlete has run past you at full speed and then taken their time to return to the start line. You feel that the athlete should receive a conduct warning for not obeying instructions; who is allowed to give this? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE768D3" w14:textId="3A095A01" w:rsidR="0089222F" w:rsidRPr="000966E5" w:rsidRDefault="0089222F" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004052BA" w14:paraId="6DC71CBA" w14:textId="77777777" w:rsidTr="009D3A60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A808852" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0A9EA9D2" w14:textId="45491011" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFA7958" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="03E5A6B9" w14:textId="77777777" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="770E10B6" w14:textId="31913141" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...22 lines deleted...]
-      <w:tr w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w14:paraId="326FBE1D" w14:textId="77777777" w:rsidTr="00762A86">
+          <w:p w14:paraId="1C39BAFC" w14:textId="023AE29A" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Start Coordinator </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004052BA" w14:paraId="45B7C288" w14:textId="77777777" w:rsidTr="009D3A60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40240C16" w14:textId="7E3DA564" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0AA5FAD8" w14:textId="73DACA59" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F081D5" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1C94D9E8" w14:textId="77777777" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B19A0D" w14:textId="758DE2F8" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w14:paraId="3575C60C" w14:textId="77777777" w:rsidTr="00BD41EA">
+          <w:p w14:paraId="15785DEB" w14:textId="1B34FB02" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>You (as Starters Assistant/ SA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004052BA" w14:paraId="476F562E" w14:textId="77777777" w:rsidTr="009D3A60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="03DD2CC4" w14:textId="034C4E9F" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="35AEC428" w14:textId="34A200E0" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="570B0097" w14:textId="2170E209" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0CA809D3" w14:textId="77777777" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C229332" w14:textId="1633075D" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...24 lines deleted...]
-      <w:tr w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w14:paraId="0CFDD135" w14:textId="77777777" w:rsidTr="00762A86">
+          <w:p w14:paraId="258DAE95" w14:textId="2010FD63" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Chief Starters Assistant (CSA) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004052BA" w14:paraId="3AE2E846" w14:textId="77777777" w:rsidTr="009D3A60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="023B8EE2" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="154A0A91" w14:textId="17748B0E" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41E52362" w14:textId="77777777" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="548406B6" w14:textId="6D07560D" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8B31AF" w14:textId="3BB8ABEF" w:rsidR="00825E4A" w:rsidRPr="00AA2E39" w:rsidRDefault="00825E4A" w:rsidP="00AA2E39">
-[...17 lines deleted...]
-              <w:t>Let the athlete’s set blocks and have multiple runouts until the start team are ready</w:t>
+          <w:p w14:paraId="68024A22" w14:textId="075A564B" w:rsidR="004052BA" w:rsidRPr="007B47D7" w:rsidRDefault="004052BA" w:rsidP="004052BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6234ADB7" w14:textId="77777777" w:rsidR="00DC2C72" w:rsidRPr="00AA2E39" w:rsidRDefault="00DC2C72" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5B06DF0C" w14:textId="539D0FAF" w:rsidR="00DF2B60" w:rsidRPr="00A70E4C" w:rsidRDefault="00DF2B60" w:rsidP="00DF2B60">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...411 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00A70E4C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316A9D" w:rsidRPr="00AA2E39" w14:paraId="1341890F" w14:textId="77777777" w:rsidTr="00762A86">
+      <w:tr w:rsidR="0022567A" w14:paraId="155CDBE4" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D02457" w14:textId="017AC999" w:rsidR="00316A9D" w:rsidRPr="00AA2E39" w:rsidRDefault="00316A9D" w:rsidP="00AA2E39">
-[...37 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="44CE216A" w14:textId="0CE2A08A" w:rsidR="0022567A" w:rsidRPr="00AD25C7" w:rsidRDefault="00BF04F4" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="0022567A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="440F11F8" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00AA2E39" w:rsidRDefault="00316A9D" w:rsidP="00AA2E39">
-[...49 lines deleted...]
-      <w:tr w:rsidR="00140D90" w:rsidRPr="00AA2E39" w14:paraId="1A5912C5" w14:textId="77777777" w:rsidTr="00455757">
+          <w:p w14:paraId="32E4C2CA" w14:textId="77777777" w:rsidR="0022567A" w:rsidRPr="000966E5" w:rsidRDefault="0022567A" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754FE6F9" w14:textId="003C2A1F" w:rsidR="0022567A" w:rsidRPr="000966E5" w:rsidRDefault="00004BF0" w:rsidP="00707A79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00004BF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are a Starters Assistant at a County Championships and some Para events have been included in the track program. Which of the following events may require starting blocks (select all that apply)? (</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6560">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00004BF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6560">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00004BF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D25A1" w14:paraId="01B5956D" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="266C7001" w14:textId="4B6FA043" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...14 lines deleted...]
-              </w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2911965B" w14:textId="54920DB7" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...20 lines deleted...]
-      <w:tr w:rsidR="00140D90" w:rsidRPr="00AA2E39" w14:paraId="53AD6F0E" w14:textId="77777777" w:rsidTr="00762A86">
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C1D92F" w14:textId="4CC2AE9B" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>T71 100m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D25A1" w14:paraId="2D370056" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6631DF37" w14:textId="1E940AFC" w:rsidR="00140D90" w:rsidRPr="00AA2E39" w:rsidRDefault="00140D90" w:rsidP="00AA2E39">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2E3236AA" w14:textId="586AB3A3" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="224D1E0B" w14:textId="63B39EE4" w:rsidR="00140D90" w:rsidRPr="00AA2E39" w:rsidRDefault="00140D90" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5767D6D9" w14:textId="77777777" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4BB397" w14:textId="77777777" w:rsidR="00140D90" w:rsidRPr="00AA2E39" w:rsidRDefault="00140D90" w:rsidP="00AA2E39">
-[...38 lines deleted...]
-      <w:tr w:rsidR="00140D90" w:rsidRPr="00AA2E39" w14:paraId="1C2C3A54" w14:textId="77777777" w:rsidTr="00455757">
+          <w:p w14:paraId="45AA316D" w14:textId="217C7C3D" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">T53 200m </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D25A1" w14:paraId="48753553" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32149FA3" w14:textId="14641591" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...14 lines deleted...]
-              </w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3CF320" w14:textId="77777777" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...21 lines deleted...]
-      <w:tr w:rsidR="00140D90" w:rsidRPr="00AA2E39" w14:paraId="472B9258" w14:textId="77777777" w:rsidTr="00762A86">
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2947F455" w14:textId="6B6C3AA7" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">T38 400m </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D25A1" w14:paraId="086CB45A" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67C66BCD" w14:textId="5040C799" w:rsidR="00140D90" w:rsidRPr="00AA2E39" w:rsidRDefault="00140D90" w:rsidP="00AA2E39">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="538B7FD4" w14:textId="51CC8738" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422275A8" w14:textId="15BE074A" w:rsidR="00140D90" w:rsidRPr="00AA2E39" w:rsidRDefault="00140D90" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="29B3B737" w14:textId="77777777" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F08943C" w14:textId="10FCBD64" w:rsidR="00140D90" w:rsidRPr="00AA2E39" w:rsidRDefault="00140D90" w:rsidP="00AA2E39">
-[...16 lines deleted...]
-              <w:t>Tell the Track Referee</w:t>
+          <w:p w14:paraId="6E889298" w14:textId="207782BA" w:rsidR="001D25A1" w:rsidRPr="007B47D7" w:rsidRDefault="001D25A1" w:rsidP="001D25A1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>T33 200m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75E5482A" w14:textId="7E504EDD" w:rsidR="00316A9D" w:rsidRDefault="00316A9D" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="338C5D24" w14:textId="5E9C0C61" w:rsidR="00D86F02" w:rsidRDefault="00D86F02" w:rsidP="00DB628E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316A9D" w:rsidRPr="00AA2E39" w14:paraId="5957760C" w14:textId="77777777" w:rsidTr="00390150">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009F104B" w14:paraId="61F452D2" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B43A142" w14:textId="2B26FF0D" w:rsidR="00316A9D" w:rsidRPr="00AA2E39" w:rsidRDefault="00E0021B" w:rsidP="00AA2E39">
-[...28 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="58008E1C" w14:textId="27796765" w:rsidR="009F104B" w:rsidRPr="00AD25C7" w:rsidRDefault="00BF04F4" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="009F104B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8E31D4" w14:textId="77777777" w:rsidR="00316A9D" w:rsidRPr="00AA2E39" w:rsidRDefault="00316A9D" w:rsidP="00AA2E39">
-[...49 lines deleted...]
-      <w:tr w:rsidR="009307C7" w:rsidRPr="00AA2E39" w14:paraId="2E87B255" w14:textId="77777777" w:rsidTr="00BD41EA">
+          <w:p w14:paraId="2858A9CE" w14:textId="77777777" w:rsidR="009F104B" w:rsidRPr="000966E5" w:rsidRDefault="009F104B" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D68ACBA" w14:textId="2CF911CC" w:rsidR="00BF04F4" w:rsidRPr="00BF04F4" w:rsidRDefault="00BF04F4" w:rsidP="00BF04F4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF04F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In the races for wheelchairs and Frame Runners, how do you gauge the athletes are behind the start line, after the command ‘On your marks’?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF04F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6560">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF04F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mark) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EDFFCDC" w14:textId="437F284D" w:rsidR="00E02F4A" w:rsidRPr="000966E5" w:rsidRDefault="00E02F4A" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00904591" w14:paraId="04B65BE6" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5887CC" w14:textId="1B5120CF" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="751A2664" w14:textId="2393C1A0" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5E63FD" w14:textId="77777777" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="073FBDF2" w14:textId="77777777" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="662EDAAB" w14:textId="003D5D18" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-      <w:tr w:rsidR="009307C7" w:rsidRPr="00AA2E39" w14:paraId="706F2EE5" w14:textId="77777777" w:rsidTr="00762A86">
+          <w:p w14:paraId="3366AAE1" w14:textId="5FBFD54C" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00A27108" w:rsidP="00904591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Assumes a starting position entirely behind the start line </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00904591" w14:paraId="510C787C" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D1230C" w14:textId="69EE6700" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="62F03815" w14:textId="5B44C3C8" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403A57BB" w14:textId="77777777" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="34A459F1" w14:textId="6B1C7F76" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="194468A5" w14:textId="3D35C44B" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...19 lines deleted...]
-      <w:tr w:rsidR="009307C7" w:rsidRPr="00AA2E39" w14:paraId="7C298F5D" w14:textId="77777777" w:rsidTr="0071633A">
+          <w:p w14:paraId="201B4400" w14:textId="1789DC58" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00A27108" w:rsidP="00904591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Part of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00105986" w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">front wheel can touch the start line </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00904591" w14:paraId="45F5D823" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="667707A2" w14:textId="22EC0D93" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...14 lines deleted...]
-              </w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6CC2D7" w14:textId="77777777" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...21 lines deleted...]
-      <w:tr w:rsidR="009307C7" w:rsidRPr="00AA2E39" w14:paraId="2474F980" w14:textId="77777777" w:rsidTr="00762A86">
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7BAF04" w14:textId="69EA310C" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00F33BB4" w:rsidRPr="007B47D7">
+              <w:t>athletes’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve"> helmet is behind the line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00904591" w14:paraId="3E9163A1" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D71E63B" w14:textId="17D40270" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="03718C96" w14:textId="4D770CEC" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="459A5766" w14:textId="47B234E3" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="362B101D" w14:textId="77777777" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D17C888" w14:textId="79ECCD26" w:rsidR="009307C7" w:rsidRPr="00AA2E39" w:rsidRDefault="009307C7" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">TR 16.3 </w:t>
+          <w:p w14:paraId="2D15F62A" w14:textId="0F485BBA" w:rsidR="00904591" w:rsidRPr="007B47D7" w:rsidRDefault="00904591" w:rsidP="00904591">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t>The rear wheels are behind the line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4888EFE9" w14:textId="0A9467EE" w:rsidR="00E4388C" w:rsidRPr="00AA2E39" w:rsidRDefault="00E4388C" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="173F4C53" w14:textId="5C806F67" w:rsidR="000E72F5" w:rsidRDefault="000E72F5" w:rsidP="000E72F5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00320A04" w:rsidRPr="00AA2E39" w14:paraId="33780EC5" w14:textId="77777777" w:rsidTr="005B51FD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CB7DC7" w14:paraId="74BE21A6" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2069EC06" w14:textId="1FA00533" w:rsidR="00320A04" w:rsidRPr="00AA2E39" w:rsidRDefault="00176FFF" w:rsidP="00AA2E39">
-[...27 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="6AF888A6" w14:textId="50587E3B" w:rsidR="00CB7DC7" w:rsidRPr="00AD25C7" w:rsidRDefault="00B5544A" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7DC7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A905E93" w14:textId="77777777" w:rsidR="00320A04" w:rsidRPr="00AA2E39" w:rsidRDefault="00320A04" w:rsidP="00AA2E39">
-[...69 lines deleted...]
-      <w:tr w:rsidR="00BC6DEE" w:rsidRPr="00AA2E39" w14:paraId="20713809" w14:textId="77777777" w:rsidTr="005B51FD">
+          <w:p w14:paraId="5B9F491B" w14:textId="77777777" w:rsidR="00CB7DC7" w:rsidRPr="00AB15BF" w:rsidRDefault="00CB7DC7" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A0A3F0" w14:textId="4B1859D2" w:rsidR="00CB7DC7" w:rsidRPr="00AC1F44" w:rsidRDefault="00AC1F44" w:rsidP="005B51FD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC1F44">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the ambulant 400m race an athlete has the classification T11 &amp; therefore has a guide runner. This athlete has been allocated lanes </w:t>
+            </w:r>
+            <w:r w:rsidR="00F379AC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1F44">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F379AC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1F44">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; in this case the athlete is in lane </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7B59">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1F44">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. The starter aborts the start as the athlete in lane </w:t>
+            </w:r>
+            <w:r w:rsidR="00A26A01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1F44">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is slow to rise and asks for a Yellow Conduct Warning Card to be issued; who do you issue the card to? (1 mark) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3E99" w14:paraId="5D861FB3" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDB7003" w14:textId="7A63C856" w:rsidR="00BC6DEE" w:rsidRPr="00AA2E39" w:rsidRDefault="00BC6DEE" w:rsidP="00AA2E39">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3D1DDA10" w14:textId="3F918A65" w:rsidR="006D3E99" w:rsidRPr="00AD25C7" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4064F1C4" w14:textId="05107442" w:rsidR="00BC6DEE" w:rsidRPr="00AA2E39" w:rsidRDefault="00BC6DEE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3D435BEC" w14:textId="77777777" w:rsidR="006D3E99" w:rsidRPr="00797227" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:r w:rsidRPr="00797227">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9BBB66" w14:textId="2B67AC58" w:rsidR="00BC6DEE" w:rsidRPr="00AA2E39" w:rsidRDefault="00BC6DEE" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00BC6DEE" w:rsidRPr="00AA2E39" w14:paraId="6FC34479" w14:textId="77777777" w:rsidTr="005B51FD">
+          <w:p w14:paraId="5C2A4AD8" w14:textId="5655205A" w:rsidR="006D3E99" w:rsidRPr="00A709A6" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Guide Runner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3E99" w14:paraId="260504B6" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327F6E0A" w14:textId="7922B34D" w:rsidR="00BC6DEE" w:rsidRPr="00AA2E39" w:rsidRDefault="00BC6DEE" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7D7B110E" w14:textId="77777777" w:rsidR="006D3E99" w:rsidRDefault="006D3E99" w:rsidP="006D3E99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAD3505" w14:textId="77777777" w:rsidR="00BC6DEE" w:rsidRPr="00AA2E39" w:rsidRDefault="00BC6DEE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="754A5007" w14:textId="77777777" w:rsidR="006D3E99" w:rsidRPr="00797227" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:r w:rsidRPr="00797227">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D7F448" w14:textId="3F9BF2F0" w:rsidR="00BC6DEE" w:rsidRPr="00AA2E39" w:rsidRDefault="00BC6DEE" w:rsidP="00AA2E39">
-[...297 lines deleted...]
-      <w:tr w:rsidR="00153392" w:rsidRPr="00AA2E39" w14:paraId="7D101D91" w14:textId="77777777" w:rsidTr="005B51FD">
+          <w:p w14:paraId="3EED05D1" w14:textId="61E089EB" w:rsidR="006D3E99" w:rsidRPr="00A709A6" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Athlete and Guide Runner </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3E99" w14:paraId="4532B3FA" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="02D5A1B4" w14:textId="77777777" w:rsidR="00153392" w:rsidRPr="00AA2E39" w:rsidRDefault="00153392" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="29926F2B" w14:textId="15BDBA78" w:rsidR="006D3E99" w:rsidRPr="006D3E99" w:rsidRDefault="006D3E99" w:rsidP="006D3E99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="58A922BF" w14:textId="77777777" w:rsidR="00153392" w:rsidRPr="00AA2E39" w:rsidRDefault="00153392" w:rsidP="00AA2E39">
-[...13 lines deleted...]
-              <w:t>A</w:t>
+          <w:p w14:paraId="71BF8F2C" w14:textId="2AA73CCD" w:rsidR="006D3E99" w:rsidRPr="006D3E99" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:r>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA6E79B" w14:textId="39ACA1DF" w:rsidR="00153392" w:rsidRPr="00AA2E39" w:rsidRDefault="00153392" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00153392" w:rsidRPr="00AA2E39" w14:paraId="26771080" w14:textId="77777777" w:rsidTr="005B51FD">
+          <w:p w14:paraId="5CE480EC" w14:textId="74845BA6" w:rsidR="006D3E99" w:rsidRPr="00797227" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No one because it was the guide </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C87FBA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3E99" w:rsidRPr="007B47D7" w14:paraId="4C4FF0FF" w14:textId="77777777" w:rsidTr="005B51FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4B320B" w14:textId="728EE667" w:rsidR="00153392" w:rsidRPr="00AA2E39" w:rsidRDefault="00153392" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="452F5A48" w14:textId="2F28AC78" w:rsidR="006D3E99" w:rsidRPr="007B47D7" w:rsidRDefault="006D3E99" w:rsidP="006D3E99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55CBBF43" w14:textId="77777777" w:rsidR="00153392" w:rsidRPr="00AA2E39" w:rsidRDefault="00153392" w:rsidP="00AA2E39">
-[...152 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="44A75B8A" w14:textId="77777777" w:rsidR="006D3E99" w:rsidRPr="007B47D7" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3372B028" w14:textId="54629273" w:rsidR="00153392" w:rsidRPr="00AA2E39" w:rsidRDefault="00153392" w:rsidP="00AA2E39">
-[...13 lines deleted...]
-              <w:t>Tell the SA covering Lane 5 about the previous Conduct Warning</w:t>
+          <w:p w14:paraId="636F9FBD" w14:textId="2B54CCFB" w:rsidR="006D3E99" w:rsidRPr="007B47D7" w:rsidRDefault="006D3E99" w:rsidP="006D3E99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:t xml:space="preserve">Athlete </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="740D2FBC" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRPr="00AA2E39" w:rsidRDefault="007F4CB9" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4E9245F5" w14:textId="433F2345" w:rsidR="00487998" w:rsidRDefault="00487998" w:rsidP="00707A79"/>
+    <w:p w14:paraId="7EAD1A35" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00707A79"/>
+    <w:p w14:paraId="37B4D924" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00707A79"/>
+    <w:p w14:paraId="4FBBFE95" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00707A79"/>
+    <w:p w14:paraId="19938291" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00707A79"/>
+    <w:p w14:paraId="0E1821CF" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00707A79"/>
+    <w:p w14:paraId="75BED580" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRDefault="007F4CB9" w:rsidP="00707A79"/>
+    <w:p w14:paraId="7F32AD95" w14:textId="77777777" w:rsidR="007F4CB9" w:rsidRPr="007B47D7" w:rsidRDefault="007F4CB9" w:rsidP="00707A79"/>
+    <w:p w14:paraId="012F1552" w14:textId="6BD48CBF" w:rsidR="004A6742" w:rsidRPr="001F332F" w:rsidRDefault="004A6742" w:rsidP="004A6742">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...382 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...403 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="001F332F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Duty positions and Practical questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0651AA8F" w14:textId="77777777" w:rsidR="004A6742" w:rsidRDefault="004A6742" w:rsidP="004A6742">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00193DED">
+        <w:t>Answer the following questions using the letters on the diagram</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> showing a 100m Start</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="668"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9327"/>
+        <w:gridCol w:w="1336"/>
+        <w:gridCol w:w="5529"/>
+        <w:gridCol w:w="2240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0022567A" w:rsidRPr="00AA2E39" w14:paraId="155CDBE4" w14:textId="77777777" w:rsidTr="005B51FD">
-[...1452 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+      <w:tr w:rsidR="004A6742" w14:paraId="4181F055" w14:textId="77777777" w:rsidTr="00175A65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0608D32C" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="008C3A5A" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C3A5A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question Number </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B99E5D5" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="007B47D7" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A12E256" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="008C3A5A" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C3A5A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Answer </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A6742" w14:paraId="77B9DD31" w14:textId="77777777" w:rsidTr="00E163AC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1336" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0608D32C" w14:textId="1C368110" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="004A6742" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-            <w:tcW w:w="8842" w:type="dxa"/>
+          <w:p w14:paraId="30EDC6B8" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="007B47D7" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1B99E5D5" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="004A6742" w:rsidP="00AA2E39">
-[...23 lines deleted...]
-            <w:tcW w:w="939" w:type="dxa"/>
+          <w:p w14:paraId="2CED5284" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="007B47D7" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where would you expect the Chief Starters Assistant (CSA) to be positioned?  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...122 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27836B58" w14:textId="6838E8BA" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="004A6742" w:rsidP="00AA2E39">
-[...13 lines deleted...]
-      <w:tr w:rsidR="004A6742" w:rsidRPr="00AA2E39" w14:paraId="000AAC65" w14:textId="77777777" w:rsidTr="0061512D">
+          <w:p w14:paraId="27836B58" w14:textId="6838E8BA" w:rsidR="004A6742" w:rsidRPr="00E163AC" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A6742" w14:paraId="000AAC65" w14:textId="77777777" w:rsidTr="00E163AC">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="1336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306792EB" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="007B47D7" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8842" w:type="dxa"/>
-[...58 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="107C0D6D" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="007B47D7" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Where the Starters Assistant (SA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> signal the starter from?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="021BD017" w14:textId="6A451F87" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="004A6742" w:rsidP="00AA2E39">
-[...34 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="021BD017" w14:textId="6A451F87" w:rsidR="004A6742" w:rsidRPr="00E163AC" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A6742" w14:paraId="0857A015" w14:textId="77777777" w:rsidTr="00E163AC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1336" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="34844E59" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="007B47D7" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8842" w:type="dxa"/>
-[...58 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BE8AE3" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="007B47D7" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where would the Starters Assistant (SA) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B47D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>on run out (Stop) be positioned?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72E2F82C" w14:textId="78D776D3" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="004A6742" w:rsidP="00AA2E39">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="72E2F82C" w14:textId="78D776D3" w:rsidR="004A6742" w:rsidRPr="00E163AC" w:rsidRDefault="004A6742" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24A4EEEB" w14:textId="35091A0A" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="00AA2E39" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="24A4EEEB" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="00193DED" w:rsidRDefault="004A6742" w:rsidP="004A6742">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666E6411" w14:textId="77777777" w:rsidR="004A6742" w:rsidRDefault="004A6742" w:rsidP="004A6742">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2E39">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EAB208F" wp14:editId="37DD1CA6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EAB208F" wp14:editId="260CDBBA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1162051</wp:posOffset>
+              <wp:posOffset>742950</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>9525</wp:posOffset>
+              <wp:posOffset>53340</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4159250" cy="6611014"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="4825897" cy="7670632"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="436545444" name="Picture 1" descr="A diagram of a diagram of a straight line&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="436545444" name="Picture 1" descr="A diagram of a diagram of a straight line&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4162406" cy="6616031"/>
+                      <a:ext cx="4825897" cy="7670632"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E6411" w14:textId="02AFF938" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="004A6742" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3401D0F2" w14:textId="77777777" w:rsidR="004A6742" w:rsidRDefault="004A6742" w:rsidP="004A6742">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3401D0F2" w14:textId="3F08B90A" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="004A6742" w:rsidP="00AA2E39">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="44B9958D" w14:textId="77777777" w:rsidR="004A6742" w:rsidRDefault="004A6742" w:rsidP="004A6742">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="565636E0" wp14:editId="44841414">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5695950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2110740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="619125" cy="2733675"/>
                 <wp:effectExtent l="19050" t="19050" r="47625" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1236670060" name="Arrow: Down 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="0" y="0"/>
@@ -11713,1676 +7758,1105 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="75014E91" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Arrow: Down 2" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:448.5pt;margin-top:166.2pt;width:48.75pt;height:215.25pt;rotation:180;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUP07kawIAACcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTKD8qUlSBmCYh&#10;qICJZ+PYJJLj885u0+6v39lOAwOepuXBsn133919+c7nF9vOsI1C34KteHkw4UxZCXVrXyr+8/H6&#10;2ylnPghbCwNWVXynPL9YfP1y3ru5mkIDplbICMT6ee8q3oTg5kXhZaM64Q/AKUtGDdiJQEd8KWoU&#10;PaF3pphOJsdFD1g7BKm8p9urbOSLhK+1kuFOa68CMxWn2kJaMa3PcS0W52L+gsI1rRzKEP9QRSda&#10;S0lHqCsRBFtj+wGqayWCBx0OJHQFaN1KlXqgbsrJu24eGuFU6oXI8W6kyf8/WHm7eXArJBp65+ee&#10;trGLrcaOIRBb5eR0Er/UHJXLtom73cid2gYm6fK4PCunM84kmaYnh4fHJ7NIbpHBIqhDH74r6Fjc&#10;VLyG3i4RoU/QYnPjQ/bf+1Hwa01pF3ZGRSRj75VmbU1ppyk6yUVdGmQbQT9aSKlsKLOpEbXK1+Us&#10;NpKTjBGpxAQYkXVrzIg9AEQpfsTOMIN/DFVJbWNwZmxM83dhOXiMSJnBhjG4ay3gZ50Z6mrInP33&#10;JGVqIkvPUO9WmP8eKd47ed0S4TfCh5VAEjdd0sCGO1q0gb7iMOw4awB/f3Yf/UlzZOWsp2GpuP+1&#10;Fqg4Mz8sqfGsPDqK05UOR7OTKR3wreX5rcWuu0ug31Sm6tI2+gez32qE7onmehmzkklYSbkrLgPu&#10;D5chDzG9DFItl8mNJsqJcGMfnIzgkdWopcftk0A3qC6QXm9hP1hi/k532TdGWliuA+g2ifKV14Fv&#10;msYknOHliOP+9py8Xt+3xR8AAAD//wMAUEsDBBQABgAIAAAAIQBZOP5k4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAFITvJv6HzTPxJlvaCrT2lRiN4UhAD3pbuo+22n1buguUf+9y0uNk&#10;JjPfFMvRdOJEg2stI0wnEQjiyuqWa4SP97eHBQjnFWvVWSaECzlYlrc3hcq1PfOGTltfi1DCLlcI&#10;jfd9LqWrGjLKTWxPHLy9HYzyQQ611IM6h3LTyTiKZtKolsNCo3p6aaj62R4NQn1Yx/H34bKajmve&#10;f32+rjY6TRDv78bnJxCeRv8Xhit+QIcyMO3skbUTHcIim4cvHiFJ4hRESGRZ+ghihzCfxRnIspD/&#10;P5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJQ/TuRrAgAAJwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFk4/mTiAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" adj="19154" fillcolor="#4472c4 [3204]" strokecolor="#09101d [484]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00AA2E39">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAD5F4B" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="00AA2E39" w:rsidRDefault="004A6742" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2CAD5F4B" w14:textId="77777777" w:rsidR="004A6742" w:rsidRPr="004A6742" w:rsidRDefault="004A6742">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F381B" w:rsidRPr="00AA2E39" w14:paraId="4DCB7B03" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="002F381B" w14:paraId="4DCB7B03" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E414F4" w14:textId="4B459897" w:rsidR="002F381B" w:rsidRPr="00AA2E39" w:rsidRDefault="002F381B" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="43E414F4" w14:textId="4B459897" w:rsidR="002F381B" w:rsidRPr="00AD25C7" w:rsidRDefault="002F381B" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">27. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2004B394" w14:textId="77777777" w:rsidR="002F381B" w:rsidRPr="00AA2E39" w:rsidRDefault="002F381B" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2004B394" w14:textId="77777777" w:rsidR="002F381B" w:rsidRPr="00AB15BF" w:rsidRDefault="002F381B" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA25E76" w14:textId="68C720A4" w:rsidR="007C0E38" w:rsidRPr="007C0E38" w:rsidRDefault="007C0E38" w:rsidP="007C0E38">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA2E39">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">You are working at a large middle-distance meeting, and the track referee has informed the start team there will be a split start for the 5000m. In a field of 24 athletes how many should be placed on the forward line? (1 mark) </w:t>
-[...15 lines deleted...]
-      <w:tr w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w14:paraId="78C25D09" w14:textId="77777777" w:rsidTr="00175A65">
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C0E38">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ou are working at a large middle-distance meeting, and the track referee has informed the start team there will be a split start for the 5000m. In a field of 24 athletes how many should be placed on the forward line? (1 mark) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F69ED8F" w14:textId="36E3C251" w:rsidR="002F381B" w:rsidRPr="00AC1F44" w:rsidRDefault="002F381B" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A5132F" w14:paraId="78C25D09" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="123B09DE" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="123B09DE" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="00AD25C7" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF65313" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7DF65313" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="00797227" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:r w:rsidRPr="00797227">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDE0067" w14:textId="6C69E0E9" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6DDE0067" w14:textId="6C69E0E9" w:rsidR="00A5132F" w:rsidRPr="00A709A6" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w14:paraId="231C7F17" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00A5132F" w14:paraId="231C7F17" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53781895" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="53781895" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRDefault="00A5132F" w:rsidP="00A5132F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4153DEC6" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4153DEC6" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="00797227" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:r w:rsidRPr="00797227">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4996392E" w14:textId="7DFB24CE" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4996392E" w14:textId="7DFB24CE" w:rsidR="00A5132F" w:rsidRPr="00A709A6" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w14:paraId="29EDEEA3" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00A5132F" w14:paraId="29EDEEA3" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="174465FB" w14:textId="7CF6755C" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="174465FB" w14:textId="7CF6755C" w:rsidR="00A5132F" w:rsidRPr="007B47D7" w:rsidRDefault="00A5132F" w:rsidP="00A5132F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="360912BE" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="360912BE" w14:textId="77777777" w:rsidR="00A5132F" w:rsidRPr="007B47D7" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1520E495" w14:textId="2C547E62" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1520E495" w14:textId="2C547E62" w:rsidR="00A5132F" w:rsidRPr="007B47D7" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t xml:space="preserve">8  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w14:paraId="6B55A4F7" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="00A5132F" w14:paraId="6B55A4F7" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E8BA22" w14:textId="47C35328" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="27E8BA22" w14:textId="47C35328" w:rsidR="00A5132F" w:rsidRPr="00A5132F" w:rsidRDefault="00A5132F" w:rsidP="00A5132F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="263978CE" w14:textId="2B5A0AC3" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="263978CE" w14:textId="2B5A0AC3" w:rsidR="00A5132F" w:rsidRPr="00A5132F" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:r>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05DC3122" w14:textId="3C081144" w:rsidR="00A5132F" w:rsidRPr="00AA2E39" w:rsidRDefault="00A5132F" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="05DC3122" w14:textId="3C081144" w:rsidR="00A5132F" w:rsidRPr="00707A79" w:rsidRDefault="00A5132F" w:rsidP="00A5132F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B54A8FC" w14:textId="16013C3E" w:rsidR="008E7AE3" w:rsidRPr="00AA2E39" w:rsidRDefault="008E7AE3" w:rsidP="00AA2E39">
-[...8 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5B54A8FC" w14:textId="16013C3E" w:rsidR="008E7AE3" w:rsidRDefault="008E7AE3" w:rsidP="008E7AE3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E7AE3" w:rsidRPr="00AA2E39" w14:paraId="3CEB6D49" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="008E7AE3" w14:paraId="3CEB6D49" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0CAF68" w14:textId="32F76B18" w:rsidR="008E7AE3" w:rsidRPr="00AA2E39" w:rsidRDefault="008E7AE3" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3C0CAF68" w14:textId="32F76B18" w:rsidR="008E7AE3" w:rsidRPr="00AD25C7" w:rsidRDefault="008E7AE3" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">28. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB20A30" w14:textId="77777777" w:rsidR="008E7AE3" w:rsidRPr="00AA2E39" w:rsidRDefault="008E7AE3" w:rsidP="00AA2E39">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4DB20A30" w14:textId="77777777" w:rsidR="008E7AE3" w:rsidRPr="00AB15BF" w:rsidRDefault="008E7AE3" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296B37E5" w14:textId="472BF230" w:rsidR="00622A19" w:rsidRPr="00622A19" w:rsidRDefault="00622A19" w:rsidP="00622A19">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA2E39">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00622A19">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">You are working at a large middle-distance meeting, and the track referee has informed the start team there will be a split start for the 5000m. All athletes have hip numbers from 1 to 24. Where should number 1 be positioned? (1 mark) </w:t>
-[...15 lines deleted...]
-      <w:tr w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w14:paraId="0CC94ACC" w14:textId="77777777" w:rsidTr="00175A65">
+              <w:t>You are working at a large middle-distance meeting, and the track referee has informed the start team there will be a split start for the 5000m. All athletes have hip numbers from 1 to 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622A19">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Where should number 1 be positioned? (1 mark) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55FBEE22" w14:textId="77777777" w:rsidR="008E7AE3" w:rsidRPr="00AC1F44" w:rsidRDefault="008E7AE3" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A03CE" w14:paraId="0CC94ACC" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECC68AE" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2ECC68AE" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="00AD25C7" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="72D8A8E9" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="72D8A8E9" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="00797227" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:r w:rsidRPr="00797227">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD4DA58" w14:textId="48B10B33" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7CD4DA58" w14:textId="48B10B33" w:rsidR="004A03CE" w:rsidRPr="00A709A6" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087C36">
               <w:t>On the forward line on the outside of the track</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w14:paraId="0202FDB3" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="004A03CE" w14:paraId="0202FDB3" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21472C15" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="21472C15" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRDefault="004A03CE" w:rsidP="004A03CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4272EF68" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4272EF68" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="00797227" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:r w:rsidRPr="00797227">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E573116" w14:textId="7BE82AB9" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4E573116" w14:textId="7BE82AB9" w:rsidR="004A03CE" w:rsidRPr="00A709A6" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087C36">
               <w:t>On the forward line on the inside of the track</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w14:paraId="761CB664" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="004A03CE" w14:paraId="761CB664" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="47CB744C" w14:textId="073AC739" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="47CB744C" w14:textId="073AC739" w:rsidR="004A03CE" w:rsidRPr="004A03CE" w:rsidRDefault="004A03CE" w:rsidP="004A03CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="63397142" w14:textId="74F986A2" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="63397142" w14:textId="74F986A2" w:rsidR="004A03CE" w:rsidRPr="004A03CE" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:r>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBAE62A" w14:textId="08419892" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2DBAE62A" w14:textId="08419892" w:rsidR="004A03CE" w:rsidRPr="00F960A1" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087C36">
               <w:t>On the rear line on the outside of the track</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w14:paraId="61A36D20" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="004A03CE" w14:paraId="61A36D20" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468E1210" w14:textId="4870C6B4" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="468E1210" w14:textId="4870C6B4" w:rsidR="004A03CE" w:rsidRPr="007B47D7" w:rsidRDefault="004A03CE" w:rsidP="004A03CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5357D3D7" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5357D3D7" w14:textId="77777777" w:rsidR="004A03CE" w:rsidRPr="007B47D7" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B66CBC0" w14:textId="6A498B26" w:rsidR="004A03CE" w:rsidRPr="00AA2E39" w:rsidRDefault="004A03CE" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6B66CBC0" w14:textId="6A498B26" w:rsidR="004A03CE" w:rsidRPr="007B47D7" w:rsidRDefault="004A03CE" w:rsidP="004A03CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>On the rear line on the inside of the track</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FCB7B31" w14:textId="31724F52" w:rsidR="00A41CC3" w:rsidRPr="00AA2E39" w:rsidRDefault="00A41CC3" w:rsidP="00AA2E39">
-[...8 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="1FCB7B31" w14:textId="31724F52" w:rsidR="00A41CC3" w:rsidRDefault="00A41CC3" w:rsidP="00A41CC3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0081512F" w:rsidRPr="00AA2E39" w14:paraId="6DD069E4" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="0081512F" w14:paraId="6DD069E4" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="556B94A1" w14:textId="09A94B18" w:rsidR="0081512F" w:rsidRPr="00AA2E39" w:rsidRDefault="0081512F" w:rsidP="00AA2E39">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="556B94A1" w14:textId="09A94B18" w:rsidR="0081512F" w:rsidRPr="00AD25C7" w:rsidRDefault="0081512F" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">29. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B31B4F7" w14:textId="77777777" w:rsidR="0081512F" w:rsidRPr="00AA2E39" w:rsidRDefault="0081512F" w:rsidP="00AA2E39">
-[...31 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1B31B4F7" w14:textId="77777777" w:rsidR="0081512F" w:rsidRPr="00AB15BF" w:rsidRDefault="0081512F" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A075EB" w14:textId="77777777" w:rsidR="0081512F" w:rsidRDefault="0018095B" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C30171">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">You are working at a large middle-distance meeting, and the track referee has informed the start team there will be a split start for the 5000m. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00C30171">
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA2E39">
-[...85 lines deleted...]
-      <w:tr w:rsidR="002E3535" w:rsidRPr="00AA2E39" w14:paraId="42A8FA90" w14:textId="77777777" w:rsidTr="00175A65">
+            <w:r w:rsidRPr="00C30171">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>than standard checks what additional check should the Chief Starters Assistant (CSA) do before advising Starters Assistant (SA) the race is ready to go? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B14C7F" w14:textId="4D15F5D8" w:rsidR="0018095B" w:rsidRPr="00AC1F44" w:rsidRDefault="0018095B" w:rsidP="00175A65">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E3535" w14:paraId="42A8FA90" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7B5426" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F7B5426" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="00AD25C7" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="69582D9D" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="69582D9D" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="00797227" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:r w:rsidRPr="00797227">
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="76DACAF4" w14:textId="1751711D" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="76DACAF4" w14:textId="1751711D" w:rsidR="002E3535" w:rsidRPr="00A709A6" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007501BA">
               <w:t>All athletes are in place correctly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E3535" w:rsidRPr="00AA2E39" w14:paraId="3E46C074" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="002E3535" w14:paraId="3E46C074" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A12CF8" w14:textId="0959D1C3" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="67A12CF8" w14:textId="0959D1C3" w:rsidR="002E3535" w:rsidRPr="007B47D7" w:rsidRDefault="002E3535" w:rsidP="002E3535"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D470AF3" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2D470AF3" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="007B47D7" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:r w:rsidRPr="007B47D7">
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="197BD27D" w14:textId="39EBF127" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="197BD27D" w14:textId="39EBF127" w:rsidR="002E3535" w:rsidRPr="007B47D7" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B47D7">
               <w:t>The Clerk of the Course is happy the lane cones are in place</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E3535" w:rsidRPr="00AA2E39" w14:paraId="5FC98D4A" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="002E3535" w14:paraId="5FC98D4A" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B520113" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="3B520113" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="004A03CE" w:rsidRDefault="002E3535" w:rsidP="002E3535"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5400150F" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5400150F" w14:textId="77777777" w:rsidR="002E3535" w:rsidRPr="004A03CE" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:r>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2234D484" w14:textId="32EC7054" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2234D484" w14:textId="32EC7054" w:rsidR="002E3535" w:rsidRPr="00F960A1" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007501BA">
               <w:t>The starter is in position</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E3535" w:rsidRPr="00AA2E39" w14:paraId="25163CC5" w14:textId="77777777" w:rsidTr="00175A65">
+      <w:tr w:rsidR="002E3535" w14:paraId="25163CC5" w14:textId="77777777" w:rsidTr="00175A65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="523E38B5" w14:textId="0C19A8B8" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...7 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="523E38B5" w14:textId="0C19A8B8" w:rsidR="002E3535" w:rsidRPr="002E3535" w:rsidRDefault="002E3535" w:rsidP="002E3535"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38125604" w14:textId="4F6A415B" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="38125604" w14:textId="4F6A415B" w:rsidR="002E3535" w:rsidRPr="002E3535" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:r>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327A9E43" w14:textId="53326167" w:rsidR="002E3535" w:rsidRPr="00AA2E39" w:rsidRDefault="002E3535" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="327A9E43" w14:textId="53326167" w:rsidR="002E3535" w:rsidRPr="00A41CC3" w:rsidRDefault="002E3535" w:rsidP="002E3535">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007501BA">
               <w:t>The athletes have had a practice run out</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48DCD84B" w14:textId="784BA8B5" w:rsidR="00D95DD4" w:rsidRPr="00AA2E39" w:rsidRDefault="00D95DD4" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="48DCD84B" w14:textId="784BA8B5" w:rsidR="00D95DD4" w:rsidRDefault="00D95DD4" w:rsidP="00D95DD4">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31AD1AEC" w14:textId="7622CF25" w:rsidR="00C657D4" w:rsidRDefault="00C657D4" w:rsidP="00AA2E39">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Answer the following questions using the letters on the diagram showing a circular race start </w:t>
+    <w:p w14:paraId="31AD1AEC" w14:textId="7622CF25" w:rsidR="00C657D4" w:rsidRDefault="00C657D4" w:rsidP="00C657D4">
+      <w:r>
+        <w:t>A</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00193DED">
+        <w:t>nswer the following questions using the letters on the diagram</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> showing a circular race start </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="707"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="939"/>
+        <w:gridCol w:w="1336"/>
+        <w:gridCol w:w="5529"/>
+        <w:gridCol w:w="2240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C657D4" w:rsidRPr="00AA2E39" w14:paraId="7CEC7946" w14:textId="77777777" w:rsidTr="0061512D">
-[...44 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00C657D4" w14:paraId="7CEC7946" w14:textId="77777777" w:rsidTr="00C657D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EE9411" w14:textId="77777777" w:rsidR="00C657D4" w:rsidRPr="008C3A5A" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C3A5A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question Number </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B34331" w14:textId="77777777" w:rsidR="00C657D4" w:rsidRPr="008C3A5A" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C3A5A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Question </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2581AC" w14:textId="77777777" w:rsidR="00C657D4" w:rsidRPr="008C3A5A" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C3A5A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Answer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C657D4" w:rsidRPr="00AA2E39" w14:paraId="79C59688" w14:textId="77777777" w:rsidTr="0061512D">
-[...21 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00C657D4" w14:paraId="79C59688" w14:textId="77777777" w:rsidTr="00EB5F31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1336" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F571D0" w14:textId="77777777" w:rsidR="00C657D4" w:rsidRPr="00EB5F31" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5F31">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidR="0061512D">
-[...72 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="611BE3F2" w14:textId="77777777" w:rsidR="00C657D4" w:rsidRPr="00EB5F31" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5F31">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Where would you expect the Starters Assistant (SA) leading the event to be positioned?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06049B47" w14:textId="09941E98" w:rsidR="00C657D4" w:rsidRPr="00AA2E39" w:rsidRDefault="00C657D4" w:rsidP="00AA2E39">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00C657D4" w:rsidRPr="00AA2E39" w14:paraId="03C6248B" w14:textId="77777777" w:rsidTr="0061512D">
+          <w:p w14:paraId="06049B47" w14:textId="09941E98" w:rsidR="00C657D4" w:rsidRPr="00EB5F31" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C657D4" w14:paraId="03C6248B" w14:textId="77777777" w:rsidTr="00EB5F31">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="1336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2CD1E6" w14:textId="77777777" w:rsidR="00C657D4" w:rsidRPr="00EB5F31" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5F31">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidR="0061512D">
-[...70 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7D2D03" w14:textId="77777777" w:rsidR="00C657D4" w:rsidRPr="00EB5F31" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5F31">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Where would you expect the Chief Starters Assistant (CSA) to be positioned?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3334985E" w14:textId="126663FF" w:rsidR="00C657D4" w:rsidRPr="00AA2E39" w:rsidRDefault="00C657D4" w:rsidP="00AA2E39">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3334985E" w14:textId="126663FF" w:rsidR="00C657D4" w:rsidRPr="00EB5F31" w:rsidRDefault="00C657D4" w:rsidP="00175A65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="721A4236" w14:textId="3AE72D9A" w:rsidR="00C657D4" w:rsidRPr="00AA2E39" w:rsidRDefault="00C657D4" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="721A4236" w14:textId="3AE72D9A" w:rsidR="00C657D4" w:rsidRDefault="00C657D4" w:rsidP="00C657D4">
+      <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4480BF75" wp14:editId="0AD707A6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>68580</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>104140</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3307080" cy="3410822"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="958189990" name="Picture 1" descr="A diagram of a curved line&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="958189990" name="Picture 1" descr="A diagram of a curved line&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3312093" cy="3415992"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746B0C46" w14:textId="51CD52B2" w:rsidR="00C657D4" w:rsidRPr="00AA2E39" w:rsidRDefault="00C657D4" w:rsidP="00AA2E39">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="746B0C46" w14:textId="51CD52B2" w:rsidR="00C657D4" w:rsidRPr="00AD0501" w:rsidRDefault="00C657D4" w:rsidP="00C657D4">
+      <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49C2C09B" wp14:editId="37C8762D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3181350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="457200" cy="2724150"/>
                 <wp:effectExtent l="19050" t="0" r="38100" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1844535575" name="Arrow: Down 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="457200" cy="2724150"/>
@@ -13405,353 +8879,151 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="702105E4" id="Arrow: Down 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:250.5pt;margin-top:4.15pt;width:36pt;height:214.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0UPbkXQIAABgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQQXTdEqBBVp0mo&#10;RaNTn41jk0iOzzsbAvv1OzshoLbaw7QXx/bdfXf35TvP7o61YQeFvgKb89FgyJmyEorK7nL+8/nh&#10;0xfOfBC2EAasyvlJeX43//hh1ripGkMJplDICMT6aeNyXobgplnmZalq4QfglCWjBqxFoCPusgJF&#10;Q+i1ycbD4eesASwcglTe0+19a+TzhK+1kuFJa68CMzmn2kJaMa3buGbzmZjuULiykl0Z4h+qqEVl&#10;KWkPdS+CYHus3kDVlUTwoMNAQp2B1pVUqQfqZjR81c2mFE6lXogc73qa/P+DlY+HjVsj0dA4P/W0&#10;jV0cNdbxS/WxYyLr1JOljoFJupzc3NIP4EySaXw7noxuEpvZJdqhD98U1Cxucl5AYxeI0CSixGHl&#10;A6Ul/7MfHS5FpF04GRXrMPaH0qwqKO04RSd9qKVBdhD0Z4WUyoZRaypFodprKokqbJP0ESllAozI&#10;ujKmx+4AovbeYrcwnX8MVUleffDwb4W1wX1Eygw29MF1ZQHfAzDUVZe59T+T1FITWdpCcVojQ2jF&#10;7Z18qIjwlfBhLZDUTD+JJjQ80aINNDmHbsdZCfj7vfvoTyIjK2cNTUfO/a+9QMWZ+W5Jfl9Hk0kc&#10;p3RISuAMry3ba4vd10ug3zSit8DJtKVgDOa81Qj1Cw3yImYlk7CScudcBjwflqGdWnoKpFoskhuN&#10;kBNhZTdORvDIatTS8/FFoOtUF0ivj3CeJDF9pbvWN0ZaWOwD6CqJ8sJrxzeNXxJO91TE+b4+J6/L&#10;gzb/AwAA//8DAFBLAwQUAAYACAAAACEAol6nbN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VIXBB12lBahWwqWokjUinh7sZuYhGvg+2m4e9ZTnAczWjmTbmZXC9GE6L1hDCf&#10;ZSAMNV5bahHq95f7NYiYFGnVezII3ybCprq+KlWh/YXezHhIreASioVC6FIaCilj0xmn4swPhtg7&#10;+eBUYhlaqYO6cLnr5SLLHqVTlnihU4PZdab5PJwdwt6GMW7r036xu3utP5rBf22tR7y9mZ6fQCQz&#10;pb8w/OIzOlTMdPRn0lH0CMtszl8SwjoHwf5ylbM+IjzkqxxkVcr/D6ofAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhALRQ9uRdAgAAGAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKJep2zeAAAACQEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" adj="19787" fillcolor="#4472c4 [3204]" strokecolor="#09101d [484]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED8E3F0" w14:textId="190B56E0" w:rsidR="00C657D4" w:rsidRPr="00AA2E39" w:rsidRDefault="00C657D4" w:rsidP="00AA2E39">
-[...50 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="0ED8E3F0" w14:textId="190B56E0" w:rsidR="00C657D4" w:rsidRDefault="00C657D4" w:rsidP="00D95DD4"/>
+    <w:p w14:paraId="7F3161B4" w14:textId="72702BD5" w:rsidR="00487998" w:rsidRDefault="00487998"/>
+    <w:p w14:paraId="176069CC" w14:textId="5296EE8C" w:rsidR="00487998" w:rsidRDefault="00487998"/>
+    <w:p w14:paraId="44E672F3" w14:textId="344FB38F" w:rsidR="00487998" w:rsidRDefault="00487998"/>
+    <w:p w14:paraId="14F1E908" w14:textId="4B36E683" w:rsidR="00487998" w:rsidRDefault="00487998"/>
+    <w:sectPr w:rsidR="00487998" w:rsidSect="00707A79">
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1701" w:right="720" w:bottom="0" w:left="720" w:header="113" w:footer="113" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="720" w:bottom="0" w:left="720" w:header="113" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E0159F2" w14:textId="77777777" w:rsidR="0070405A" w:rsidRDefault="0070405A" w:rsidP="00C76853">
+    <w:p w14:paraId="6263D4E1" w14:textId="77777777" w:rsidR="00C37DDB" w:rsidRDefault="00C37DDB" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2492D2AB" w14:textId="77777777" w:rsidR="0070405A" w:rsidRDefault="0070405A" w:rsidP="00C76853">
+    <w:p w14:paraId="07185248" w14:textId="77777777" w:rsidR="00C37DDB" w:rsidRDefault="00C37DDB" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E7997A4" w14:textId="77777777" w:rsidR="0070405A" w:rsidRDefault="0070405A" w:rsidP="00C76853">
+    <w:p w14:paraId="1FFD7454" w14:textId="77777777" w:rsidR="00C37DDB" w:rsidRDefault="00C37DDB" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="472B39AE" w14:textId="77777777" w:rsidR="0070405A" w:rsidRDefault="0070405A" w:rsidP="00C76853">
+    <w:p w14:paraId="0096D003" w14:textId="77777777" w:rsidR="00C37DDB" w:rsidRDefault="00C37DDB" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="373176ED" w14:textId="06CA5F7E" w:rsidR="00C828D9" w:rsidRDefault="00C828D9" w:rsidP="00C828D9">
+  <w:p w14:paraId="2E1E6A2A" w14:textId="7DE9C5C2" w:rsidR="00884851" w:rsidRDefault="00884851">
     <w:pPr>
-      <w:jc w:val="center"/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...60 lines deleted...]
-      </w:drawing>
+      <w:t>Version 2</w:t>
     </w:r>
-  </w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01734446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5BCEC1C"/>
     <w:lvl w:ilvl="0" w:tplc="6FE06898">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -15656,514 +10928,506 @@
   </w:num>
   <w:num w:numId="17" w16cid:durableId="693579961">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1450320055">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1071345048">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="891695955">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1555041840">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD25C7"/>
     <w:rsid w:val="000033F5"/>
     <w:rsid w:val="00004BF0"/>
     <w:rsid w:val="00016307"/>
     <w:rsid w:val="00026814"/>
     <w:rsid w:val="000275FF"/>
     <w:rsid w:val="0003158E"/>
     <w:rsid w:val="00032718"/>
     <w:rsid w:val="0003303C"/>
-    <w:rsid w:val="00042136"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="000966E5"/>
     <w:rsid w:val="00096C05"/>
     <w:rsid w:val="000A4EF5"/>
     <w:rsid w:val="000A763F"/>
     <w:rsid w:val="000C5681"/>
     <w:rsid w:val="000D047D"/>
     <w:rsid w:val="000D70C0"/>
     <w:rsid w:val="000E72F5"/>
     <w:rsid w:val="00101EDF"/>
     <w:rsid w:val="001031CE"/>
     <w:rsid w:val="00105986"/>
     <w:rsid w:val="0011307B"/>
     <w:rsid w:val="00121EE4"/>
     <w:rsid w:val="001257D8"/>
     <w:rsid w:val="0012618A"/>
     <w:rsid w:val="00130D3C"/>
     <w:rsid w:val="00131A0D"/>
     <w:rsid w:val="00133A31"/>
     <w:rsid w:val="00140D90"/>
     <w:rsid w:val="00142E82"/>
     <w:rsid w:val="00153392"/>
     <w:rsid w:val="0016469C"/>
     <w:rsid w:val="0017366A"/>
     <w:rsid w:val="00176FFF"/>
     <w:rsid w:val="0018095B"/>
     <w:rsid w:val="00192BDD"/>
-    <w:rsid w:val="00195554"/>
     <w:rsid w:val="00195D4D"/>
     <w:rsid w:val="001979C8"/>
     <w:rsid w:val="001A6A56"/>
     <w:rsid w:val="001A7C29"/>
     <w:rsid w:val="001B4F2F"/>
     <w:rsid w:val="001C4CA5"/>
     <w:rsid w:val="001C563E"/>
     <w:rsid w:val="001C6972"/>
     <w:rsid w:val="001D25A1"/>
     <w:rsid w:val="001E23D2"/>
     <w:rsid w:val="001E71F7"/>
     <w:rsid w:val="00201A9E"/>
     <w:rsid w:val="00210F4F"/>
     <w:rsid w:val="00216BF6"/>
     <w:rsid w:val="0022567A"/>
     <w:rsid w:val="0022619B"/>
     <w:rsid w:val="00231121"/>
     <w:rsid w:val="0023167C"/>
     <w:rsid w:val="00237279"/>
     <w:rsid w:val="00237A70"/>
     <w:rsid w:val="00250B88"/>
     <w:rsid w:val="00251E3F"/>
     <w:rsid w:val="00255712"/>
     <w:rsid w:val="00255CA4"/>
     <w:rsid w:val="00257F12"/>
     <w:rsid w:val="00261541"/>
     <w:rsid w:val="002630E8"/>
     <w:rsid w:val="0026612C"/>
     <w:rsid w:val="0027674C"/>
-    <w:rsid w:val="002920A6"/>
     <w:rsid w:val="002A1848"/>
     <w:rsid w:val="002A6DFF"/>
     <w:rsid w:val="002C4339"/>
     <w:rsid w:val="002E3535"/>
     <w:rsid w:val="002E64AB"/>
     <w:rsid w:val="002F381B"/>
     <w:rsid w:val="00303131"/>
     <w:rsid w:val="00307BB9"/>
     <w:rsid w:val="00316A9D"/>
     <w:rsid w:val="00320A04"/>
-    <w:rsid w:val="00336D73"/>
     <w:rsid w:val="00347421"/>
     <w:rsid w:val="00347F98"/>
     <w:rsid w:val="00356E11"/>
     <w:rsid w:val="003616D2"/>
     <w:rsid w:val="003622AD"/>
     <w:rsid w:val="00371022"/>
     <w:rsid w:val="00374BE6"/>
     <w:rsid w:val="003838CB"/>
     <w:rsid w:val="00390150"/>
     <w:rsid w:val="003A08C3"/>
     <w:rsid w:val="003A2110"/>
     <w:rsid w:val="003A76AC"/>
     <w:rsid w:val="003B5124"/>
     <w:rsid w:val="003C05B8"/>
     <w:rsid w:val="003C6A33"/>
     <w:rsid w:val="003D3600"/>
     <w:rsid w:val="003E2F93"/>
     <w:rsid w:val="004052BA"/>
     <w:rsid w:val="004065DF"/>
     <w:rsid w:val="0043102E"/>
     <w:rsid w:val="00431BAC"/>
     <w:rsid w:val="004322EF"/>
     <w:rsid w:val="004453F0"/>
     <w:rsid w:val="0044551F"/>
     <w:rsid w:val="00446830"/>
     <w:rsid w:val="00455757"/>
     <w:rsid w:val="00460171"/>
     <w:rsid w:val="00466865"/>
     <w:rsid w:val="004715CD"/>
+    <w:rsid w:val="00475E01"/>
     <w:rsid w:val="00487998"/>
     <w:rsid w:val="004907E2"/>
     <w:rsid w:val="004A03CE"/>
     <w:rsid w:val="004A2206"/>
     <w:rsid w:val="004A48F7"/>
     <w:rsid w:val="004A6742"/>
     <w:rsid w:val="004B026D"/>
     <w:rsid w:val="004B0703"/>
     <w:rsid w:val="004B1292"/>
     <w:rsid w:val="004C0AF7"/>
     <w:rsid w:val="004C11A2"/>
     <w:rsid w:val="004C2485"/>
     <w:rsid w:val="004D03CE"/>
     <w:rsid w:val="004E0BE4"/>
     <w:rsid w:val="004E373E"/>
     <w:rsid w:val="004E6568"/>
-    <w:rsid w:val="00503832"/>
     <w:rsid w:val="0050638C"/>
     <w:rsid w:val="0051254D"/>
     <w:rsid w:val="00520B8F"/>
     <w:rsid w:val="005211F1"/>
     <w:rsid w:val="00527A3C"/>
     <w:rsid w:val="00531FE5"/>
     <w:rsid w:val="00532EF7"/>
     <w:rsid w:val="005367F0"/>
     <w:rsid w:val="00555794"/>
     <w:rsid w:val="005614A6"/>
     <w:rsid w:val="005658BD"/>
     <w:rsid w:val="00565C37"/>
     <w:rsid w:val="00566BB3"/>
     <w:rsid w:val="00575842"/>
     <w:rsid w:val="00586CC9"/>
     <w:rsid w:val="0059241E"/>
     <w:rsid w:val="00592D0C"/>
     <w:rsid w:val="005A0564"/>
     <w:rsid w:val="005A7CA2"/>
     <w:rsid w:val="005B17CB"/>
     <w:rsid w:val="005B4AC9"/>
     <w:rsid w:val="005D0F26"/>
     <w:rsid w:val="005D263F"/>
     <w:rsid w:val="005D5536"/>
     <w:rsid w:val="005E0E4C"/>
     <w:rsid w:val="005E2BEA"/>
     <w:rsid w:val="00602D01"/>
     <w:rsid w:val="006144EE"/>
-    <w:rsid w:val="0061512D"/>
     <w:rsid w:val="00620357"/>
     <w:rsid w:val="00621334"/>
     <w:rsid w:val="00622A19"/>
     <w:rsid w:val="006437BA"/>
     <w:rsid w:val="00672ED6"/>
     <w:rsid w:val="00684C06"/>
     <w:rsid w:val="00697443"/>
     <w:rsid w:val="006B069E"/>
     <w:rsid w:val="006B2C86"/>
     <w:rsid w:val="006B4D46"/>
     <w:rsid w:val="006B7DFA"/>
     <w:rsid w:val="006C1DE3"/>
     <w:rsid w:val="006C62F9"/>
     <w:rsid w:val="006C6760"/>
     <w:rsid w:val="006D0CE2"/>
     <w:rsid w:val="006D3E99"/>
     <w:rsid w:val="006D7B27"/>
     <w:rsid w:val="006E1052"/>
     <w:rsid w:val="006E78CE"/>
+    <w:rsid w:val="006F4C22"/>
     <w:rsid w:val="006F5947"/>
-    <w:rsid w:val="0070405A"/>
     <w:rsid w:val="007060B8"/>
     <w:rsid w:val="00707A79"/>
     <w:rsid w:val="0071633A"/>
     <w:rsid w:val="007372F6"/>
     <w:rsid w:val="007448F5"/>
     <w:rsid w:val="007570C7"/>
     <w:rsid w:val="00763713"/>
     <w:rsid w:val="00776255"/>
     <w:rsid w:val="00791070"/>
     <w:rsid w:val="00794349"/>
     <w:rsid w:val="00797227"/>
+    <w:rsid w:val="00797333"/>
     <w:rsid w:val="007A0A80"/>
     <w:rsid w:val="007A3E4D"/>
     <w:rsid w:val="007A779C"/>
     <w:rsid w:val="007B44A6"/>
     <w:rsid w:val="007B47D7"/>
     <w:rsid w:val="007B7197"/>
     <w:rsid w:val="007C0E38"/>
     <w:rsid w:val="007C1A6E"/>
     <w:rsid w:val="007D0BB5"/>
     <w:rsid w:val="007D6777"/>
     <w:rsid w:val="007D6D32"/>
     <w:rsid w:val="007D7FD5"/>
     <w:rsid w:val="007D7FF5"/>
     <w:rsid w:val="007E0EE2"/>
     <w:rsid w:val="007E1067"/>
     <w:rsid w:val="007E28C5"/>
     <w:rsid w:val="007F4CB9"/>
     <w:rsid w:val="0081512F"/>
     <w:rsid w:val="00817A14"/>
-    <w:rsid w:val="00821795"/>
     <w:rsid w:val="00825E4A"/>
     <w:rsid w:val="008362F3"/>
     <w:rsid w:val="00843187"/>
     <w:rsid w:val="008522E5"/>
+    <w:rsid w:val="00884851"/>
     <w:rsid w:val="0089222F"/>
     <w:rsid w:val="00893009"/>
     <w:rsid w:val="008A1E2C"/>
     <w:rsid w:val="008A2E2B"/>
     <w:rsid w:val="008A42CC"/>
     <w:rsid w:val="008A4E4C"/>
     <w:rsid w:val="008D12BA"/>
     <w:rsid w:val="008D35C5"/>
     <w:rsid w:val="008D531B"/>
     <w:rsid w:val="008D7370"/>
     <w:rsid w:val="008E2FA6"/>
     <w:rsid w:val="008E4871"/>
     <w:rsid w:val="008E5388"/>
     <w:rsid w:val="008E7AE3"/>
     <w:rsid w:val="008F1E94"/>
     <w:rsid w:val="008F6E9D"/>
     <w:rsid w:val="008F73FD"/>
     <w:rsid w:val="00904591"/>
     <w:rsid w:val="0090676D"/>
     <w:rsid w:val="009067FC"/>
     <w:rsid w:val="0090696A"/>
     <w:rsid w:val="009071DF"/>
     <w:rsid w:val="00915762"/>
     <w:rsid w:val="00917416"/>
     <w:rsid w:val="009307C7"/>
     <w:rsid w:val="009448BA"/>
     <w:rsid w:val="00945BDA"/>
     <w:rsid w:val="00952E81"/>
     <w:rsid w:val="009571E8"/>
-    <w:rsid w:val="00966AFE"/>
     <w:rsid w:val="0099583E"/>
     <w:rsid w:val="009A0E1D"/>
     <w:rsid w:val="009A35A5"/>
     <w:rsid w:val="009A6D3B"/>
     <w:rsid w:val="009B1DD1"/>
     <w:rsid w:val="009C089F"/>
     <w:rsid w:val="009C13B4"/>
     <w:rsid w:val="009D35F6"/>
     <w:rsid w:val="009D3A60"/>
     <w:rsid w:val="009E6552"/>
     <w:rsid w:val="009F104B"/>
     <w:rsid w:val="009F1649"/>
     <w:rsid w:val="009F3ABA"/>
     <w:rsid w:val="009F5231"/>
     <w:rsid w:val="009F7F92"/>
     <w:rsid w:val="00A03D37"/>
     <w:rsid w:val="00A12233"/>
     <w:rsid w:val="00A17DBB"/>
     <w:rsid w:val="00A203EF"/>
     <w:rsid w:val="00A21C5E"/>
     <w:rsid w:val="00A2307A"/>
     <w:rsid w:val="00A24259"/>
     <w:rsid w:val="00A243B9"/>
     <w:rsid w:val="00A258B2"/>
     <w:rsid w:val="00A26A01"/>
     <w:rsid w:val="00A27108"/>
     <w:rsid w:val="00A34BA3"/>
     <w:rsid w:val="00A41CC3"/>
     <w:rsid w:val="00A5132F"/>
     <w:rsid w:val="00A521FA"/>
     <w:rsid w:val="00A62F4C"/>
     <w:rsid w:val="00A70401"/>
     <w:rsid w:val="00A705BA"/>
     <w:rsid w:val="00A709A6"/>
     <w:rsid w:val="00A70E4C"/>
     <w:rsid w:val="00A72F91"/>
     <w:rsid w:val="00A77D71"/>
     <w:rsid w:val="00A8085A"/>
     <w:rsid w:val="00A814F1"/>
     <w:rsid w:val="00A816AD"/>
     <w:rsid w:val="00A869D9"/>
     <w:rsid w:val="00A91720"/>
     <w:rsid w:val="00A938A4"/>
     <w:rsid w:val="00A9730B"/>
     <w:rsid w:val="00AA0102"/>
-    <w:rsid w:val="00AA2E39"/>
     <w:rsid w:val="00AB15BF"/>
     <w:rsid w:val="00AC1F44"/>
     <w:rsid w:val="00AC4B73"/>
     <w:rsid w:val="00AC79E0"/>
     <w:rsid w:val="00AD0D9D"/>
     <w:rsid w:val="00AD25C7"/>
     <w:rsid w:val="00AD51FA"/>
     <w:rsid w:val="00AE0081"/>
     <w:rsid w:val="00AE6560"/>
     <w:rsid w:val="00AE6936"/>
     <w:rsid w:val="00AF1DF1"/>
     <w:rsid w:val="00AF598F"/>
     <w:rsid w:val="00B00F6F"/>
     <w:rsid w:val="00B035EA"/>
     <w:rsid w:val="00B07E6D"/>
     <w:rsid w:val="00B259D8"/>
-    <w:rsid w:val="00B35CDE"/>
     <w:rsid w:val="00B361C0"/>
     <w:rsid w:val="00B41A67"/>
     <w:rsid w:val="00B41E0C"/>
     <w:rsid w:val="00B46180"/>
     <w:rsid w:val="00B46728"/>
     <w:rsid w:val="00B474CE"/>
     <w:rsid w:val="00B51F9C"/>
     <w:rsid w:val="00B533BF"/>
     <w:rsid w:val="00B54EF7"/>
     <w:rsid w:val="00B5544A"/>
     <w:rsid w:val="00B72B42"/>
     <w:rsid w:val="00B85D4A"/>
     <w:rsid w:val="00B8670E"/>
     <w:rsid w:val="00B86E1F"/>
     <w:rsid w:val="00B871B3"/>
     <w:rsid w:val="00B95022"/>
+    <w:rsid w:val="00BA021F"/>
     <w:rsid w:val="00BA4169"/>
     <w:rsid w:val="00BC6DEE"/>
     <w:rsid w:val="00BD272B"/>
     <w:rsid w:val="00BD4071"/>
     <w:rsid w:val="00BD41EA"/>
     <w:rsid w:val="00BD5EE5"/>
     <w:rsid w:val="00BE24A9"/>
     <w:rsid w:val="00BF04F4"/>
     <w:rsid w:val="00BF5F42"/>
     <w:rsid w:val="00C10DCC"/>
     <w:rsid w:val="00C1532B"/>
     <w:rsid w:val="00C2114C"/>
     <w:rsid w:val="00C21EC1"/>
     <w:rsid w:val="00C22EE5"/>
     <w:rsid w:val="00C23C55"/>
     <w:rsid w:val="00C27AB3"/>
+    <w:rsid w:val="00C35D1C"/>
+    <w:rsid w:val="00C37DDB"/>
     <w:rsid w:val="00C4539A"/>
     <w:rsid w:val="00C51B99"/>
     <w:rsid w:val="00C657D4"/>
     <w:rsid w:val="00C766C9"/>
     <w:rsid w:val="00C76853"/>
     <w:rsid w:val="00C82141"/>
-    <w:rsid w:val="00C828D9"/>
     <w:rsid w:val="00C8762C"/>
     <w:rsid w:val="00C971A5"/>
     <w:rsid w:val="00C97567"/>
     <w:rsid w:val="00CA383E"/>
     <w:rsid w:val="00CA736E"/>
     <w:rsid w:val="00CA7D6C"/>
     <w:rsid w:val="00CB34AA"/>
     <w:rsid w:val="00CB59CA"/>
     <w:rsid w:val="00CB7DC7"/>
     <w:rsid w:val="00CF06D5"/>
     <w:rsid w:val="00CF2040"/>
     <w:rsid w:val="00CF4149"/>
     <w:rsid w:val="00CF48F2"/>
     <w:rsid w:val="00D01D53"/>
     <w:rsid w:val="00D21BA6"/>
     <w:rsid w:val="00D22E83"/>
     <w:rsid w:val="00D34A6B"/>
     <w:rsid w:val="00D37105"/>
     <w:rsid w:val="00D57599"/>
     <w:rsid w:val="00D60AFE"/>
     <w:rsid w:val="00D66536"/>
     <w:rsid w:val="00D73103"/>
     <w:rsid w:val="00D81C46"/>
     <w:rsid w:val="00D86F02"/>
     <w:rsid w:val="00D92321"/>
     <w:rsid w:val="00D95DD4"/>
+    <w:rsid w:val="00DB0AEA"/>
     <w:rsid w:val="00DB628E"/>
     <w:rsid w:val="00DC1BE2"/>
     <w:rsid w:val="00DC2C72"/>
     <w:rsid w:val="00DD4135"/>
     <w:rsid w:val="00DD79E9"/>
     <w:rsid w:val="00DE3F0C"/>
     <w:rsid w:val="00DF2B60"/>
     <w:rsid w:val="00DF78E9"/>
     <w:rsid w:val="00E0021B"/>
     <w:rsid w:val="00E02F4A"/>
     <w:rsid w:val="00E163AC"/>
     <w:rsid w:val="00E17581"/>
     <w:rsid w:val="00E21DD2"/>
     <w:rsid w:val="00E27C5A"/>
     <w:rsid w:val="00E41A6D"/>
     <w:rsid w:val="00E4388C"/>
     <w:rsid w:val="00E63BAF"/>
-    <w:rsid w:val="00E6653A"/>
     <w:rsid w:val="00E82034"/>
     <w:rsid w:val="00E90331"/>
     <w:rsid w:val="00E91C1B"/>
     <w:rsid w:val="00EA13C5"/>
     <w:rsid w:val="00EA16CE"/>
     <w:rsid w:val="00EA254D"/>
     <w:rsid w:val="00EB3986"/>
     <w:rsid w:val="00EB5F31"/>
     <w:rsid w:val="00EC5476"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00ED7914"/>
     <w:rsid w:val="00EE0887"/>
     <w:rsid w:val="00EE23C5"/>
     <w:rsid w:val="00EE41E8"/>
     <w:rsid w:val="00EE7033"/>
     <w:rsid w:val="00EF2DAE"/>
     <w:rsid w:val="00EF7B59"/>
-    <w:rsid w:val="00F05873"/>
     <w:rsid w:val="00F0796E"/>
     <w:rsid w:val="00F116E4"/>
     <w:rsid w:val="00F16A08"/>
     <w:rsid w:val="00F254EE"/>
+    <w:rsid w:val="00F31436"/>
     <w:rsid w:val="00F32AE4"/>
     <w:rsid w:val="00F33BB4"/>
     <w:rsid w:val="00F379AC"/>
     <w:rsid w:val="00F41128"/>
     <w:rsid w:val="00F529CF"/>
     <w:rsid w:val="00F547C1"/>
     <w:rsid w:val="00F57CC8"/>
     <w:rsid w:val="00F60E90"/>
     <w:rsid w:val="00F6274F"/>
     <w:rsid w:val="00F674B3"/>
     <w:rsid w:val="00F960A1"/>
     <w:rsid w:val="00FC2864"/>
     <w:rsid w:val="00FE20CB"/>
     <w:rsid w:val="00FE66DE"/>
     <w:rsid w:val="00FF11D0"/>
     <w:rsid w:val="00FF3A29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="21FDDE13"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{574E3B61-53AE-4844-BA84-79609E361286}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -16530,77 +11794,75 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA2E39"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AD25C7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -16678,66 +11940,85 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C76853"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C76853"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C76853"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F4C22"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F4C22"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*sccahg*_up*MQ..*_gs*MQ..*_ga*MTU3MTcxNDUwOC4xNzc2MDY4MTAy*_ga_EFXW45ME1V*czE3NzYwNjgxMDIkbzEkZzAkdDE3NzYwNjgxMDIkajYwJGwwJGgzNDM2MjE3OTk.&amp;gclid=EAIaIQobChMI94LYn7HqkwMV8oxQBh35ADfbEAAYASAAEgIfF_D_BwE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17004,56 +12285,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="494e0c9fd234aa9f16565698170c9b69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8132e576ef79f70a3b37f1ab2d2f53c5" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -17268,128 +12551,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DC3B5C-DB8D-43C3-A743-7B950FD57402}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1885</Words>
-  <Characters>10746</Characters>
+  <Words>2001</Words>
+  <Characters>11411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12606</CharactersWithSpaces>
+  <CharactersWithSpaces>13386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donna BSmith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>