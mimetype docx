--- v0 (2025-10-13)
+++ v1 (2026-06-18)
@@ -1,9916 +1,8619 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B9E6C1D" w14:textId="0222FD90" w:rsidR="00677D3D" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="641D0211" w14:textId="29372968" w:rsidR="00A0161A" w:rsidRPr="002C6050" w:rsidRDefault="00A0161A" w:rsidP="00A0161A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6D17">
+      <w:r w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Level 3 Starters Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFFB3B8" w14:textId="4BECFF19" w:rsidR="00677D3D" w:rsidRDefault="00677D3D" w:rsidP="00CC4A93">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0019561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please circle/tick/insert your answer for each question below</w:t>
       </w:r>
-      <w:r w:rsidR="002D6D17">
+    </w:p>
+    <w:p w14:paraId="009AD409" w14:textId="77777777" w:rsidR="00D73BB3" w:rsidRPr="00D73BB3" w:rsidRDefault="00D73BB3" w:rsidP="00D73BB3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rule Book Links – </w:t>
       </w:r>
-      <w:r w:rsidR="002D6D17">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00D73BB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>UKA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D73BB3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D6D17">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D73BB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>World Athletics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D73BB3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4FD6">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00D73BB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>World Para</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D73BB3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">arks = 45, Pass rate = 36 (80%) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B687994" w14:textId="77777777" w:rsidR="002D6D17" w:rsidRPr="002D6D17" w:rsidRDefault="002D6D17" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5B9E6C1D" w14:textId="743B8FE8" w:rsidR="00677D3D" w:rsidRPr="0019561D" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0019561D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Marks = 45, Pass rate = 36 (80%) </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8381"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="6F39C928" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="6F39C928" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703A9EA6" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="703A9EA6" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E53042" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="13E53042" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3C8CB4" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="5A790175" w14:textId="7DB64BB8" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Please put the following steps in order, when acting as chief/referee at a league match that you would undertake for the event</w:t>
             </w:r>
-            <w:r w:rsidR="00677D3D" w:rsidRPr="002D6D17">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00677D3D" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A790175" w14:textId="7DB64BB8" w:rsidR="002D6D17" w:rsidRPr="002D6D17" w:rsidRDefault="002D6D17" w:rsidP="002D6D17">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="540A8CC5" w14:textId="77777777" w:rsidTr="00677D3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="664" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E6F3B4" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="351FF0B8" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2562A2C1" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Checking event site/track/equipment</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="540A8CC5" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="3B04B270" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C7466C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...19 lines deleted...]
-              <w:t>1</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7EE56370" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2562A2C1" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          </w:tcPr>
+          <w:p w14:paraId="4124C775" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Checking event site/track/equipment</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Creating a Duty sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="3B04B270" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="0A9D70A3" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3E51D9" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>2</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D6BF88" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4124C775" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="047EAC1C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Creating a Duty sheet</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Conducting a briefing for officials in the discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="0A9D70A3" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="62831305" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F6D51C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...19 lines deleted...]
-              <w:t>3</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1C5A8058" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="047EAC1C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          </w:tcPr>
+          <w:p w14:paraId="56FA7C65" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Conducting a briefing for officials in the discipline</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reporting to the Meeting Manager / organiser to sign in </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="62831305" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="7AB2C563" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="597D88F9" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>4</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFC9059" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="56FA7C65" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="573A82A5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Reporting to the Meeting Manager / organiser to sign in </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Receiving information / timetable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="7AB2C563" w14:textId="77777777" w:rsidTr="00677D3D">
-[...67 lines deleted...]
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="1AE46D43" w14:textId="77777777" w:rsidTr="00FC2371">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="1AE46D43" w14:textId="77777777" w:rsidTr="00FC2371">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9465" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8EF89D" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="2F8EF89D" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="10486170" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="10486170" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="374B51D0" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="374B51D0" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8E734D" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5F8E734D" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="76EA2989" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="76EA2989" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,4,1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="09783670" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="09783670" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="43CEB21F" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="43CEB21F" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6B941E15" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B941E15" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2C530F21" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="2C530F21" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,1,3,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="7AE8AC72" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="7AE8AC72" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="63CD2B2C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="63CD2B2C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="50FE1192" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="50FE1192" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF4FF08" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="3DF4FF08" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,5,3,4,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="0F49722E" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="0F49722E" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2C89C0" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4B2C89C0" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="06AD59CE" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="06AD59CE" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8381" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="435AD926" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="435AD926" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,2,1,4,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FAE0D5B" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0FAE0D5B" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="008F3EC1">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="669"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8376"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="29E2C1DE" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="29E2C1DE" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="234309D8" w14:textId="36D89361" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="234309D8" w14:textId="36D89361" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDD5645" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5DDD5645" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D6EC79" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="26D6EC79" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>How long before the meeting would you report in, as chief/referee for a league match? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F4374C1" w14:textId="2D9ACDD3" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="0F4374C1" w14:textId="2D9ACDD3" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="5D1A243A" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="5D1A243A" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B342C80" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7B342C80" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9C15F3" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1B9C15F3" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E02D109" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="4E02D109" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>No specified time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="43A20EED" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="43A20EED" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EECBCBB" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4EECBCBB" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B112ED8" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B112ED8" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3EF74D" w14:textId="3FF3C2B5" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="00CA174D" w:rsidP="002D6D17">
+          <w:p w14:paraId="0D3EF74D" w14:textId="3FF3C2B5" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="00CA174D" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of </w:t>
             </w:r>
-            <w:r w:rsidR="008F3EC1" w:rsidRPr="002D6D17">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="008F3EC1" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>30 minutes prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="56E2CC48" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="56E2CC48" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B237EA7" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B237EA7" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5BBE9D5D" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5BBE9D5D" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA7EAAD" w14:textId="37234C0B" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="00CA174D" w:rsidP="002D6D17">
+          <w:p w14:paraId="3AA7EAAD" w14:textId="37234C0B" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="00CA174D" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of </w:t>
             </w:r>
-            <w:r w:rsidR="008F3EC1" w:rsidRPr="002D6D17">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="008F3EC1" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1 hour prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="7A615818" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="7A615818" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55C3D367" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="55C3D367" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5491E9D0" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5491E9D0" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC3B0C4" w14:textId="2F15588B" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="00CA174D" w:rsidP="002D6D17">
+          <w:p w14:paraId="7CC3B0C4" w14:textId="2F15588B" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="00CA174D" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of </w:t>
             </w:r>
-            <w:r w:rsidR="008F3EC1" w:rsidRPr="002D6D17">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="008F3EC1" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2 hours prior to first event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="037D8B88" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="037D8B88" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="008F3EC1">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8377"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="58B66802" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="58B66802" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="025E88CC" w14:textId="08BC9A1F" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="025E88CC" w14:textId="08BC9A1F" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB2A9E9" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7FB2A9E9" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A03713" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="04A03713" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>What things would you include in your briefing as chief/referee, to officials at the start of the day of a league match? (4 marks)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="042D4B82" w14:textId="46715394" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="042D4B82" w14:textId="46715394" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="6C275A9B" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="6C275A9B" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="68C0EDE4" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="68C0EDE4" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4C732383" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4C732383" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="782630B4" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="782630B4" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Rules the meeting is operating under</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="4AE8243C" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="4AE8243C" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCBD7D5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3CCBD7D5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7323D307" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7323D307" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4063ACC7" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="4063ACC7" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Provide a list of refreshments available for officials to choose from</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="1C970145" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="1C970145" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="46C2F8C0" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="46C2F8C0" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="40CDA741" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="40CDA741" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9649B9" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="2C9649B9" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Number of copies of start lists / field cards for events/judges</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="0ADC0453" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="0ADC0453" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68187D58" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="68187D58" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8D8B8A" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0E8D8B8A" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="672ED631" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="672ED631" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Health &amp; Safety briefing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="4736216E" w14:textId="77777777" w:rsidTr="00677D3D">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="4736216E" w14:textId="77777777" w:rsidTr="00677D3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="359E948F" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="359E948F" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB5F277" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1FB5F277" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="222381C5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="222381C5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Check officials are comfortable with allocated duties and or if they require support or mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F0063E9" w14:textId="77777777" w:rsidR="00465561" w:rsidRPr="002D6D17" w:rsidRDefault="00465561" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="02AD6204" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="008F3EC1">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4597A46D" w14:textId="77777777" w:rsidR="00465561" w:rsidRPr="002C6050" w:rsidRDefault="00465561" w:rsidP="008F3EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="665"/>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="8379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="4942A344" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="4942A344" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5095D9E4" w14:textId="5C728768" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5095D9E4" w14:textId="5C728768" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD4E0A4" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1FD4E0A4" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4D179F" w14:textId="7DBFCF09" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="0C4D179F" w14:textId="7DBFCF09" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>With whom do you need to liaise with before the event gets under way in your role as chief/referee at a league match? (6 marks)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44BAB1C5" w14:textId="30C18D0E" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="44BAB1C5" w14:textId="30C18D0E" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="1B7A4497" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="1B7A4497" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7E333C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1C7E333C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="30803BDF" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="30803BDF" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4285A0E5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="4285A0E5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Chief Photo-finish Judge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="2E536E7F" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="2E536E7F" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA60EB3" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3CA60EB3" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498ECB8F" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="498ECB8F" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06240153" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="06240153" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Chief Starters Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="43D581D8" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="43D581D8" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="51C2D175" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="51C2D175" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="39EA4EBF" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="39EA4EBF" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDBB5AC" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="6CDBB5AC" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Field Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="378A96CF" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="378A96CF" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70E306C5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="70E306C5" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5087A276" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5087A276" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E705C1C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="7E705C1C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Meeting Manager / Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="235BE336" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="235BE336" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC847C2" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5AC847C2" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5075BF08" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5075BF08" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="502E82C7" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="502E82C7" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Technical Manager (if appointed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="7AB20F10" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="7AB20F10" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17285D12" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17285D12" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="028735D6" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="028735D6" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1829125C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="1829125C" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w14:paraId="6FBF2FB8" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="008F3EC1" w:rsidRPr="002C6050" w14:paraId="6FBF2FB8" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF8E023" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1BF8E023" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="35BB53FD" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="35BB53FD" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E91F05E" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
+          <w:p w14:paraId="6E91F05E" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00AC45A5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Chief Call Room (if appointed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A9F637A" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0A9F637A" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00A0161A">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="215839B6" w14:textId="732CB690" w:rsidR="002D6D17" w:rsidRDefault="002D6D17">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="663"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="8376"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="1A2CA0E0" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1A8640" w14:textId="073000A5" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239D1FC4" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EA3232" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are appointed the Start Co-ordinator (SC) at a Regional Championships. What tasks would you undertake before the competition starts (select all that apply) (13 marks)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C8A9F3" w14:textId="57955BA8" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="2078E79A" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2483CC" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE0FB75" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1B82E2" w14:textId="26CA6FC5" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with the SAs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="0855B289" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5959CE12" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65435B2F" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640E0153" w14:textId="3F2EA8BD" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with The Chief Starters Assistant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="0FF364E5" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAEDC07" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="013BE378" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71922DC9" w14:textId="7C0C4222" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Prepare a duty sheet for the day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="6833E675" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0772615D" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0DDACA" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="108F6575" w14:textId="7D520CA2" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Check any timetable changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="7B489383" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1D161C" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E5F076" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6846B2DC" w14:textId="4FBB8D79" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Check any changes in number of heats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="359DE7C3" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4FF084" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CACF65" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A832E8F" w14:textId="692F4714" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with the Call Room Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="68F57020" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D0E615" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A17569F" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C62E4EF" w14:textId="55C6A83A" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with the Chief Timekeeper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="2B13E7E7" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADB6A85" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E924390" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C36BD96" w14:textId="41308A5E" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with the Track Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="3C02B88F" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B45C8A" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="634EE8E1" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6548FC44" w14:textId="0E946CCD" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with the Photo</w:t>
+            </w:r>
+            <w:r w:rsidR="00677D3D" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>finish Chief</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="092114DB" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6F2974" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7696295E" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BE005E" w14:textId="6EE9C347" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaise with the Meeting Manager </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="4B5140FF" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5529CF07" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF82598" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC72132" w14:textId="18F56B1D" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Walk the track to establish Starting positions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="25CD7C12" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="07375B92" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C096D9" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0468067C" w14:textId="1A1AF5CE" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Check refreshment provision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="36003D67" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="571D7AC8" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FC25FF" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="044A6B3A" w14:textId="17549124" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with the Field Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="09B3CBBE" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="42406E23" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCE06C3" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E63CB5" w14:textId="08514D9B" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perform a </w:t>
+            </w:r>
+            <w:r w:rsidR="00677D3D" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>zero-control</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="3F1DC40D" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="519BDF49" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D1D440" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C88833" w14:textId="12B447DC" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaise with the Clerk of Course </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="1E6EC450" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F6F10C" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="638A60C1" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAEAEA5" w14:textId="51071DD1" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Agree a time for the Zero Control Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="0519190C" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6DF8C6" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07ED70E4" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B108DB4" w14:textId="321AE463" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with the ground</w:t>
+            </w:r>
+            <w:r w:rsidR="00677D3D" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>staff re starting blocks/lane markers and their transportation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="5927D2A1" w14:textId="77777777" w:rsidTr="00923554">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="204CCE73" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D98C780" w14:textId="67C843F3" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="292A5C68" w14:textId="0A31F968" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Check the heights and weights of any hurdles/barriers to be used</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="5497CBFA" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ADAE6E" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F09983D" w14:textId="5E791CB2" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E224AAF" w14:textId="3A39B498" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Collect a radio for communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="5FDB25F6" w14:textId="77777777" w:rsidTr="00923554">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="196978E1" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4F0A2E" w14:textId="754C4666" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="39467AA0" w14:textId="4CB882D4" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Liaise with ground</w:t>
+            </w:r>
+            <w:r w:rsidR="00677D3D" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>staff re Starting rostrum and its transportation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923554" w:rsidRPr="002C6050" w14:paraId="7174996E" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E47E88F" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B1BDA5" w14:textId="212F0088" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C53AFB" w14:textId="5A644CCC" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00923554">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Check the Electronic Starting system is working.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="638AB3A4" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002C6050" w:rsidRDefault="00923554" w:rsidP="00D40010">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="286A71FE" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00D40010">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C24270" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00D40010">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="1A2CA0E0" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="565E7804" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1A8640" w14:textId="073000A5" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6928107F" w14:textId="299B09F2" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>5.</w:t>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="239D1FC4" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="410DC801" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17EA3232" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3BD9441C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are the Start Coordinator (SC) at a Regional Championships with a team of two other Starters (but no Start Referee). How would you allocate Start duties to the team? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48BEAF78" w14:textId="69FF4A68" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923554" w:rsidRPr="002D6D17" w14:paraId="2078E79A" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="2F7B4293" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2483CC" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="012F211A" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE0FB75" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0815884A" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1B82E2" w14:textId="26CA6FC5" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
+          <w:p w14:paraId="3D1A27F2" w14:textId="54E999EB" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Liaise with the SAs</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>By alternating starts within the Start team regardless of the type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923554" w:rsidRPr="002D6D17" w14:paraId="0855B289" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="2DB11B6D" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5959CE12" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="26B5C07E" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65435B2F" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25A6795E" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="640E0153" w14:textId="3F2EA8BD" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
+          <w:p w14:paraId="7E8ACB95" w14:textId="0F21BF0A" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Liaise with The Chief Starters Assistant</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By giving all </w:t>
+            </w:r>
+            <w:r w:rsidR="00677D3D" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>middle-distance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> races to the least experienced member of the team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923554" w:rsidRPr="002D6D17" w14:paraId="0FF364E5" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="08F935E4" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAEDC07" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E75E7A8" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="013BE378" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0C4507AE" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="71922DC9" w14:textId="7C0C4222" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
+          <w:p w14:paraId="4F444433" w14:textId="66F65135" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Prepare a duty sheet for the day</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>By allocating all short sprint races to yourself and equitably spreading the remainder to your team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923554" w:rsidRPr="002D6D17" w14:paraId="6833E675" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="3951C9C9" w14:textId="77777777" w:rsidTr="00747344">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0772615D" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B952BBE" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0DDACA" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="04BBEF8B" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="108F6575" w14:textId="7D520CA2" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
+          <w:p w14:paraId="38E160F8" w14:textId="12965C23" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1230 lines deleted...]
-              <w:t>Check the Electronic Starting system is working.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>By allocating the most difficult starts to yourself and equitably spreading the remainder to you all</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="638AB3A4" w14:textId="77777777" w:rsidR="00923554" w:rsidRPr="002D6D17" w:rsidRDefault="00923554" w:rsidP="002D6D17">
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="2F5A2401" w14:textId="1F9EF7B8" w:rsidR="000423C8" w:rsidRPr="002C6050" w:rsidRDefault="000423C8" w:rsidP="006657E2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="565E7804" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="5DCEE4C8" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6928107F" w14:textId="299B09F2" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-              <w:t>6.</w:t>
+          <w:p w14:paraId="5560E276" w14:textId="6468A73B" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="410DC801" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="00DCB18C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD9441C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1DE47B12" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">You are the Start Coordinator (SC) at a County Championships, you will therefore need to brief the team before the meeting starts. Which option best explains how the briefing will take place? (1 mark) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB0D458" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="2F7B4293" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="1873781E" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="012F211A" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="652BC6AD" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0815884A" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B71C04D" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1A27F2" w14:textId="54E999EB" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="35EB2191" w14:textId="24FB5932" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>By alternating starts within the Start team regardless of the type</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>By emailing your team a copy of your briefing in advance of the meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="2DB11B6D" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="21BD0573" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26B5C07E" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="20D3D278" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A6795E" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="793E0894" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8ACB95" w14:textId="0F21BF0A" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="5BDBFE70" w14:textId="59999001" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> races to the least experienced member of the team</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>By holding a joint briefing with the Starters Assistants where the Chief Starters Assistant takes the lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="08F935E4" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="28041238" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E75E7A8" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B86E2CB" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4507AE" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="30B773AB" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F444433" w14:textId="66F65135" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="08DD2C95" w14:textId="73366315" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>By allocating all short sprint races to yourself and equitably spreading the remainder to your team</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>By holding a briefing meeting with the Starters as soon as you can gather them together</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="3951C9C9" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="3E72AA45" w14:textId="77777777" w:rsidTr="00B37EB3">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B952BBE" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3F3BA9C3" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04BBEF8B" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6EEC7940" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38E160F8" w14:textId="12965C23" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="00F47D2C" w14:textId="08840BFA" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>By allocating the most difficult starts to yourself and equitably spreading the remainder to you all</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>By holding a briefing meeting with the SAs and Starters where you take the lead before following on with your Start team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F5A2401" w14:textId="1F9EF7B8" w:rsidR="000423C8" w:rsidRPr="002D6D17" w:rsidRDefault="000423C8" w:rsidP="002D6D17">
-[...3 lines deleted...]
-        <w:ind w:left="1080"/>
+    <w:p w14:paraId="09644355" w14:textId="312193A4" w:rsidR="00790C81" w:rsidRPr="002C6050" w:rsidRDefault="00790C81">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="5DCEE4C8" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="76F836A9" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5560E276" w14:textId="6468A73B" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-              <w:t>7.</w:t>
+          <w:p w14:paraId="417F2594" w14:textId="0B4886DB" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DCB18C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="45D163ED" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE47B12" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="786A28FE" w14:textId="7B1C50D3" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are appointed as a Starter at a County Championships. You are the Starter for a 100m start for U1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC53BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> men and you recall the race because you consider the athlete in Lane 5 has false started. How would you deal with this? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1183BF" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="1873781E" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="5A36E23C" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="652BC6AD" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2B55F066" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B71C04D" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1AF44E67" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="35EB2191" w14:textId="24FB5932" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="297074A0" w14:textId="0C458296" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>By emailing your team a copy of your briefing in advance of the meeting</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Immediately instruct the Starters Assistant to disqualify the athlete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="21BD0573" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="05252758" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D3D278" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0691F5E9" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793E0894" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2893A484" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDBFE70" w14:textId="59999001" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="431B309F" w14:textId="2267F8EE" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>By holding a joint briefing with the Starters Assistants where the Chief Starters Assistant takes the lead</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Wait for the athletes to return to the start and line up, then instruct the Starters Assistant to show a red card to the athlete in Lane 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="28041238" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="107AAD45" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B86E2CB" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7D631DCD" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="30B773AB" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5E7B4293" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="08DD2C95" w14:textId="73366315" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="39B5DA0B" w14:textId="7A218923" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>By holding a briefing meeting with the Starters as soon as you can gather them together</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Wait for the athletes to return to the start and line up before announcing the athlete in Lane 5 is disqualified</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="3E72AA45" w14:textId="77777777" w:rsidTr="00B37EB3">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="137946FA" w14:textId="77777777" w:rsidTr="00747344">
         <w:trPr>
-          <w:trHeight w:val="113"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3BA9C3" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4D55D84D" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEC7940" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7157F090" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00F47D2C" w14:textId="08840BFA" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="55B4C869" w14:textId="02674CBE" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>By holding a briefing meeting with the SAs and Starters where you take the lead before following on with your Start team</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Wait for the athletes to return to the start and line up before advising the athlete in Lane 5 to wait for the gun and ask for a green, no warning, card to be shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09644355" w14:textId="312193A4" w:rsidR="00790C81" w:rsidRDefault="00790C81" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3D29D4FF" w14:textId="77777777" w:rsidR="001167AD" w:rsidRPr="002C6050" w:rsidRDefault="001167AD" w:rsidP="001167AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="381FE6BF" w14:textId="3AE3ED9A" w:rsidR="002D6D17" w:rsidRDefault="002D6D17">
-      <w:pPr>
+    <w:p w14:paraId="46999947" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRDefault="00B30B80" w:rsidP="001167AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1263B541" w14:textId="77777777" w:rsidR="002C6050" w:rsidRDefault="002C6050" w:rsidP="001167AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B04DF4" w14:textId="77777777" w:rsidR="002C6050" w:rsidRDefault="002C6050" w:rsidP="001167AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2313E056" w14:textId="77777777" w:rsidR="002C6050" w:rsidRDefault="002C6050" w:rsidP="001167AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAF0919" w14:textId="77777777" w:rsidR="002C6050" w:rsidRPr="002C6050" w:rsidRDefault="002C6050" w:rsidP="001167AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5BE4E8" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="001167AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="76F836A9" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="1564DA7A" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="417F2594" w14:textId="0B4886DB" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="74D90922" w14:textId="3A6988F5" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>8.</w:t>
+              <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D163ED" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4540662C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="786A28FE" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7DB80128" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are a Starter at a County Championships and on recall duty for a 100m start. As the Starter fires the gun you believe the athlete in Lane 3 had already moved out of the set position, but the Starter does not recall the race. What would you do? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57092888" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="5A36E23C" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="184ADAAC" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B55F066" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="591E3177" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF44E67" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="765C9671" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="297074A0" w14:textId="0C458296" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="590462B0" w14:textId="11EBDE50" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Immediately instruct the Starters Assistant to disqualify the athlete</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Having given the Starter time to recall, you recall the race</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="05252758" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="76CDAB1B" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0691F5E9" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0AB3BF12" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2893A484" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2CB5CD10" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="431B309F" w14:textId="2267F8EE" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="5588A924" w14:textId="7436DEF7" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Wait for the athletes to return to the start and line up, then instruct the Starters Assistant to show a red card to the athlete in Lane 5</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Attract the Starter’s attention to a possible False Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="107AAD45" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="2EE845C2" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D631DCD" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4B2A33A1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7B4293" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D0B750A" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="39B5DA0B" w14:textId="7A218923" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="2B95DA66" w14:textId="4B85EA78" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Wait for the athletes to return to the start and line up before announcing the athlete in Lane 5 is disqualified</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Assume you were wrong and there was not a False Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="137946FA" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="325FD045" w14:textId="77777777" w:rsidTr="00747344">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D55D84D" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1FC900FD" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7157F090" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7D37B7C2" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B4C869" w14:textId="02674CBE" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="5D91831D" w14:textId="16EF5B65" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Wait for the athletes to return to the start and line up before advising the athlete in Lane 5 to wait for the gun and ask for a green, no warning, card to be shown</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assume the Starter had seen it and had chosen not to recall </w:t>
+            </w:r>
+            <w:r w:rsidR="0019561D" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>it,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so you take no action.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D5BE4E8" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3E7B41E7" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="00B30B80">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="1564DA7A" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="5C2DE265" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D90922" w14:textId="3A6988F5" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-              <w:t>9.</w:t>
+          <w:p w14:paraId="10DC4122" w14:textId="39D5080B" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4540662C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6CBB60F5" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB80128" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3CA254F4" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the above scenario you were the Starter (also the Start Co-ordinator) and the race was recalled by your Recaller. How would you deal with this? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A8F0E2" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="184ADAAC" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="7E42604B" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="591E3177" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="675323CA" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="765C9671" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7B90FA2F" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="590462B0" w14:textId="11EBDE50" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="03DADC4E" w14:textId="08F0F7C0" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Having given the Starter time to recall, you recall the race</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>You consider there was no False Start and so simply line the athletes up again for a restart</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="76CDAB1B" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="535A1078" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB3BF12" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="537513C8" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB5CD10" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4D84C748" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5588A924" w14:textId="7436DEF7" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="79DDF702" w14:textId="1F5D26B4" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Attract the Starter’s attention to a possible False Start</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Discuss with the Recaller their reason for recalling the race and if you agree announce the appropriate sanction (Warning Card or DQ), if you disagree ask for a Green Card to be shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="2EE845C2" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="21B1C259" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2A33A1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4136B877" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0B750A" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B4F8425" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B95DA66" w14:textId="4B85EA78" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="648D7441" w14:textId="53A28E16" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Assume you were wrong and there was not a False Start</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Discuss with the Recaller their reason for recalling the race and if you disagree overrule them and give no sanction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="325FD045" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="0F276A5A" w14:textId="77777777" w:rsidTr="00747344">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC900FD" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B7996EA" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D37B7C2" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="429F6CE5" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D91831D" w14:textId="16EF5B65" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="79215784" w14:textId="1E31B727" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="006657E2">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> so you take no action.   </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Discuss with the Recaller their reason for recalling the race and even though you disagree you award a sanction (Warning Card or DQ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E7B41E7" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="08384B21" w14:textId="77777777" w:rsidR="00D2570D" w:rsidRPr="002C6050" w:rsidRDefault="00D2570D" w:rsidP="00D2570D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="5C2DE265" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="1DC304EF" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DC4122" w14:textId="39D5080B" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-              <w:t>10.</w:t>
+          <w:p w14:paraId="3FF0FEF2" w14:textId="738C8193" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBB60F5" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1B715D50" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA254F4" w14:textId="206894CF" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7053D099" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are the Starter at a Regional Championship and are the Starter for a Senior Men’s 100m. The athlete in Lane 7 starts fractionally before the noise of the gun, you also noticed that the athlete in Lane 8 had significantly twitched just before Lane 7 had started. You recall the race – what action would you take?  (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ED8C9D0" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="7E42604B" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="2A41D3DA" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="675323CA" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5DA10C87" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B90FA2F" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="066A90BB" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="03DADC4E" w14:textId="08F0F7C0" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="413F08CF" w14:textId="07083E0C" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>You consider there was no False Start and so simply line the athletes up again for a restart</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Disqualify the athlete in Lane 7 because their hands and/or feet had lost contact with the ground</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="535A1078" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="5ACCB009" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="537513C8" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3A692631" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D84C748" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6EEAF107" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79DDF702" w14:textId="1F5D26B4" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="462D8178" w14:textId="6240FAE5" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Discuss with the Recaller their reason for recalling the race and if you agree announce the appropriate sanction (Warning Card or DQ), if you disagree ask for a Green Card to be shown</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disqualify the athletes in both Lane 7 and 8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="21B1C259" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="36849862" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4136B877" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="798A2222" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4F8425" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="434C5C86" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="648D7441" w14:textId="53A28E16" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
+          <w:p w14:paraId="6386695A" w14:textId="71E6074B" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Discuss with the Recaller their reason for recalling the race and if you disagree overrule them and give no sanction</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disqualify the athlete in Lane 8 because they twitched </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="0F276A5A" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="006657E2" w:rsidRPr="002C6050" w14:paraId="75B52D9B" w14:textId="77777777" w:rsidTr="00747344">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7996EA" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17D6B6A7" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="00747344">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="429F6CE5" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2329F059" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="006657E2" w:rsidP="00747344">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79215784" w14:textId="1E31B727" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...14 lines deleted...]
-              <w:t>Discuss with the Recaller their reason for recalling the race and even though you disagree you award a sanction (Warning Card or DQ)</w:t>
+          <w:p w14:paraId="1AF64B58" w14:textId="5C1FD52B" w:rsidR="006657E2" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Issue a Conduct Warning to the athlete in Lane 8 because as the starter you deemed the athlete had twitched causing the False start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08384B21" w14:textId="77777777" w:rsidR="00D2570D" w:rsidRPr="002D6D17" w:rsidRDefault="00D2570D" w:rsidP="002D6D17">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4294358A" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B873A0A" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRDefault="00B30B80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1887CE" w14:textId="77777777" w:rsidR="002C6050" w:rsidRDefault="002C6050">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303C1C6F" w14:textId="77777777" w:rsidR="002C6050" w:rsidRDefault="002C6050">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7746197D" w14:textId="77777777" w:rsidR="002C6050" w:rsidRPr="002C6050" w:rsidRDefault="002C6050">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F3D417" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="1DC304EF" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="1DA5600C" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF0FEF2" w14:textId="738C8193" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-              <w:t>11.</w:t>
+          <w:p w14:paraId="15AE6A29" w14:textId="32740FE5" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B715D50" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5F2B7531" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7053D099" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2992A4A0" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In the above scenario under what rule would you take your action? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EEFB953" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="2A41D3DA" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="67CDBAAB" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA10C87" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6C627D5B" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="066A90BB" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="196FF376" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="413F08CF" w14:textId="07083E0C" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="76DBC2D1" w14:textId="3726F774" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Disqualify the athlete in Lane 7 because their hands and/or feet had lost contact with the ground</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>TR 16.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="5ACCB009" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="574DD811" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A692631" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5A7F1DF1" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEAF107" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="59AC8F00" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="462D8178" w14:textId="6240FAE5" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="4BF6D4C8" w14:textId="6CF00118" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Disqualify the athletes in both Lane 7 and 8 </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>TR 16.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="36849862" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="3ABF3022" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="798A2222" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6066F517" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="434C5C86" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="68D5694A" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6386695A" w14:textId="71E6074B" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="5E353856" w14:textId="4E66DB65" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Disqualify the athlete in Lane 8 because they twitched </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>TR 16.5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006657E2" w:rsidRPr="002D6D17" w14:paraId="75B52D9B" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="75BFAC0C" w14:textId="77777777" w:rsidTr="00747344">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17D6B6A7" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="53A6499D" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2329F059" w14:textId="77777777" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="006657E2" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D62EDE5" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF64B58" w14:textId="5C1FD52B" w:rsidR="006657E2" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...13 lines deleted...]
-              <w:t>Issue a Conduct Warning to the athlete in Lane 8 because as the starter you deemed the athlete had twitched causing the False start</w:t>
+          <w:p w14:paraId="474D2635" w14:textId="5AFB9E43" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>TR 16.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4294358A" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2F41E21E" w14:textId="77777777" w:rsidR="005B3D4E" w:rsidRPr="002C6050" w:rsidRDefault="005B3D4E" w:rsidP="005B3D4E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="1DA5600C" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="6CAE9E97" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15AE6A29" w14:textId="32740FE5" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-              <w:t>12.</w:t>
+          <w:p w14:paraId="4C2BA11C" w14:textId="0F70A3A8" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2B7531" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="40D07C6C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2992A4A0" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F43206C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If the twitch had been made by the athlete in Lane 2 (not Lane 8) what action would you take? (1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18BED99A" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="67CDBAAB" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="2DD05D77" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C627D5B" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="02070929" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="196FF376" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="62F71893" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="76DBC2D1" w14:textId="3726F774" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="3C769F77" w14:textId="3F65104A" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>TR 16.7.1</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disqualify the athlete in Lane 7 because their hands and/or feet had lost contact with the ground and movement in lane 2 had not had an </w:t>
+            </w:r>
+            <w:r w:rsidR="002C6050" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>effect</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="574DD811" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="41DF52EB" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7F1DF1" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D9E71C7" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59AC8F00" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="327FA713" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF6D4C8" w14:textId="6CF00118" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="66395E30" w14:textId="693AD40F" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>TR 16.5.3</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disqualify the athletes in both Lane 7 and 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="3ABF3022" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="48D8D757" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6066F517" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2F7CE866" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="68D5694A" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="65EC6187" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E353856" w14:textId="4E66DB65" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="38665508" w14:textId="10E6284E" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>TR 16.5.1</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Disqualify the athlete in Lane 2 because they twitched</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="75BFAC0C" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="229AB561" w14:textId="77777777" w:rsidTr="00747344">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A6499D" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="41CA10BA" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D62EDE5" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7FF08D87" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474D2635" w14:textId="5AFB9E43" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-              <w:t>TR 16.8</w:t>
+          <w:p w14:paraId="4A726BB4" w14:textId="68A4FE8B" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Issue a Conduct Warning to the athlete in Lane 2 because they caused the False Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6997F48C" w14:textId="77777777" w:rsidR="002D6D17" w:rsidRDefault="002D6D17">
+    <w:p w14:paraId="12C3F6C9" w14:textId="24299455" w:rsidR="00790C81" w:rsidRPr="002C6050" w:rsidRDefault="00790C81">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="663"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="6CAE9E97" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="20252537" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2BA11C" w14:textId="0F70A3A8" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...16 lines deleted...]
-              <w:t>13.</w:t>
+          <w:p w14:paraId="40013197" w14:textId="0B88FB5E" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D07C6C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="08D84EBE" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F43206C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="211FF15C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You are on the Start Team for a Regional Indoor Championships where a Start Information System (SIS) is in use. What do the following SIS Print Outs tell you? Select all that apply. (2 marks)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3C235A" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="2DD05D77" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="43305326" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="02070929" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4C116993" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="62F71893" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="530C07E4" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C769F77" w14:textId="3F65104A" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="0F97875A" w14:textId="22F937A6" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-              <w:t>effect</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>All the athletes had a fair start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="41DF52EB" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="471087B3" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9E71C7" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2FF2AF46" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327FA713" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0C3ADB70" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66395E30" w14:textId="693AD40F" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="49010458" w14:textId="4DD89C91" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Disqualify the athletes in both Lane 7 and 2 </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Lane 5 had the fastest reaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="48D8D757" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="3BB85A67" w14:textId="77777777" w:rsidTr="00747344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7CE866" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6032AECC" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="65EC6187" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1368C0F9" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="38665508" w14:textId="10E6284E" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
+          <w:p w14:paraId="34BFC369" w14:textId="09FB4889" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>Disqualify the athlete in Lane 2 because they twitched</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Lane 1 had the fastest reaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B80" w:rsidRPr="002D6D17" w14:paraId="229AB561" w14:textId="77777777" w:rsidTr="00747344">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="676E08EB" w14:textId="77777777" w:rsidTr="00747344">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41CA10BA" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2A70F14B" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF08D87" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="49E595D9" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A726BB4" w14:textId="68A4FE8B" w:rsidR="00B30B80" w:rsidRPr="002D6D17" w:rsidRDefault="00B30B80" w:rsidP="002D6D17">
-[...15 lines deleted...]
-              <w:t>Issue a Conduct Warning to the athlete in Lane 2 because they caused the False Start</w:t>
+          <w:p w14:paraId="07B28A3D" w14:textId="1DC418AC" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Lane 5 False Started</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12C3F6C9" w14:textId="3034086F" w:rsidR="00790C81" w:rsidRPr="002D6D17" w:rsidRDefault="00790C81" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="00326194" w14:textId="4731EC74" w:rsidR="00D5776A" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00D5776A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ED49593" wp14:editId="03ADB9BC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2080260</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>60960</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1647169" cy="2893325"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1743942924" name="Picture 3" descr="A paper with numbers and letters&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1743942924" name="Picture 3" descr="A paper with numbers and letters&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1647169" cy="2893325"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF90867" w14:textId="4002D1A8" w:rsidR="000B33E9" w:rsidRPr="002C6050" w:rsidRDefault="000B33E9" w:rsidP="000B33E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F18E62" w14:textId="73154C67" w:rsidR="00476608" w:rsidRPr="002C6050" w:rsidRDefault="00476608" w:rsidP="00B30B80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570B3F35" w14:textId="2398E5DE" w:rsidR="003D49FC" w:rsidRPr="002C6050" w:rsidRDefault="003D49FC" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C77615C" w14:textId="218C2FAF" w:rsidR="003D49FC" w:rsidRPr="002C6050" w:rsidRDefault="003D49FC" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0425D251" w14:textId="7C97B60C" w:rsidR="003D49FC" w:rsidRPr="002C6050" w:rsidRDefault="003D49FC" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5353FC" w14:textId="51E1393F" w:rsidR="003D49FC" w:rsidRPr="002C6050" w:rsidRDefault="003D49FC" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242EB14B" w14:textId="2263BE0E" w:rsidR="003D49FC" w:rsidRPr="002C6050" w:rsidRDefault="003D49FC" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038D4B46" w14:textId="3389F1EB" w:rsidR="00304C7B" w:rsidRPr="002C6050" w:rsidRDefault="00304C7B" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7321E7EA" w14:textId="0DE1A8D0" w:rsidR="00304C7B" w:rsidRPr="002C6050" w:rsidRDefault="00304C7B" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F82CD4" w14:textId="09977B34" w:rsidR="00304C7B" w:rsidRPr="002C6050" w:rsidRDefault="00304C7B" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA64FCC" w14:textId="4484CEB3" w:rsidR="00304C7B" w:rsidRPr="002C6050" w:rsidRDefault="00304C7B" w:rsidP="003D49FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="631"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3233"/>
+        <w:gridCol w:w="663"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="8382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D6D17" w:rsidRPr="002D6D17" w14:paraId="20252537" w14:textId="43C47F39" w:rsidTr="002D6D17">
-[...150 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="601C62FA" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20329F8B" w14:textId="4860304E" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="511F4E1E" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2A0E42" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Looking at this second read out. What does this SIS information tell you? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(1 mark)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06149ECA" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D6D17" w:rsidRPr="002D6D17" w14:paraId="43305326" w14:textId="26C137EC" w:rsidTr="002D6D17">
-[...36 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="57B6899A" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0E087B" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01683399" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5193" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F97875A" w14:textId="22F937A6" w:rsidR="002D6D17" w:rsidRPr="002D6D17" w:rsidRDefault="002D6D17" w:rsidP="002D6D17">
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1590310D" w14:textId="53395487" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="5D8B181F" w14:textId="77777777" w:rsidR="002D6D17" w:rsidRPr="002D6D17" w:rsidRDefault="002D6D17" w:rsidP="002D6D17">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Lane 7 had the fastest reaction time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="1BC2B7BD" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C9C209" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2725906A" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6721EE60" w14:textId="43C70DE7" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The athletes in Lanes 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00677D3D" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>and 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> False Started</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D6D17" w:rsidRPr="002D6D17" w14:paraId="471087B3" w14:textId="3C2950BA" w:rsidTr="002D6D17">
-[...44 lines deleted...]
-          <w:p w14:paraId="49010458" w14:textId="4DD89C91" w:rsidR="002D6D17" w:rsidRPr="002D6D17" w:rsidRDefault="002D6D17" w:rsidP="002D6D17">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="36A834D3" w14:textId="77777777" w:rsidTr="00747344">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="180F7F7E" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="259AB03C" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A67AEC3" w14:textId="35183473" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>The athlete in Lane 5 moved but did not False Start</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D6D17" w:rsidRPr="002D6D17" w14:paraId="3BB85A67" w14:textId="705678E4" w:rsidTr="002D6D17">
-[...169 lines deleted...]
-      <w:tr w:rsidR="002D6D17" w:rsidRPr="002D6D17" w14:paraId="676E08EB" w14:textId="0E457946" w:rsidTr="002D6D17">
+      <w:tr w:rsidR="00B30B80" w:rsidRPr="002C6050" w14:paraId="5536B60B" w14:textId="77777777" w:rsidTr="00747344">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFF4F27" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768C7676" w14:textId="77777777" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A99145" w14:textId="5079BB16" w:rsidR="00B30B80" w:rsidRPr="002C6050" w:rsidRDefault="00B30B80" w:rsidP="00B30B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>The athlete in Lane 5 False Started</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="435F2A2A" w14:textId="77777777" w:rsidR="002D6D17" w:rsidRPr="002D6D17" w:rsidRDefault="002D6D17" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="30FDF00F" w14:textId="1B5871A2" w:rsidR="003D49FC" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C6050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71DDAED1" wp14:editId="24E9F336">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2110740</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>118110</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1953062" cy="3558540"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1289218043" name="Picture 6" descr="A receipt with numbers and letters&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1289218043" name="Picture 6" descr="A receipt with numbers and letters&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="18633" t="8599" r="11763" b="5411"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1955245" cy="3562518"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...573 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2AB7F516" w14:textId="0AD35EE1" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1651D29F" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="58353CDF" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA50770" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AC085F" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A7A0F9" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EE9DF3" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF6275" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02736858" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013AA182" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA5B224" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127C9C69" w14:textId="77777777" w:rsidR="009F67A5" w:rsidRPr="002C6050" w:rsidRDefault="009F67A5" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1651D29F" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00476608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="8348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="627B7FE5" w14:textId="77777777" w:rsidTr="00DA7C87">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="627B7FE5" w14:textId="77777777" w:rsidTr="00DA7C87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E2BA0A" w14:textId="24DBC763" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17E2BA0A" w14:textId="24DBC763" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7007D60A" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7007D60A" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7CE467" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E7CE467" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>You are a Starter at a Regional Championships. Following a false start in a 400m race you ask for the athlete in Lane 3 to be disqualified. The athlete is not happy and claims to have heard a noise and will not leave the track. Do you … (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="421DA8E1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="421DA8E1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="2D03539F" w14:textId="77777777" w:rsidTr="00DA7C87">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="2D03539F" w14:textId="77777777" w:rsidTr="00DA7C87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="36E65A8B" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="36E65A8B" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2C64FB" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3E2C64FB" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="56F08988" w14:textId="46E9D410" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="56F08988" w14:textId="46E9D410" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tell them they must leave the track as your decision is final and you will issue a conduct warning if they do not accept it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="3025BA18" w14:textId="77777777" w:rsidTr="00DA7C87">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="3025BA18" w14:textId="77777777" w:rsidTr="00DA7C87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73ABB9D9" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="73ABB9D9" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E05B7CA" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E05B7CA" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D143AA8" w14:textId="13793798" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="6D143AA8" w14:textId="13793798" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ask the CSA what the problem is and change your decision to a Green Card</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="702E4165" w14:textId="77777777" w:rsidTr="00DA7C87">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="702E4165" w14:textId="77777777" w:rsidTr="00DA7C87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3260E996" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3260E996" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEDE22E" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4AEDE22E" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3101D8A4" w14:textId="2C566FA0" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="3101D8A4" w14:textId="2C566FA0" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ask the CSA what the problem is, establish with them and your team if they heard any noise if they didn’t then uphold your decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="7B08EBB5" w14:textId="77777777" w:rsidTr="00DA7C87">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="7B08EBB5" w14:textId="77777777" w:rsidTr="00DA7C87">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="398FB39B" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="398FB39B" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58EA1B25" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="58EA1B25" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53007322" w14:textId="0B0529D1" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="53007322" w14:textId="0B0529D1" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tell the athlete they can protest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D190BCB" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002D6D17" w:rsidRDefault="008F3EC1" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="623A08D9" w14:textId="4B1B56AE" w:rsidR="006D6513" w:rsidRPr="002C6050" w:rsidRDefault="006D6513" w:rsidP="006D6513">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DA487C" w14:textId="77777777" w:rsidR="006D6513" w:rsidRPr="002C6050" w:rsidRDefault="006D6513" w:rsidP="006D6513">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EF9513" w14:textId="218656A1" w:rsidR="009775B9" w:rsidRPr="002C6050" w:rsidRDefault="009775B9" w:rsidP="00DA7C87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03223B01" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16ED7840" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D190BCB" w14:textId="77777777" w:rsidR="008F3EC1" w:rsidRPr="002C6050" w:rsidRDefault="008F3EC1" w:rsidP="00DA7C87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="8348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="08518C28" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="08518C28" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F60C2DC" w14:textId="6FA4EE14" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F60C2DC" w14:textId="6FA4EE14" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E205EF1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6E205EF1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254E643D" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="254E643D" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>You are the Start Coordinator (SC). The athlete leaves the track, and the race is restarted without them. Afterwards the disqualified athlete approaches the Track Referee claiming to have evidence confirming a noise at the original start. The Track Referee refers the matter to you as the SC (There is no Start Referee). What do you do? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4108C3EF" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4108C3EF" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="50405825" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="50405825" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7A9653" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B7A9653" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="68E5C60B" w14:textId="76701D1C" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="68E5C60B" w14:textId="76701D1C" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4619A233" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4619A233" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Say the race has already been run and the result is final</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EB704F" w14:textId="700B4234" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="51EB704F" w14:textId="700B4234" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="6B9C6C08" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="6B9C6C08" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F826E4A" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4F826E4A" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CDE778" w14:textId="4F966FDB" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="59CDE778" w14:textId="4F966FDB" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B35D796" w14:textId="21EB8C4C" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="4B35D796" w14:textId="21EB8C4C" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Say on hindsight you agree there was a noise but that as the race is finished there is nothing that can be done</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="31E11582" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="31E11582" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE9673D" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6AE9673D" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="172A8493" w14:textId="029E63A2" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="172A8493" w14:textId="029E63A2" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="552CC727" w14:textId="4FD4ACA7" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
+          <w:p w14:paraId="552CC727" w14:textId="4FD4ACA7" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tell the athlete to make a protest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="2781C4FE" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="2781C4FE" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2302FD1C" w14:textId="7C0C965E" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2302FD1C" w14:textId="7C0C965E" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44B4EFB1" w14:textId="79FAA30F" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="44B4EFB1" w14:textId="79FAA30F" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5C2EF1" w14:textId="213EAA00" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6C5C2EF1" w14:textId="213EAA00" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Consult with the Chief Starters Assistant (CSA) and your team and, as a result, accept there was an external disturbance. Advise the Track Referee that the start was not fair and discuss the possibility of a re-run</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A2007AA" w14:textId="77777777" w:rsidR="004F48C5" w:rsidRPr="002D6D17" w:rsidRDefault="004F48C5" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5A2007AA" w14:textId="77777777" w:rsidR="004F48C5" w:rsidRPr="002C6050" w:rsidRDefault="004F48C5" w:rsidP="004F48C5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="8348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="09443DC0" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="09443DC0" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="673D2CCF" w14:textId="6005E2D1" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="673D2CCF" w14:textId="6005E2D1" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30ECDF16" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="30ECDF16" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDB5A38" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5CDB5A38" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>You are the Starter at a County Championships where Para events are included. In a 200m Wheelchair race at what point do you start the race having said “set”? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED33FD1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7ED33FD1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="19251D89" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="19251D89" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0195F1" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1A0195F1" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="49E1F1F4" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="49E1F1F4" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDD557A" w14:textId="5142A91C" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="6FDD557A" w14:textId="5142A91C" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>When the athlete’s heads are lowered</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="7DE5D442" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="7DE5D442" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEAE01E" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3FEAE01E" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30A4C673" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="30A4C673" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5E04AA" w14:textId="055E670D" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="3C5E04AA" w14:textId="055E670D" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>When the athlete’s upper arms raise up on the main wheels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="425248BB" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="425248BB" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="750CD465" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="750CD465" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="083D209A" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="083D209A" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C187BCE" w14:textId="19C63403" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="2C187BCE" w14:textId="19C63403" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">When all movement has </w:t>
             </w:r>
-            <w:r w:rsidR="002C6050" w:rsidRPr="002D6D17">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="002C6050" w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>stopped,</w:t>
             </w:r>
-            <w:r w:rsidRPr="002D6D17">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and all athletes are steady</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="3FF61A8B" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="3FF61A8B" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69BCFEEE" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="69BCFEEE" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128CD7DD" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="128CD7DD" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4042063D" w14:textId="5C127BC5" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4042063D" w14:textId="5C127BC5" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>When the athlete’s upper bodies raise up</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="598BE781" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="598BE781" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="004F48C5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="8348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="5C2C1401" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="5C2C1401" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E59E752" w14:textId="402F919E" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E59E752" w14:textId="402F919E" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0C057C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6A0C057C" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF22DDD" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7BF22DDD" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>You are the Starter at a County Championships where Para events are included. You are the Starter for an Ambulant 1500m. The race starts without issue but after approximately 20m, as the athletes move towards the inner lanes, you see one athlete fall to the ground, the race is well under way. What action would you take? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01A96FA1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="01A96FA1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="018DF045" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="018DF045" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="22086420" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="22086420" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="36F5E4EF" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="36F5E4EF" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="125C7F57" w14:textId="5092CB00" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="125C7F57" w14:textId="5092CB00" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Do nothing as you consider the Start was fair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="18DE36D6" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="18DE36D6" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D473B5E" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3D473B5E" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70BD56BE" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="70BD56BE" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB5BB46" w14:textId="2A828ED6" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="2AB5BB46" w14:textId="2A828ED6" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Recall the race and issue a sanction to the athlete you think was responsible for the fall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="69C42204" w14:textId="77777777" w:rsidTr="00DA7C87">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="69C42204" w14:textId="77777777" w:rsidTr="00DA7C87">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1FEA7162" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1FEA7162" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="000C7494" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="000C7494" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="78E0F92D" w14:textId="6DAE8301" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
+          <w:p w14:paraId="78E0F92D" w14:textId="6DAE8301" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Recall the race and ask for a Green Card, no warning to be shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w14:paraId="26E89893" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00DA7C87" w:rsidRPr="002C6050" w14:paraId="26E89893" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2459E5DF" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2459E5DF" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D45D80" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="27D45D80" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1913C7E7" w14:textId="5AE4A058" w:rsidR="00DA7C87" w:rsidRPr="002D6D17" w:rsidRDefault="00DA7C87" w:rsidP="002D6D17">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1913C7E7" w14:textId="5AE4A058" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="00DA7C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Recall the race and ask the Track Referee if any athlete should be disqualified</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E2AFEDD" w14:textId="77777777" w:rsidR="002D6D17" w:rsidRDefault="002D6D17" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6B30E8A5" w14:textId="77777777" w:rsidR="00DA7C87" w:rsidRPr="002C6050" w:rsidRDefault="00DA7C87" w:rsidP="004F48C5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5839AE37" w14:textId="530667F0" w:rsidR="00615FDE" w:rsidRPr="002D6D17" w:rsidRDefault="00AD0501" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0A53CB00" w14:textId="53C43EBD" w:rsidR="00062D71" w:rsidRPr="002C6050" w:rsidRDefault="00062D71" w:rsidP="00062D71">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F66959" w14:textId="77777777" w:rsidR="001E580A" w:rsidRPr="002C6050" w:rsidRDefault="001E580A" w:rsidP="001E580A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF06F59" w14:textId="1EB06CE4" w:rsidR="00D90103" w:rsidRPr="002C6050" w:rsidRDefault="00D90103" w:rsidP="00D90103">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5839AE37" w14:textId="6EE22E3E" w:rsidR="00615FDE" w:rsidRPr="002C6050" w:rsidRDefault="00AD0501" w:rsidP="00465561">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6D17">
+      <w:r w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00193DED" w:rsidRPr="002D6D17">
+      <w:r w:rsidR="00193DED" w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Duty positions and </w:t>
-[...15 lines deleted...]
-        <w:t>ractical questions</w:t>
+        <w:t>Duty positions and Practical questions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A724EA0" w14:textId="77777777" w:rsidR="005272E7" w:rsidRDefault="005272E7" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5C24009C" w14:textId="16375DAF" w:rsidR="00193DED" w:rsidRPr="002C6050" w:rsidRDefault="00193DED" w:rsidP="00A93E15">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002D6D17">
+        <w:t>Answer the following questions using the letters on the diagram</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0F5B" w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Answer the following question using the letters on the diagram</w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> showing a 100m Start</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E55C328" w14:textId="77777777" w:rsidR="005272E7" w:rsidRDefault="005272E7" w:rsidP="005272E7">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4FDF7D1F" w14:textId="27F2706B" w:rsidR="00193DED" w:rsidRPr="002C6050" w:rsidRDefault="00AD0501" w:rsidP="008F3EC1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C6050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where would the “block recall” be positioned?</w:t>
+      </w:r>
+      <w:r w:rsidR="0029240F" w:rsidRPr="002C6050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...177 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="027AF9F3" w14:textId="72BC59C0" w:rsidR="00193DED" w:rsidRPr="002C6050" w:rsidRDefault="00B3698A" w:rsidP="00C913AE">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6D17">
+      <w:r w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32813638" wp14:editId="0F526896">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2216150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>49530</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4025900" cy="6399059"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="436545444" name="Picture 1" descr="A diagram of a diagram of a straight line&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="436545444" name="Picture 1" descr="A diagram of a diagram of a straight line&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4025900" cy="6399059"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EB9C39" w14:textId="004FFC0B" w:rsidR="00193DED" w:rsidRPr="002D6D17" w:rsidRDefault="00193DED" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="47EB9C39" w14:textId="004FFC0B" w:rsidR="00193DED" w:rsidRPr="002C6050" w:rsidRDefault="00193DED" w:rsidP="00C913AE">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A61D9A1" w14:textId="3ECC0812" w:rsidR="00AD0501" w:rsidRPr="002D6D17" w:rsidRDefault="00BD526F" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6A61D9A1" w14:textId="3ECC0812" w:rsidR="00AD0501" w:rsidRPr="002C6050" w:rsidRDefault="00BD526F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6D17">
+      <w:r w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="558647E5" wp14:editId="3E5D3B8E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1038225</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1972310</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="619125" cy="2733675"/>
                 <wp:effectExtent l="19050" t="19050" r="47625" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1236670060" name="Arrow: Down 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="619125" cy="2733675"/>
@@ -9948,1458 +8651,1137 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6EFB502D" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Arrow: Down 2" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:81.75pt;margin-top:155.3pt;width:48.75pt;height:215.25pt;rotation:180;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0uoM1awIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nTT+COkXQosOA&#10;oi3WDj0rshQbkEWNUuJkv36U5Lhdu9MwHwRJJB/J50ddXu06w7YKfQu24uXRhDNlJdStXVf8x/Pt&#10;l3POfBC2FgasqvheeX61+PzpsndzNYUGTK2QEYj1895VvAnBzYvCy0Z1wh+BU5aMGrATgY64LmoU&#10;PaF3pphOJqdFD1g7BKm8p9ubbOSLhK+1kuFBa68CMxWn2kJaMa2ruBaLSzFfo3BNK4cyxD9U0YnW&#10;UtIR6kYEwTbYfoDqWongQYcjCV0BWrdSpR6om3LyrpunRjiVeiFyvBtp8v8PVt5vn9wjEg2983NP&#10;29jFTmPHEIitcnI+iV9qjsplu8TdfuRO7QKTdHlaXpTTGWeSTNOz4+PTs1kkt8hgEdShD18VdCxu&#10;Kl5Db5eI0Cdosb3zIfsf/Cj4taa0C3ujIpKx35VmbU1ppyk6yUVdG2RbQT9aSKlsKLOpEbXK1+Us&#10;NpKTjBGpxAQYkXVrzIg9AEQpfsTOMIN/DFVJbWNwZmxM82dhOXiMSJnBhjG4ay3g3zoz1NWQOfsf&#10;SMrURJZWUO8fMf89Urx38rYlwu+ED48CSdx0SQMbHmjRBvqKS9M6zhrAX+/voh9pjSyc9TQkFfc/&#10;NwIVZ+abJRVelCcncarS4WR2NqUDvrWs3lrsprsG+j1lqipto38wh61G6F5onpcxK5mElZSbCgx4&#10;OFyHPLz0Iki1XCY3miQnwp19cjKCRzajhp53LwLdoLZAOr2Hw0CJ+Tu9Zd8YaWG5CaDbJMZXPgee&#10;aQqTYIYXI47523Pyen3XFr8BAAD//wMAUEsDBBQABgAIAAAAIQBurcb24AAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqOOkBBTiVAiEeqxaOMDNjbdJIF6nsdumf89yKsfR&#10;Ps2+KReT68URx9B50qBmCQik2tuOGg0f7293jyBCNGRN7wk1nDHAorq+Kk1h/YnWeNzERnAJhcJo&#10;aGMcCilD3aIzYeYHJL7t/OhM5Dg20o7mxOWul2mS5NKZjvhDawZ8abH+2Rychma/StPv/XmpphXt&#10;vj5fl2s7z7S+vZmen0BEnOIFhj99VoeKnbb+QDaInnOe3TOqIVNJDoKJNFe8bqvhYa4UyKqU/zdU&#10;vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0uoM1awIAAB8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBurcb24AAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" adj="19154" fillcolor="#156082 [3204]" strokecolor="#030e13 [484]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00AD0501" w:rsidRPr="002D6D17">
+      <w:r w:rsidR="00AD0501" w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="8348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="1462B2DC" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="1462B2DC" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="095B472E" w14:textId="110DCF2B" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="095B472E" w14:textId="110DCF2B" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC66BCF" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0DC66BCF" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D161D6" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="59D161D6" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">You are working at a large middle-distance meeting, and the track referee has informed the start team there will be a split start for the 5000m. In a field of 24 athletes how many should be placed on the forward line? </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D6D17">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18446EFE" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="18446EFE" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6140" w:rsidRPr="002D6D17" w14:paraId="33DCCE80" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="001A6140" w:rsidRPr="002C6050" w14:paraId="33DCCE80" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="29745852" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="29745852" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6D16AE" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F6D16AE" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="470C09B2" w14:textId="215E92F9" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
+          <w:p w14:paraId="470C09B2" w14:textId="215E92F9" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6140" w:rsidRPr="002D6D17" w14:paraId="1F3900C7" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="001A6140" w:rsidRPr="002C6050" w14:paraId="1F3900C7" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38EAE05D" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="38EAE05D" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25AE1DCA" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25AE1DCA" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B9853B" w14:textId="44393126" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
+          <w:p w14:paraId="23B9853B" w14:textId="44393126" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6140" w:rsidRPr="002D6D17" w14:paraId="04F88078" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="001A6140" w:rsidRPr="002C6050" w14:paraId="04F88078" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="68DF8BB0" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="68DF8BB0" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="62FEBE05" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="62FEBE05" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="61CCB2E9" w14:textId="611F5EB6" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
+          <w:p w14:paraId="61CCB2E9" w14:textId="611F5EB6" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6140" w:rsidRPr="002D6D17" w14:paraId="07E44E7F" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="001A6140" w:rsidRPr="002C6050" w14:paraId="07E44E7F" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C653DAE" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4C653DAE" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62FC1DFE" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="62FC1DFE" w14:textId="77777777" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1774AF" w14:textId="0B815924" w:rsidR="001A6140" w:rsidRPr="002D6D17" w:rsidRDefault="001A6140" w:rsidP="002D6D17">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7D1774AF" w14:textId="0B815924" w:rsidR="001A6140" w:rsidRPr="002C6050" w:rsidRDefault="001A6140" w:rsidP="001A6140">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C8C352D" w14:textId="351992E9" w:rsidR="00AD0501" w:rsidRPr="002D6D17" w:rsidRDefault="00AD0501" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6C8C352D" w14:textId="351992E9" w:rsidR="00AD0501" w:rsidRPr="002C6050" w:rsidRDefault="00AD0501" w:rsidP="00C913AE">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="8348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="03AB0190" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="03AB0190" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1AEA5A" w14:textId="1B25D111" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3D1AEA5A" w14:textId="1B25D111" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9D6592" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4C9D6592" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D240BC" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="14D240BC" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>All athletes have hip numbers from 1 to 24. Where should number 1 be positioned? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A5B17C1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2A5B17C1" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D16E0" w:rsidRPr="002D6D17" w14:paraId="188BE25F" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="000D16E0" w:rsidRPr="002C6050" w14:paraId="188BE25F" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="52679880" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="52679880" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B524043" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B524043" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D783B68" w14:textId="13A295F5" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
+          <w:p w14:paraId="4D783B68" w14:textId="13A295F5" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>On the forward line on the outside of the track</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D16E0" w:rsidRPr="002D6D17" w14:paraId="47E117F5" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="000D16E0" w:rsidRPr="002C6050" w14:paraId="47E117F5" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="497804F8" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="497804F8" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C636940" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1C636940" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC976D8" w14:textId="5F5F9478" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
+          <w:p w14:paraId="2CC976D8" w14:textId="5F5F9478" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>On the forward line on the inside of the track</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D16E0" w:rsidRPr="002D6D17" w14:paraId="4A43D050" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="000D16E0" w:rsidRPr="002C6050" w14:paraId="4A43D050" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2160E387" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2160E387" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D057D80" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1D057D80" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="76AC479A" w14:textId="70CFAFD5" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
+          <w:p w14:paraId="76AC479A" w14:textId="70CFAFD5" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>On the rear line on the outside of the track</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D16E0" w:rsidRPr="002D6D17" w14:paraId="7B2B83DC" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="000D16E0" w:rsidRPr="002C6050" w14:paraId="7B2B83DC" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="269B6029" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="269B6029" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C4C93B" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="31C4C93B" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6568A915" w14:textId="6A998253" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6568A915" w14:textId="6A998253" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>On the rear line on the inside of the track.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="740D4B9E" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="740D4B9E" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="00C913AE">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="8348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677D3D" w:rsidRPr="002D6D17" w14:paraId="5B687C0E" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="00677D3D" w:rsidRPr="002C6050" w14:paraId="5B687C0E" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06B73F4B" w14:textId="5443B9A2" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="06B73F4B" w14:textId="5443B9A2" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F03E268" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3F03E268" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45356174" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="45356174" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Other than standard checks what additional check should the Chief Starters Assistant (CSA) do before advising the Starter Assistants as the race is ready to go? (1 mark)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42914DF5" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002D6D17" w:rsidRDefault="00677D3D" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="42914DF5" w14:textId="77777777" w:rsidR="00677D3D" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="00677D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D16E0" w:rsidRPr="002D6D17" w14:paraId="7387F425" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="000D16E0" w:rsidRPr="002C6050" w14:paraId="7387F425" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="526C0CF0" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="526C0CF0" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="16392397" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="16392397" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="29170783" w14:textId="6514292A" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
+          <w:p w14:paraId="29170783" w14:textId="6514292A" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>All athletes are in place correctly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D16E0" w:rsidRPr="002D6D17" w14:paraId="0CF75E41" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="000D16E0" w:rsidRPr="002C6050" w14:paraId="0CF75E41" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41AE1B30" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="41AE1B30" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F55E212" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4F55E212" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCE9A04" w14:textId="517C145C" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
+          <w:p w14:paraId="2CCE9A04" w14:textId="517C145C" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>The Clerk of the Course is happy the lane cones are in place</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D16E0" w:rsidRPr="002D6D17" w14:paraId="27E0193F" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="000D16E0" w:rsidRPr="002C6050" w14:paraId="27E0193F" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="08E78C14" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="08E78C14" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="35F5920A" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="35F5920A" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="28F05B02" w14:textId="2026010A" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
+          <w:p w14:paraId="28F05B02" w14:textId="2026010A" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>The starter is in position</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D16E0" w:rsidRPr="002D6D17" w14:paraId="2D0F5F99" w14:textId="77777777" w:rsidTr="00AC45A5">
+      <w:tr w:rsidR="000D16E0" w:rsidRPr="002C6050" w14:paraId="2D0F5F99" w14:textId="77777777" w:rsidTr="00AC45A5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B353E3B" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B353E3B" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A14E0E" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="24A14E0E" w14:textId="77777777" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3C22C9" w14:textId="6D029A85" w:rsidR="000D16E0" w:rsidRPr="002D6D17" w:rsidRDefault="000D16E0" w:rsidP="002D6D17">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5B3C22C9" w14:textId="6D029A85" w:rsidR="000D16E0" w:rsidRPr="002C6050" w:rsidRDefault="000D16E0" w:rsidP="000D16E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>The athletes have had a practice run out</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E1B13CD" w14:textId="7FB80B40" w:rsidR="00923D9C" w:rsidRDefault="00923D9C" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6E1B13CD" w14:textId="7FB80B40" w:rsidR="00923D9C" w:rsidRPr="002C6050" w:rsidRDefault="00923D9C" w:rsidP="00F77975">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...188 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="719F1989" w14:textId="123672AF" w:rsidR="00AD0501" w:rsidRPr="002C6050" w:rsidRDefault="00677D3D" w:rsidP="008F3EC1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C6050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D59" w:rsidRPr="002C6050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where would the starter be positioned? (Answer using a letter on the diagram)</w:t>
+      </w:r>
+      <w:r w:rsidR="00396597" w:rsidRPr="002C6050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B7165B0" w14:textId="51A0FA44" w:rsidR="00AD0501" w:rsidRPr="002D6D17" w:rsidRDefault="00BD0D98" w:rsidP="008D3BA3">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4B7165B0" w14:textId="51A0FA44" w:rsidR="00AD0501" w:rsidRPr="002C6050" w:rsidRDefault="00BD0D98" w:rsidP="00C913AE">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6D17">
+      <w:r w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BFCABDA" wp14:editId="124A3ED4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1574800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10160</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3441700" cy="3549650"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="958189990" name="Picture 1" descr="A diagram of a curved line&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="958189990" name="Picture 1" descr="A diagram of a curved line&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3441700" cy="3549650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735B340E" w14:textId="53BC4A48" w:rsidR="00BD0D98" w:rsidRPr="002D6D17" w:rsidRDefault="00982029" w:rsidP="002D6D17">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="735B340E" w14:textId="53BC4A48" w:rsidR="00BD0D98" w:rsidRPr="002C6050" w:rsidRDefault="00982029" w:rsidP="00C913AE">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6D17">
+      <w:r w:rsidRPr="002C6050">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797A83BF" wp14:editId="6C1D1D30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="457200" cy="2724150"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1844535575" name="Arrow: Down 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="457200" cy="2724150"/>
@@ -11422,75 +9804,76 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4857FADE" id="Arrow: Down 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:0;margin-top:0;width:36pt;height:214.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBK7h+GXgIAABAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CdN2COkXQosOA&#10;oC2aDj2rslQLkEWNUuJkXz9KdpwgHXYYdpElkXwknx91db1rLNsqDAZcySejMWfKSaiMeyv5j+e7&#10;T184C1G4SlhwquR7Ffj14uOHq9bP1RRqsJVCRiAuzFtf8jpGPy+KIGvViDACrxwZNWAjIh3xrahQ&#10;tITe2GI6Hn8uWsDKI0gVAt3edka+yPhaKxkftA4qMltyqi3mFfP6mtZicSXmbyh8bWRfhviHKhph&#10;HCUdoG5FFGyD5h1UYyRCAB1HEpoCtDZS5R6om8n4rJt1LbzKvRA5wQ80hf8HK++3a/+IREPrwzzQ&#10;NnWx09ikL9XHdpms/UCW2kUm6XJ2cUk/gDNJpunldDa5yGwWx2iPIX5T0LC0KXkFrVsiQpuJEttV&#10;iJSW/A9+dDgWkXdxb1Wqw7onpZmpKO00R2d9qBuLbCvozwoplYuTzlSLSnXXVBJV2CUZInLKDJiQ&#10;tbF2wO4BkvbeY3cwvX8KVVleQ/D4b4V1wUNEzgwuDsGNcYB/ArDUVZ+58z+Q1FGTWHqFav+IDKET&#10;d/DyzhDhKxHio0BSM/0kmtD4QIu20JZcWuM5qwF/nd8lPxIXWThraSpKHn5uBCrO7HdHsvs6mc3S&#10;GOVDVgBneGp5PbW4TXMD9Hsm9AZ4mbcUjNEethqheaEBXqasZBJOUm4qMOLhcBO7aaUnQKrlMrvR&#10;6HgRV27tZQJPbCYNPe9eBPpebZF0eg+HCRLzM711vinSwXITQZssxiOfPc80dlkw/ROR5vr0nL2O&#10;D9niNwAAAP//AwBQSwMEFAAGAAgAAAAhAGVIlYbZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdYgQhRCnaitxRCptuLvxNrGI16ntpuHvWbjQy0ijWc28LReT68WIIVpP&#10;Ch5mGQikxhtLrYJ693b/DCImTUb3nlDBN0ZYVNdXpS6MP9MHjtvUCi6hWGgFXUpDIWVsOnQ6zvyA&#10;xNnBB6cT29BKE/SZy10v8yx7kk5b4oVOD7jusPnanpyCjQ1jXNWHTb6+e68/m8EfV9YrdXszLV9B&#10;JJzS/zH84jM6VMy09ycyUfQK+JH0p5zNc3Z7BY/5SwayKuUlfPUDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEASu4fhl4CAAAQBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAZUiVhtkAAAAEAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" adj="19787" fillcolor="#156082 [3204]" strokecolor="#030e13 [484]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BD0D98" w:rsidRPr="002D6D17" w:rsidSect="002D6D17">
-      <w:headerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00BD0D98" w:rsidRPr="002C6050" w:rsidSect="003A1D59">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2702" w:right="991" w:bottom="851" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="991" w:bottom="851" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FBA779D" w14:textId="77777777" w:rsidR="00117DC8" w:rsidRDefault="00117DC8" w:rsidP="00F202D5">
+    <w:p w14:paraId="270225B4" w14:textId="77777777" w:rsidR="00234694" w:rsidRDefault="00234694" w:rsidP="00F202D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2738B0F5" w14:textId="77777777" w:rsidR="00117DC8" w:rsidRDefault="00117DC8" w:rsidP="00F202D5">
+    <w:p w14:paraId="31610E4F" w14:textId="77777777" w:rsidR="00234694" w:rsidRDefault="00234694" w:rsidP="00F202D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -11500,222 +9883,210 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1761204505"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="39003031" w14:textId="4A521F32" w:rsidR="0052063A" w:rsidRDefault="0052063A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2B8D15FE" w14:textId="77777777" w:rsidR="0052063A" w:rsidRDefault="0052063A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29346458" w14:textId="77777777" w:rsidR="00117DC8" w:rsidRDefault="00117DC8" w:rsidP="00F202D5">
+    <w:p w14:paraId="586ACE6F" w14:textId="77777777" w:rsidR="00234694" w:rsidRDefault="00234694" w:rsidP="00F202D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="706FD399" w14:textId="77777777" w:rsidR="00117DC8" w:rsidRDefault="00117DC8" w:rsidP="00F202D5">
+    <w:p w14:paraId="5186D45D" w14:textId="77777777" w:rsidR="00234694" w:rsidRDefault="00234694" w:rsidP="00F202D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A99BAAA" w14:textId="424E92DC" w:rsidR="002D6D17" w:rsidRDefault="002D6D17" w:rsidP="002D6D17">
+  <w:p w14:paraId="416F67AD" w14:textId="58C26B10" w:rsidR="00F202D5" w:rsidRDefault="00F202D5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="410BD7F3" wp14:editId="57D95A99">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="410BD7F3" wp14:editId="446288AC">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>center</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1228725</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-98425</wp:posOffset>
+            <wp:posOffset>-353060</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3543300" cy="811274"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
-          <wp:docPr id="619232502" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="824061101" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="824061101" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3543300" cy="811274"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...64 lines deleted...]
-      <w:t>S QUESTIONS</w:t>
+    <w:r w:rsidR="00D758ED">
+      <w:t>Version 2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A4431C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18EA1ACA"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -16342,191 +14713,187 @@
   <w:num w:numId="45" w16cid:durableId="700670888">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="2088066509">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="452594922">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1715537251">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1714577731">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1179151944">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="40"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00391A1B"/>
     <w:rsid w:val="000039BB"/>
     <w:rsid w:val="00004714"/>
     <w:rsid w:val="00005B1B"/>
     <w:rsid w:val="00014524"/>
     <w:rsid w:val="00015187"/>
     <w:rsid w:val="00024159"/>
     <w:rsid w:val="00026CD5"/>
     <w:rsid w:val="00026F93"/>
     <w:rsid w:val="0003745A"/>
     <w:rsid w:val="00040D94"/>
-    <w:rsid w:val="00042136"/>
     <w:rsid w:val="000422AE"/>
     <w:rsid w:val="000423C8"/>
     <w:rsid w:val="0004704D"/>
-    <w:rsid w:val="000478D0"/>
     <w:rsid w:val="00047FEB"/>
     <w:rsid w:val="000506A8"/>
     <w:rsid w:val="00062D71"/>
     <w:rsid w:val="0006443A"/>
     <w:rsid w:val="000671A9"/>
     <w:rsid w:val="00076DB4"/>
     <w:rsid w:val="00080964"/>
     <w:rsid w:val="00083002"/>
     <w:rsid w:val="00083105"/>
     <w:rsid w:val="00084EC1"/>
     <w:rsid w:val="00093447"/>
     <w:rsid w:val="0009553C"/>
     <w:rsid w:val="00095D9E"/>
     <w:rsid w:val="000A0793"/>
     <w:rsid w:val="000A1AE5"/>
     <w:rsid w:val="000A3F12"/>
     <w:rsid w:val="000B1252"/>
     <w:rsid w:val="000B33E9"/>
     <w:rsid w:val="000D153E"/>
     <w:rsid w:val="000D16E0"/>
     <w:rsid w:val="000D190D"/>
     <w:rsid w:val="000D3B0C"/>
     <w:rsid w:val="000E36AB"/>
     <w:rsid w:val="000E5E6B"/>
     <w:rsid w:val="000E7966"/>
     <w:rsid w:val="000F2994"/>
     <w:rsid w:val="000F35D0"/>
     <w:rsid w:val="000F6A80"/>
     <w:rsid w:val="00100EDD"/>
     <w:rsid w:val="00112269"/>
     <w:rsid w:val="001167AD"/>
-    <w:rsid w:val="00117DC8"/>
     <w:rsid w:val="00121FCC"/>
     <w:rsid w:val="00134133"/>
     <w:rsid w:val="00140FFD"/>
     <w:rsid w:val="0014417C"/>
     <w:rsid w:val="001451B1"/>
     <w:rsid w:val="00153098"/>
     <w:rsid w:val="00156DE4"/>
     <w:rsid w:val="00162852"/>
     <w:rsid w:val="00163D07"/>
     <w:rsid w:val="00165AA3"/>
     <w:rsid w:val="00166257"/>
     <w:rsid w:val="0018394E"/>
     <w:rsid w:val="00191974"/>
     <w:rsid w:val="00191F0A"/>
     <w:rsid w:val="00192C9A"/>
     <w:rsid w:val="00193DED"/>
     <w:rsid w:val="00194642"/>
     <w:rsid w:val="0019561D"/>
     <w:rsid w:val="001A6140"/>
     <w:rsid w:val="001B0F5B"/>
     <w:rsid w:val="001C144D"/>
     <w:rsid w:val="001C2123"/>
     <w:rsid w:val="001C387C"/>
     <w:rsid w:val="001C6D80"/>
     <w:rsid w:val="001D57A7"/>
     <w:rsid w:val="001D7FEF"/>
     <w:rsid w:val="001E4654"/>
     <w:rsid w:val="001E580A"/>
     <w:rsid w:val="001F2F0D"/>
     <w:rsid w:val="001F332F"/>
     <w:rsid w:val="001F3CDE"/>
     <w:rsid w:val="001F3D4F"/>
     <w:rsid w:val="002002B8"/>
     <w:rsid w:val="002100DD"/>
     <w:rsid w:val="00212C30"/>
     <w:rsid w:val="002234F0"/>
     <w:rsid w:val="002275CF"/>
     <w:rsid w:val="00230485"/>
     <w:rsid w:val="002313D8"/>
     <w:rsid w:val="00231A62"/>
     <w:rsid w:val="002321AE"/>
+    <w:rsid w:val="00234694"/>
     <w:rsid w:val="00237FAF"/>
     <w:rsid w:val="00250736"/>
     <w:rsid w:val="00260E6E"/>
     <w:rsid w:val="00262DBC"/>
     <w:rsid w:val="0026325F"/>
     <w:rsid w:val="00263C81"/>
     <w:rsid w:val="00265652"/>
     <w:rsid w:val="00271ADA"/>
     <w:rsid w:val="0027359A"/>
     <w:rsid w:val="00280319"/>
     <w:rsid w:val="00281943"/>
     <w:rsid w:val="002865D6"/>
     <w:rsid w:val="0029240F"/>
     <w:rsid w:val="0029255F"/>
     <w:rsid w:val="00293BD5"/>
     <w:rsid w:val="00297292"/>
     <w:rsid w:val="002A113D"/>
     <w:rsid w:val="002A2460"/>
     <w:rsid w:val="002A51E9"/>
     <w:rsid w:val="002B026F"/>
     <w:rsid w:val="002B0D55"/>
     <w:rsid w:val="002B69E4"/>
     <w:rsid w:val="002C3D66"/>
     <w:rsid w:val="002C553F"/>
     <w:rsid w:val="002C6050"/>
     <w:rsid w:val="002D293B"/>
-    <w:rsid w:val="002D6D17"/>
     <w:rsid w:val="002D72D2"/>
     <w:rsid w:val="002E4CA2"/>
     <w:rsid w:val="002F6410"/>
+    <w:rsid w:val="002F7C30"/>
     <w:rsid w:val="00300FAF"/>
     <w:rsid w:val="00301A37"/>
     <w:rsid w:val="0030323E"/>
     <w:rsid w:val="00304C7B"/>
     <w:rsid w:val="0031075C"/>
     <w:rsid w:val="00310D3A"/>
     <w:rsid w:val="00315A72"/>
     <w:rsid w:val="00322920"/>
     <w:rsid w:val="00322FDD"/>
     <w:rsid w:val="00327CE4"/>
     <w:rsid w:val="00332C39"/>
     <w:rsid w:val="00337E29"/>
     <w:rsid w:val="00337EFC"/>
     <w:rsid w:val="00341579"/>
     <w:rsid w:val="003462AD"/>
     <w:rsid w:val="00347D16"/>
     <w:rsid w:val="00347F07"/>
     <w:rsid w:val="003507F6"/>
     <w:rsid w:val="00351CC8"/>
     <w:rsid w:val="00352D4A"/>
     <w:rsid w:val="003552E4"/>
     <w:rsid w:val="003615A8"/>
     <w:rsid w:val="00380BA9"/>
     <w:rsid w:val="00381B47"/>
     <w:rsid w:val="00382C2D"/>
@@ -16549,68 +14916,66 @@
     <w:rsid w:val="004015E1"/>
     <w:rsid w:val="00403BFD"/>
     <w:rsid w:val="00411022"/>
     <w:rsid w:val="0041105A"/>
     <w:rsid w:val="00411F31"/>
     <w:rsid w:val="004145C2"/>
     <w:rsid w:val="00422B07"/>
     <w:rsid w:val="00424650"/>
     <w:rsid w:val="00425CE2"/>
     <w:rsid w:val="004264D9"/>
     <w:rsid w:val="004279BE"/>
     <w:rsid w:val="0043266D"/>
     <w:rsid w:val="00436BD2"/>
     <w:rsid w:val="00437653"/>
     <w:rsid w:val="00437D64"/>
     <w:rsid w:val="0045343A"/>
     <w:rsid w:val="00462A10"/>
     <w:rsid w:val="0046540D"/>
     <w:rsid w:val="0046547B"/>
     <w:rsid w:val="00465561"/>
     <w:rsid w:val="00467085"/>
     <w:rsid w:val="00473367"/>
     <w:rsid w:val="0047612F"/>
     <w:rsid w:val="00476608"/>
     <w:rsid w:val="00480A7F"/>
-    <w:rsid w:val="004879D3"/>
     <w:rsid w:val="00490F56"/>
     <w:rsid w:val="0049742D"/>
     <w:rsid w:val="004A10FC"/>
     <w:rsid w:val="004A5ED5"/>
     <w:rsid w:val="004A6FB8"/>
     <w:rsid w:val="004B1F93"/>
     <w:rsid w:val="004B2818"/>
     <w:rsid w:val="004B4852"/>
     <w:rsid w:val="004C2556"/>
     <w:rsid w:val="004D0363"/>
     <w:rsid w:val="004E34E3"/>
     <w:rsid w:val="004F48C5"/>
     <w:rsid w:val="004F5482"/>
     <w:rsid w:val="004F598D"/>
     <w:rsid w:val="00517A9B"/>
     <w:rsid w:val="0052063A"/>
-    <w:rsid w:val="005272E7"/>
     <w:rsid w:val="005316D1"/>
     <w:rsid w:val="00534E1F"/>
     <w:rsid w:val="0054091E"/>
     <w:rsid w:val="00546919"/>
     <w:rsid w:val="00556DE0"/>
     <w:rsid w:val="0055785B"/>
     <w:rsid w:val="00561C3E"/>
     <w:rsid w:val="00570F72"/>
     <w:rsid w:val="00573233"/>
     <w:rsid w:val="005834AC"/>
     <w:rsid w:val="0059081D"/>
     <w:rsid w:val="005A2BF0"/>
     <w:rsid w:val="005A2E75"/>
     <w:rsid w:val="005B3D4E"/>
     <w:rsid w:val="005C666D"/>
     <w:rsid w:val="005C6C6C"/>
     <w:rsid w:val="005D255F"/>
     <w:rsid w:val="005D2ABC"/>
     <w:rsid w:val="005E0C26"/>
     <w:rsid w:val="005E373A"/>
     <w:rsid w:val="005F6366"/>
     <w:rsid w:val="005F6DD5"/>
     <w:rsid w:val="005F71E0"/>
     <w:rsid w:val="0060525B"/>
     <w:rsid w:val="00606B12"/>
@@ -16630,95 +14995,95 @@
     <w:rsid w:val="006627C5"/>
     <w:rsid w:val="006657E2"/>
     <w:rsid w:val="006713F9"/>
     <w:rsid w:val="0067739E"/>
     <w:rsid w:val="00677D3D"/>
     <w:rsid w:val="00680052"/>
     <w:rsid w:val="00681E8C"/>
     <w:rsid w:val="00682AEA"/>
     <w:rsid w:val="00683F93"/>
     <w:rsid w:val="006857BF"/>
     <w:rsid w:val="00687518"/>
     <w:rsid w:val="006A30AF"/>
     <w:rsid w:val="006A6B43"/>
     <w:rsid w:val="006C5381"/>
     <w:rsid w:val="006C7C04"/>
     <w:rsid w:val="006D1AF3"/>
     <w:rsid w:val="006D3D5D"/>
     <w:rsid w:val="006D6513"/>
     <w:rsid w:val="006E24D3"/>
     <w:rsid w:val="006E6F1E"/>
     <w:rsid w:val="007016B1"/>
     <w:rsid w:val="007050F9"/>
     <w:rsid w:val="0072419B"/>
     <w:rsid w:val="00725057"/>
     <w:rsid w:val="00726A12"/>
+    <w:rsid w:val="00733C30"/>
     <w:rsid w:val="00741FFA"/>
     <w:rsid w:val="007436A4"/>
-    <w:rsid w:val="00743727"/>
     <w:rsid w:val="00745A08"/>
+    <w:rsid w:val="007535C4"/>
     <w:rsid w:val="007664B5"/>
     <w:rsid w:val="00766586"/>
     <w:rsid w:val="00766E32"/>
     <w:rsid w:val="00780705"/>
     <w:rsid w:val="00780C11"/>
     <w:rsid w:val="007820CE"/>
     <w:rsid w:val="007827BC"/>
     <w:rsid w:val="00790755"/>
     <w:rsid w:val="00790C81"/>
     <w:rsid w:val="007926F5"/>
     <w:rsid w:val="00796215"/>
     <w:rsid w:val="00797E87"/>
     <w:rsid w:val="007A2C4F"/>
     <w:rsid w:val="007B0836"/>
     <w:rsid w:val="007B3562"/>
     <w:rsid w:val="007C1D3B"/>
     <w:rsid w:val="007C2D71"/>
     <w:rsid w:val="007C6B9A"/>
     <w:rsid w:val="007C6EAE"/>
     <w:rsid w:val="007C70C5"/>
     <w:rsid w:val="007D1BCB"/>
     <w:rsid w:val="008012A9"/>
     <w:rsid w:val="00803569"/>
     <w:rsid w:val="00805B42"/>
     <w:rsid w:val="008069F4"/>
     <w:rsid w:val="00811CD5"/>
     <w:rsid w:val="0081627C"/>
     <w:rsid w:val="00830B16"/>
     <w:rsid w:val="008333B7"/>
     <w:rsid w:val="00835186"/>
     <w:rsid w:val="00844201"/>
     <w:rsid w:val="00860F37"/>
     <w:rsid w:val="00867055"/>
     <w:rsid w:val="00870471"/>
     <w:rsid w:val="0087633A"/>
     <w:rsid w:val="00885AE9"/>
     <w:rsid w:val="00886044"/>
     <w:rsid w:val="00894968"/>
     <w:rsid w:val="008A40FA"/>
     <w:rsid w:val="008A7021"/>
-    <w:rsid w:val="008D3BA3"/>
     <w:rsid w:val="008D71E4"/>
     <w:rsid w:val="008E10AF"/>
     <w:rsid w:val="008E1C99"/>
     <w:rsid w:val="008E4BDB"/>
     <w:rsid w:val="008E7D8D"/>
     <w:rsid w:val="008F2574"/>
     <w:rsid w:val="008F342C"/>
     <w:rsid w:val="008F3EC1"/>
     <w:rsid w:val="008F5F1C"/>
     <w:rsid w:val="008F6146"/>
     <w:rsid w:val="00901314"/>
     <w:rsid w:val="00901598"/>
     <w:rsid w:val="00906D22"/>
     <w:rsid w:val="009119D0"/>
     <w:rsid w:val="00915D2A"/>
     <w:rsid w:val="00922D3D"/>
     <w:rsid w:val="0092320E"/>
     <w:rsid w:val="00923554"/>
     <w:rsid w:val="00923D9C"/>
     <w:rsid w:val="00930A96"/>
     <w:rsid w:val="009314B3"/>
     <w:rsid w:val="0093232C"/>
     <w:rsid w:val="00933795"/>
     <w:rsid w:val="00934CED"/>
     <w:rsid w:val="00937C1B"/>
@@ -16731,98 +15096,98 @@
     <w:rsid w:val="0096173F"/>
     <w:rsid w:val="0097184C"/>
     <w:rsid w:val="00977352"/>
     <w:rsid w:val="00977510"/>
     <w:rsid w:val="009775B9"/>
     <w:rsid w:val="00982029"/>
     <w:rsid w:val="00985159"/>
     <w:rsid w:val="009868FB"/>
     <w:rsid w:val="0099586C"/>
     <w:rsid w:val="009A174F"/>
     <w:rsid w:val="009A55B8"/>
     <w:rsid w:val="009B3093"/>
     <w:rsid w:val="009B5733"/>
     <w:rsid w:val="009B7D5C"/>
     <w:rsid w:val="009E37D0"/>
     <w:rsid w:val="009E772C"/>
     <w:rsid w:val="009F67A5"/>
     <w:rsid w:val="00A0161A"/>
     <w:rsid w:val="00A05250"/>
     <w:rsid w:val="00A0714E"/>
     <w:rsid w:val="00A113FB"/>
     <w:rsid w:val="00A169B9"/>
     <w:rsid w:val="00A2415A"/>
     <w:rsid w:val="00A26330"/>
     <w:rsid w:val="00A27B36"/>
+    <w:rsid w:val="00A400A9"/>
     <w:rsid w:val="00A4342F"/>
     <w:rsid w:val="00A46F80"/>
     <w:rsid w:val="00A56F83"/>
     <w:rsid w:val="00A60B1E"/>
     <w:rsid w:val="00A65918"/>
     <w:rsid w:val="00A764FE"/>
     <w:rsid w:val="00A7686C"/>
     <w:rsid w:val="00A808D5"/>
     <w:rsid w:val="00A90E0B"/>
     <w:rsid w:val="00A93E15"/>
     <w:rsid w:val="00A9765A"/>
     <w:rsid w:val="00A97A73"/>
     <w:rsid w:val="00AA1EBD"/>
     <w:rsid w:val="00AA362A"/>
     <w:rsid w:val="00AA504B"/>
     <w:rsid w:val="00AB1467"/>
     <w:rsid w:val="00AB1C7F"/>
     <w:rsid w:val="00AC0AAD"/>
     <w:rsid w:val="00AC0CCC"/>
     <w:rsid w:val="00AC3960"/>
     <w:rsid w:val="00AC5AD2"/>
     <w:rsid w:val="00AD0501"/>
     <w:rsid w:val="00AD3BB7"/>
     <w:rsid w:val="00AD67FE"/>
     <w:rsid w:val="00AD6C5F"/>
     <w:rsid w:val="00AE2053"/>
     <w:rsid w:val="00AE2F1E"/>
     <w:rsid w:val="00AE3303"/>
     <w:rsid w:val="00AE73EF"/>
     <w:rsid w:val="00B02099"/>
     <w:rsid w:val="00B05ED2"/>
     <w:rsid w:val="00B30B80"/>
     <w:rsid w:val="00B34BBE"/>
     <w:rsid w:val="00B3698A"/>
     <w:rsid w:val="00B37EB3"/>
     <w:rsid w:val="00B420EB"/>
     <w:rsid w:val="00B50771"/>
     <w:rsid w:val="00B53DEA"/>
     <w:rsid w:val="00B637C1"/>
     <w:rsid w:val="00B676BE"/>
     <w:rsid w:val="00B67AA9"/>
     <w:rsid w:val="00B70C9E"/>
     <w:rsid w:val="00B81957"/>
     <w:rsid w:val="00BB0B57"/>
     <w:rsid w:val="00BB58AA"/>
     <w:rsid w:val="00BC5280"/>
     <w:rsid w:val="00BD0D98"/>
-    <w:rsid w:val="00BD4FD6"/>
     <w:rsid w:val="00BD526F"/>
     <w:rsid w:val="00BE0FB7"/>
     <w:rsid w:val="00BE3D20"/>
     <w:rsid w:val="00BE403B"/>
     <w:rsid w:val="00BE5806"/>
     <w:rsid w:val="00BF1297"/>
     <w:rsid w:val="00BF55DB"/>
     <w:rsid w:val="00BF706E"/>
     <w:rsid w:val="00C124AA"/>
     <w:rsid w:val="00C21AC2"/>
     <w:rsid w:val="00C256AF"/>
     <w:rsid w:val="00C259E9"/>
     <w:rsid w:val="00C275AD"/>
     <w:rsid w:val="00C308FD"/>
     <w:rsid w:val="00C31073"/>
     <w:rsid w:val="00C31F73"/>
     <w:rsid w:val="00C36E8B"/>
     <w:rsid w:val="00C52DB5"/>
     <w:rsid w:val="00C53564"/>
     <w:rsid w:val="00C53CCB"/>
     <w:rsid w:val="00C66E32"/>
     <w:rsid w:val="00C73896"/>
     <w:rsid w:val="00C76BBD"/>
     <w:rsid w:val="00C81682"/>
     <w:rsid w:val="00C83B16"/>
@@ -16844,50 +15209,52 @@
     <w:rsid w:val="00CF7F0C"/>
     <w:rsid w:val="00D061EE"/>
     <w:rsid w:val="00D13000"/>
     <w:rsid w:val="00D131A6"/>
     <w:rsid w:val="00D1325C"/>
     <w:rsid w:val="00D14325"/>
     <w:rsid w:val="00D14958"/>
     <w:rsid w:val="00D21450"/>
     <w:rsid w:val="00D236B0"/>
     <w:rsid w:val="00D23B59"/>
     <w:rsid w:val="00D2570D"/>
     <w:rsid w:val="00D25C06"/>
     <w:rsid w:val="00D261AA"/>
     <w:rsid w:val="00D31589"/>
     <w:rsid w:val="00D322CD"/>
     <w:rsid w:val="00D34B75"/>
     <w:rsid w:val="00D359AA"/>
     <w:rsid w:val="00D40010"/>
     <w:rsid w:val="00D4034E"/>
     <w:rsid w:val="00D471F6"/>
     <w:rsid w:val="00D55074"/>
     <w:rsid w:val="00D5776A"/>
     <w:rsid w:val="00D57A4F"/>
     <w:rsid w:val="00D65751"/>
     <w:rsid w:val="00D71C98"/>
+    <w:rsid w:val="00D73BB3"/>
+    <w:rsid w:val="00D758ED"/>
     <w:rsid w:val="00D75C90"/>
     <w:rsid w:val="00D76E8C"/>
     <w:rsid w:val="00D851DC"/>
     <w:rsid w:val="00D90103"/>
     <w:rsid w:val="00D924C1"/>
     <w:rsid w:val="00DA23DF"/>
     <w:rsid w:val="00DA4D33"/>
     <w:rsid w:val="00DA7C87"/>
     <w:rsid w:val="00DC7950"/>
     <w:rsid w:val="00DD4EF9"/>
     <w:rsid w:val="00DD5400"/>
     <w:rsid w:val="00E03B34"/>
     <w:rsid w:val="00E04EF6"/>
     <w:rsid w:val="00E061AE"/>
     <w:rsid w:val="00E1109D"/>
     <w:rsid w:val="00E26522"/>
     <w:rsid w:val="00E32D02"/>
     <w:rsid w:val="00E401F2"/>
     <w:rsid w:val="00E40C72"/>
     <w:rsid w:val="00E47BCE"/>
     <w:rsid w:val="00E568B8"/>
     <w:rsid w:val="00E61F70"/>
     <w:rsid w:val="00E64EDB"/>
     <w:rsid w:val="00E65769"/>
     <w:rsid w:val="00E71EE9"/>
@@ -16907,82 +15274,83 @@
     <w:rsid w:val="00EF46C8"/>
     <w:rsid w:val="00EF5A20"/>
     <w:rsid w:val="00F11DCA"/>
     <w:rsid w:val="00F202D5"/>
     <w:rsid w:val="00F22EEC"/>
     <w:rsid w:val="00F2314E"/>
     <w:rsid w:val="00F315C2"/>
     <w:rsid w:val="00F47AD8"/>
     <w:rsid w:val="00F5018C"/>
     <w:rsid w:val="00F50E8E"/>
     <w:rsid w:val="00F61302"/>
     <w:rsid w:val="00F724A8"/>
     <w:rsid w:val="00F74928"/>
     <w:rsid w:val="00F74953"/>
     <w:rsid w:val="00F77975"/>
     <w:rsid w:val="00F80FC2"/>
     <w:rsid w:val="00F85BDE"/>
     <w:rsid w:val="00F86550"/>
     <w:rsid w:val="00F924C1"/>
     <w:rsid w:val="00F92C36"/>
     <w:rsid w:val="00F94B69"/>
     <w:rsid w:val="00FA2DAF"/>
     <w:rsid w:val="00FA684B"/>
     <w:rsid w:val="00FC13F2"/>
     <w:rsid w:val="00FC3B09"/>
+    <w:rsid w:val="00FC53BD"/>
     <w:rsid w:val="00FC779B"/>
     <w:rsid w:val="00FD40B4"/>
     <w:rsid w:val="00FD66CA"/>
     <w:rsid w:val="00FE09DF"/>
     <w:rsid w:val="00FE19DF"/>
     <w:rsid w:val="00FE25EA"/>
     <w:rsid w:val="00FE2C87"/>
     <w:rsid w:val="00FE5D8A"/>
     <w:rsid w:val="00FF22E5"/>
     <w:rsid w:val="00FF4A0B"/>
     <w:rsid w:val="00FF5AD4"/>
     <w:rsid w:val="00FF7B0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="34F68B71"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DD53F77B-3FC0-44D0-958E-D3AE916D8502}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -17349,51 +15717,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005272E7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00391A1B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -17553,51 +15920,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00391A1B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -17934,62 +16300,85 @@
     <w:rsid w:val="00F202D5"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FF5AD4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D73BB3"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D73BB3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*1gsnqww*_up*MQ..*_ga*OTU3Mzc1NjUuMTc2NTg4ODc0MA..*_ga_6TNCMVEHQ6*czE3NjU4ODg3MzkkbzEkZzAkdDE3NjU4ODg3MzkkajYwJGwwJGg3NDE1NzkyNDY." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uka.org.uk/wp-content/uploads/2026/03/UKA_RulesForCompetition_1st-April2026_V1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paralympic.org/sites/default/files/2024-03/World%20Para%20Athletics%20Rules%20and%20Regulations_March%202024_0.pdf?_gl=1*sccahg*_up*MQ..*_gs*MQ..*_ga*MTU3MTcxNDUwOC4xNzc2MDY4MTAy*_ga_EFXW45ME1V*czE3NzYwNjgxMDIkbzEkZzAkdDE3NzYwNjgxMDIkajYwJGwwJGgzNDM2MjE3OTk.&amp;gclid=EAIaIQobChMI94LYn7HqkwMV8oxQBh35ADfbEAAYASAAEgIfF_D_BwE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -18249,73 +16638,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9714</Characters>
+  <Pages>9</Pages>
+  <Words>1820</Words>
+  <Characters>10375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11396</CharactersWithSpaces>
+  <CharactersWithSpaces>12171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Janet Smith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>